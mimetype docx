--- v0 (2025-10-15)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fa00a21" w14:textId="fa00a21">
+    <w:p w14:paraId="9e204ff" w14:textId="9e204ff">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об определении размера и порядка оказания жилищной помощи по Актогайскому району</w:t>
+        <w:t>Об определении размера и правил оказания жилищной помощи по Актогайскому району</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Актогайского районного маслихата Павлодарской области от 19 марта 2024 года № 118/16. Зарегистрировано в Департаменте юстиции Павлодарской области 20 марта 2024 года № 7513-14.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок решения в редакции решения Актогайского районного маслихата Павлодарской области от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -212,74 +250,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан от 8 декабря 2023 года № 117 "Об утверждении Правил предоставления жилищной помощи", Актогайский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Определить размер и порядок оказания жилищной помощи по Актогайскому району, согласно </w:t>
+      1. Определить размер и правила оказания жилищной помощи по Актогайскому району согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Актогайского районного маслихата Павлодарской области от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -645,88 +745,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 118/16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Размер и порядок оказания жилищной помощи по Актогайскому району</w:t>
+        <w:t xml:space="preserve"> Размер и правила оказания жилищной помощи по Актогайскому району</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение - в редакции решения Актогайского районного маслихата Павлодарской области от 26.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 143/22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); заголовок приложения в редакции решения Актогайского районного маслихата Павлодарской области от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -832,992 +952,1206 @@
         <w:t xml:space="preserve">
       2. Совокупный доход услугополучателя исчисляется услугодателем за квартал, предшествовавший кварталу обращения за назначением жилищной помощи, в порядке, определяемом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан от 8 декабря 2023 года № 117 "Об утверждении Правил предоставления жилищной помощи".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
-[...15 lines deleted...]
-      3. Определение расчетно-нормативных затрат на содержание жилища и потребления коммунальных услуг производится на основании установленных тарифов за данный вид услуг.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. исключен решением Актогайского районного маслихата Павлодарской области от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Назначение жилищной помощи осуществляется уполномоченным органом – государственным учреждением "Отдел занятости и социальных программ Актогайского района" (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
-[...15 lines deleted...]
-      4. Назначение жилищной помощи осуществляется уполномоченным органом – государственным учреждением "Отдел занятости и социальных программ Актогайского района" (далее – услугодатель).</w:t>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жилищная помощь определяется как разница между суммой оплаты расходов на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, в том числе капитальный ремонт общего имущества объекта кондоминиума, потребление коммунальных услуг и услуг связи в части увеличения абонентской платы за телефон, подключенный к сети телекоммуникаций, пользование жилищем из государственного жилищного фонда и жилищем, арендованным местным исполнительным органом в частном жилищном фонде, и предельно допустимым уровнем расходов услугополучателя на эти цели.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...15 lines deleted...]
-      5. Жилищная помощь определяется как разница между суммой оплаты расходов на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, в том числе капитальный ремонт общего имущества объекта кондоминиума, потребление коммунальных услуг и услуг связи в части увеличения абонентской платы за телефон, подключенный к сети телекоммуникаций, пользование жилищем из государственного жилищного фонда и жилищем, арендованным местным исполнительным органом в частном жилищном фонде, и предельно допустимым уровнем расходов услугополучателя на эти цели, установленный местным представительным органом в размере 10 (десяти) процентов.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предельно допустимый уровень расходов к совокупному доходу услугополучателя установлен в размере пяти (5) процентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 в редакции решения Актогайского районного маслихата Павлодарской области от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Размер оказания жилищной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. исключен решением Актогайского районного маслихата Павлодарской области от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. исключен решением Актогайского районного маслихата Павлодарской области от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Выплата компенсации повышения тарифов абонентской платы за оказание услуг телекоммуникации социально-защищаемым гражданам осуществляется в соответствии с Правилами компенсации повышения тарифов абонентской платы за оказание услуг телекоммуникаций социально защищаемым гражданам, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 28 июля 2023 года № 295/НҚ "Об определении размера и утверждении Правил компенсации повышения тарифов абонентской платы за оказание услуг телекоммуникаций социально защищаемым гражданам" (зарегистрировано в государственном реестре регистрации нормативных правовых актов № 33200).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Размер оказания жилищной помощи</w:t>
-[...39 lines deleted...]
-      7. Норму потребления электрической энергии определить для потребителей, использующих электрические плиты в размере – 110 (сто десять) киловатт в месяц на одного человека.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания жилищной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 28 июля 2023 года № 295/НҚ "Об определении размера и утверждении Правил компенсации повышения тарифов абонентской платы за оказание услуг телекоммуникаций социально защищаемым гражданам" (зарегистрировано в государственном реестре регистрации нормативных правовых актов № 33200).</w:t>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Для оказания государственной услуги услугополучателя (либо его представитель в силу полномочия, основанного на доверенности, законодательстве, решении суда либо административном акте) обращается за назначением жилищной помощи один раз в квартал в Государственную корпорацию или веб-портал "электронного правительства" с предоставлением следующих документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) в Государственную корпорацию: заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам предоставления жилищной помощи, утвержденным в соответствии с подпунктом 9-1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О жилищных отношениях" (далее - Правила);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      документы, подтверждающие доходы семьи (за исключением сведений, получаемых из соответствующих государственных информационных систем); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      справка с места работы либо справка о регистрации в качестве безработного лица (за исключением сведений, получаемых из соответствующих государственных информационных систем); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сведения об алиментах на детей и других иждивенцев; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      банковский счет; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      счета о размерах ежемесячных взносов на содержание жилого дома (жилого здания); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      счета на потребление коммунальных услуг; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      квитанцию-счет за услуги телекоммуникаций или копия договора на оказание услуг связи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      счет о размере арендной платы за пользование жилищем, арендованным местным исполнительным органом в частном жилищном фонде, предъявленный местным исполнительным органом; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на веб-портал "электронного правительства":</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрос в форме электронного документа, удостоверенный ЭЦП (электронно-цифровая подпись) услугополучателя; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      электронная копия документов, подтверждающих доходы семьи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      электронная копия справки с места работы либо справка о регистрации в качестве безработного лица; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      электронная копия сведений об алиментах на детей и других иждивенцев; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      электронная копия банковского счета; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      электронную копию счета о размерах ежемесячных взносов на содержание жилого дома (жилого здания); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      электронную копию счета на потребление коммунальных услуг; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      электронную копию квитанцию-счет за услуги телекоммуникаций или копию договора на оказание услуг связи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электронную копию счета о размере арендной платы за пользование жилищем, арендованным местным исполнительным органом в частном жилищном фонде, предъявленного местным исполнительным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Срок рассмотрения документов и принятия решения о предоставлении жилищной помощи либо мотивированный ответ об отказе со дня принятия полного комплекта документов от Государственной корпорации, либо через веб-портал "электронного правительства" составляет 6 (шесть) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      9. Для оказания государственной услуги услугополучателя (либо его представитель в силу полномочия, основанного на доверенности, законодательстве, решении суда либо административном акте) обращается за назначением жилищной помощи один раз в квартал в Государственную корпорацию или веб-портал "электронного правительства" с предоставлением следующих документов:</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции решения Актогайского районного маслихата Павлодарской области от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Услугодатель отказывает в оказании государственной услуги в порядке и сроки, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...415 lines deleted...]
-      10. Срок рассмотрения документов и принятия решения о предоставлении жилищной помощи либо мотивированный ответ об отказе со дня принятия полного комплекта документов от Государственной корпорации, либо через веб-портал "электронного правительства" составляет 8 (восемь) рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Решение о назначении жилищной помощи либо мотивированный ответ об отказе в предоставлении услуги принимается услугодателем, осуществляющим назначение жилищной помощи. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...83 lines deleted...]
-        <w:t>пунктом 18</w:t>
+        <w:t>
+      Уведомление о назначении либо мотивированный ответ об отказе в назначении жилищной помощи направляется в Государственную корпорацию или "личный кабинет" в виде электронного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жилищная помощь оказывается по предъявленным поставщиками счетам о ежемесячных взносах на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, в том числе капитальный ремонт общего имущества объекта кондоминиума согласно смете расходов и счетам на оплату коммунальных услуг за счет бюджетных средств услугополучателям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Размер жилищной помощи рассчитывается услугодателем, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...16 lines deleted...]
-      12. Решение о назначении жилищной помощи либо мотивированный ответ об отказе в предоставлении услуги принимается услугодателем, осуществляющим назначение жилищной помощи. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 в редакции решения Актогайского районного маслихата Павлодарской области от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Назначение жилищной помощи осуществляется в пределах средств, предусмотренных в бюджете района на соответствующий финансовый год услугополучателям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...33 lines deleted...]
-      13. Жилищная помощь назначается сроком на один квартал независимо от времени подачи документов в текущем квартале по совокупному доходу и расходам на содержание жилища и коммунальных услуг предыдущего квартала.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Выплата жилищной помощи услугополучателю осуществляется услугодателем через банки второго уровня в порядке, определенном местными представительными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...53 lines deleted...]
-      14. Назначение жилищной помощи осуществляется в пределах средств, предусмотренных в бюджете района на соответствующий финансовый год услугополучателям.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Выплата жилищной помощи гражданам приостанавливается, в случае, если получатель назначенную сумму жилищной помощи использует не по целевому назначению и не своевременно вносит платежи на оплату за содержание жилого дома, за коммунальные услуги, услуги связи в части увеличения абонентской платы за телефон, подключенный к сети телекоммуникации, арендной платы за пользованием жилищем из государственного жилищного фонда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      15. Выплата жилищной помощи услугополучателю осуществляется услугодателем через банки второго уровня в порядке, определенном местными представительными органами.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. При предоставлении заявителем неполных или недостоверных сведений, повлекших за собой назначение жилищной помощи, заявителю и его семье выплата жилищной помощи прекращается, а полученные средства подлежат возврату согласно действующему законодательству.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      16. Выплата жилищной помощи гражданам приостанавливается, в случае, если получатель назначенную сумму жилищной помощи использует не по целевому назначению и не своевременно вносит платежи на оплату за содержание жилого дома, за коммунальные услуги, услуги связи в части увеличения абонентской платы за телефон, подключенный к сети телекоммуникации, арендной платы за пользованием жилищем из государственного жилищного фонда.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Услугодатель в течение 10 рабочих дней со дня установления факта излишне выплаченной или необоснованно выплаченной жилищной помощи направляет заявителю письменное уведомление о необходимости возврата излишне выплаченной или необоснованно выплаченной жилищной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1830,55 +2164,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2204,31 +2538,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>