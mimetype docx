--- v0 (2025-10-15)
+++ v1 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b2946e7" w14:textId="b2946e7">
+    <w:p w14:paraId="f88dfc6" w14:textId="f88dfc6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об определении размера и порядка оказания жилищной помощи в городе Экибастуз</w:t>
+        <w:t>Об утверждении размера и Правил оказания жилищной помощи в городе Экибастуз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Экибастузского городского маслихата Павлодарской области от 6 февраля 2024 года № 118/15. Зарегистрировано в Департаменте юстиции Павлодарской области 8 февраля 2024 года № 7474-14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок решения в редакции решения Экибастузского городского маслихата Павлодарской области от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -212,74 +250,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан от 8 декабря 2023 года № 117 "Об утверждении Правил предоставления жилищной помощи" Экибастузский городской маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Определить размер и порядок оказания жилищной помощи в городе Экибастуз согласно </w:t>
+      1. Утвердить размер и Правила оказания жилищной помощи в городе Экибастуз согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящему решению.</w:t>
+        <w:t xml:space="preserve"> к настоящему решению</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Экибастузского городского маслихата Павлодарской области от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившими силу некоторые решения Экибастузского городского маслихата согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -559,51 +659,89 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 6 февраля 2024 года № 118/15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Размер и порядок оказания жилищной помощи в городе Экибастуз</w:t>
+        <w:t xml:space="preserve"> Размер и Правила оказания жилищной помощи в Экибастуз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок приложения 1 в редакции решения Экибастузского городского маслихата Павлодарской области от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -743,265 +881,287 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Размер оказания жилищной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Назначение жилищной помощи малообеспеченным семьям (гражданам) производится в соответствии нижеследующим нормам:</w:t>
+        <w:t xml:space="preserve">
+      3. Размер жилищной помощи рассчитывается услугодателем в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приказа Министра промышленности и строительства Республики Казахстан от 8 декабря 2023 года № 117 "Об утверждении Правил предоставления жилищной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33763) (далее – Правила).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...64 lines deleted...]
-      Для потребителей, не использующих электрические плиты – 90 (девяносто) киловатт в месяц на одного человека.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции решения Экибастузского городского маслихата Павлодарской области от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Компенсация услуг связи в части увеличения абонентской платы за телефон, подключенный к сети телекоммуникаций, производится в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 28 июля 2023 года № 295/НҚ "Об определении размера и утверждении Правил компенсации повышения тарифов абонентской платы за оказание услуг телекоммуникаций социально защищаемым гражданам".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О естественных монополиях". Если нормативы и тарифы на расходы не определены в установленном законодательством порядке, возмещение затрат производится по фактическим расходам.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Исключен решением Экибастузского городского маслихата Павлодарской области от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания жилищной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок оказания жилищной помощи</w:t>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Для назначения жилищной помощи малообеспеченная семья (гражданин) (либо его представитель по нотариально заверенной доверенности) обращается в Некоммерческое акционерное общество "Государственную корпорацию "Правительство для граждан" (далее – Государственная корпорация) или на веб-портал "электронного правительства" со следующим перечнем документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в Государственную корпорацию:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1398,440 +1558,464 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Срок рассмотрения документов и принятия решения о предоставлении жилищной помощи либо мотивированный ответ об отказе со дня принятия полного комплекта документов от Государственной корпорации либо через веб-портал "электронного правительства" составляет 6 (шесть) рабочих дней.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции решения Экибастузского городского маслихата Павлодарской области от 25.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261/32</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жилищная помощь назначается сроком на один квартал независимо от времени подачи документов в текущем квартале по совокупному доходу и расходам на содержание жилища и коммунальных услуг предыдущего квартала.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Совокупный доход малообеспеченной семьи (гражданина) исчисляется уполномоченным органом за квартал, предшествовавший кварталу обращения за назначением жилищной помощи на основании Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции решения Экибастузского городского маслихата Павлодарской области от 25.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции решения Экибастузского городского маслихата Павлодарской области от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Исключен решением Экибастузского городского маслихата Павлодарской области от 04.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163/20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Исключен решением Экибастузского городского маслихата Павлодарской области от 04.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163/20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Выплата жилищной помощи осуществляется уполномоченным органом по заявлению получателей жилищной помощи через банки второго уровня и организации, имеющие лицензии осуществляющие отдельные виды банковской деятельности путем перечисления начисленных сумм на лицевые счета получателей жилищной помощи ежемесячно до 10 числа месяца следующего за месяцем принятия решения о назначении жилищной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции решения Экибастузского городского маслихата Павлодарской области от 25.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261/32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...201 lines deleted...]
-      12. Выплата жилищной помощи осуществляется уполномоченным органом по заявлению получателей жилищной помощи через банки второго уровня и организации, имеющие лицензии осуществляющие отдельные виды банковской деятельности путем перечисления начисленных сумм на лицевые счета получателей жилищной помощи ежемесячно до 10 числа месяца следующего за месяцем принятия решения о назначении жилищной помощи.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При представлении семьей заведомо ложной информации и (или) недостоверных документов, повлекших за собой незаконное назначение жилищной помощи, заявителю и его семье выплата жилищной помощи прекращается на весь период ее назначения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:p>
-[...77 lines deleted...]
-      13. При представлении семьей заведомо ложной информации и (или) недостоверных документов, повлекших за собой незаконное назначение жилищной помощи, заявителю и его семье выплата жилищной помощи прекращается на весь период ее назначения.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг производится в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2131,322 +2315,322 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 118/15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Экибастузкого городского маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Решение маслихата города Экибастуза от 17 марта 2017 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 111/15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об определении размера и порядка оказания жилищной помощи в городе Экибастуз" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 5461).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Решение маслихата города Экибастуза от 11 ноября 2021 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72/11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменений в решение Экибастузского городского маслихата от 17 марта 2017 года № 111/15 "Об определении порядка и размера оказания жилищной помощи малообеспеченным семьям (гражданам) города Экибастуз" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 25303).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Решение маслихата города Экибастуза от 17 февраля 2022 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 102/16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменений в решение Экибастузского городского маслихата от 17 марта 2017 года № 111/15 "Об определении размера и порядка оказания жилищной помощи в городе Экибастуз" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 26912).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Решение маслихата города Экибастуза от 20 июня 2023 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26/4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменения в решение Экибастузского городского маслихата от 17 марта 2017 года № 111/15 "Об определении размера и порядка оказания жилищной помощи в городе Экибастуз" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7356-14).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Решение маслихата города Экибастуза от 21 ноября 2023 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93/10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменения в решение Экибастузского городского маслихата от 17 марта 2017 года № 111/15 "Об определении размера и порядка оказания жилищной помощи в городе Экибастуз" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7422-14).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2772,31 +2956,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>