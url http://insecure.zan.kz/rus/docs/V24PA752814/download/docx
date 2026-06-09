--- v0 (2025-10-14)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1d44827" w14:textId="1d44827">
+    <w:p w14:paraId="dceda69" w14:textId="dceda69">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об определении размера и порядка оказания жилищной помощи по городу Павлодар</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Об утверждении размера и Правил оказания жилищной помощи по городу Павлодар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение Павлодарского городского маслихата Павлодарской области от 27 марта 2024 года № 135/15. Зарегистрировано в Департаменте юстиции Павлодарской области 29 марта 2024 года № 7528-14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок решения в редакции решения Павлодарского городского маслихата Павлодарской области от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 313/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -212,74 +250,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан от 8 декабря 2023 года № 117 "Об утверждении Правил предоставления жилищной помощи", Павлодарский городской маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Определить размер и порядок оказания жилищной помощи в городе Павлодар, согласно </w:t>
+      1. Утвердить размер и Правила оказания жилищной помощи по городу Павлодар, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Павлодарского городского маслихата Павлодарской области от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 313/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Признать утратившими силу следующие решения Павлодарского городского маслихата:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -628,51 +728,89 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 135/15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Размер и порядок оказания жилищной помощи по городу Павлодар</w:t>
+        <w:t xml:space="preserve"> Размер и Правила оказания жилищной помощи по городу Павлодар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок приложения в редакции решения Павлодарского городского маслихата Павлодарской области от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 313/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -814,143 +952,135 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жилищная помощь определяется как разница между суммой оплаты расходов на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, в том числе капитальный ремонт общего имущества объекта кондоминиума, потребление коммунальных услуг и услуг связи в части увеличения абонентской платы за телефон, подключенный к сети телекоммуникаций, пользование жилищем из государственного жилищного фонда и жилищем, арендованным местным исполнительным органом в частном жилищном фонде, и предельно допустимым уровнем расходов услугополучателя на эти цели, в размере 5 (пяти) процентов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Назначение жилищной помощи малообеспеченным семьям (гражданам) производится в соответствии нижеследующих норм:</w:t>
+        <w:t xml:space="preserve">
+      4. Размер жилищной помощи рассчитывается услугодателем в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил предоставления жилищной помощи, утвержденных приказом Министра промышленности и строительства Республики Казахстан от 8 декабря 2023 года № 117" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 33763).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...82 lines deleted...]
-      Норму потребления газа определить десять килограмм на одну семью в месяц.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции решения Павлодарского городского маслихата Павлодарской области от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 313/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания жилищной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -962,135 +1092,191 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жилищная помощь назначается сроком на один квартал независимо от времени подачи документов в текущем квартале по совокупному доходу и по предъявленным поставщиками счетам о ежемесячных взносах на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, в том числе капитальный ремонт общего имущества объекта кондоминиума согласно смете расходов и счетам на оплату коммунальных услуг предыдущего квартала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан от 8 декабря 2023 года № 117 "Об утверждении Правил предоставления жилищной помощи" (далее-Правила).</w:t>
+        <w:t>
+      6. Совокупный доход малообеспеченной семьи (гражданина) исчисляется уполномоченным органом за квартал, предшествовавший кварталу обращения за назначением жилищной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 28 июля 2023 года № 295/НҚ "Об определении размера и утверждении Правил компенсации повышения тарифов абонентской платы за оказание услуг телекоммуникаций социально защищаемым гражданам".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции решения Павлодарского городского маслихата Павлодарской области от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 313/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Исключен решением Павлодарского городского маслихата Павлодарской области от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 313/41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Малообеспеченная семья (гражданин) либо его представитель в силу полномочия, основанного на доверенности, законодательстве, решении суда либо административном акте обращается за назначением жилищной помощи один раз в квартал в Государственную корпорацию или веб-портал "электронного правительства" с предоставлением следующих документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) в Государственную корпорацию: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1407,276 +1593,338 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электронную копию квитанцию-счет за услуги телекоммуникаций или копию договора на оказание услуг связи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электронную копию счета о размере арендной платы за пользование жилищем, арендованным местным исполнительным органом в частном жилищном фонде, предъявленного местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Решение о назначении жилищной помощи либо мотивированный ответ об отказе в предоставлении услуги принимается услугодателем, осуществляющим назначение жилищной помощи. Уведомление о назначении либо мотивированный ответ об отказе в назначении жилищной помощи направляется в Государственную корпорацию или "личный кабинет" в виде электронного документа согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, главы 2 Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Исключен решением Павлодарского городского маслихата Павлодарской области от 24.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154/17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Срок рассмотрения документов и принятия решения о предоставлении жилищной помощи либо мотивированный ответ об отказе со дня принятия полного комплекта документов от Государственной корпорации либо через веб-портал "электронного правительства" составляет 6 (шесть) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 в редакции решения Павлодарского городского маслихата Павлодарской области от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 313/41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">10. Исключен решением Павлодарского городского маслихата Павлодарской области от 24.05.2024 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
-[...15 lines deleted...]
-      11. Срок рассмотрения документов и принятия решения о предоставлении жилищной помощи либо мотивированный ответ об отказе со дня принятия полного комплекта документов от Государственной корпорации либо через веб-портал "электронного правительства" составляет 8 (восемь) рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг производится в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
-[...15 lines deleted...]
-      12. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг производится в соответствии с действующим законодательством.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Выплата жилищной помощи малообеспеченным семьям (гражданам) осуществляется уполномоченным органом через банки второго уровня путем перечисления начисленных сумм на лицевые счета получателей жилищной помощи ежемесячно до 25 числа месяца следующего за месяцем принятия решения о назначении жилищной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>