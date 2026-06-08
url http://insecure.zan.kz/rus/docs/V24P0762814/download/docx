--- v0 (2025-10-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="962b406" w14:textId="962b406">
+    <w:p w14:paraId="a891168" w14:textId="a891168">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -611,50 +611,88 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 310/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень рыбохозяйственных водоемов и участков местного значения Павлодарской области</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции постановления акимата Павлодарской области от 10.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -1044,87 +1082,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Озеро Казбек</w:t>
-[...35 lines deleted...]
-35</w:t>
+Озеро Жургенбай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1193,51 +1231,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Озеро Жургенбай</w:t>
+Озеро Акмайдан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1342,87 +1380,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Озеро Акмайдан</w:t>
-[...35 lines deleted...]
-22</w:t>
+Озеро Туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1490,88 +1528,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-96</w:t>
+              <w:t xml:space="preserve">
+Озеро Кургуль </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1640,87 +1678,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Протока Зубатка</w:t>
-[...35 lines deleted...]
-34</w:t>
+Протока Белая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1789,87 +1827,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Озеро Туралы</w:t>
-[...35 lines deleted...]
-12</w:t>
+Протока Окуневка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1937,88 +1975,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-135</w:t>
+              <w:t>
+Протока Тентек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2087,87 +2125,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Озеро Комендант</w:t>
-[...35 lines deleted...]
-90</w:t>
+Протока Жолпак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2236,87 +2274,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Протока Белая</w:t>
-[...35 lines deleted...]
-65</w:t>
+Протока Карасу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2384,386 +2422,279 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-93</w:t>
+              <w:t xml:space="preserve">
+Канал Садковое </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-пресный</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Актогайский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-30</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Щучье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2796,123 +2727,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-70</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Широкое Ляга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2945,123 +2876,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-16</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Таволжанка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3094,123 +3025,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...71 lines deleted...]
-18</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Озеро Доока </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3243,123 +3174,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...71 lines deleted...]
-18</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Протока Тюльки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3392,123 +3323,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...71 lines deleted...]
-32</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Речка Белая (Копь)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3541,123 +3472,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...71 lines deleted...]
-72</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Протока Ломовая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3690,123 +3621,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...71 lines deleted...]
-12</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Шиганак </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1280</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3839,123 +3770,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...71 lines deleted...]
-18</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Затон Карбышевский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3988,123 +3919,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...71 lines deleted...]
-16</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Затон Бакланское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4137,797 +4068,904 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Жамантуз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1040</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Табалгасор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3130</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Мыншункыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+650</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Бастуз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+770</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Коссерин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Актогайский район</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кортколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+395</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4960,123 +4998,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Озеро Щучье</w:t>
-[...71 lines deleted...]
-пресный</w:t>
+Озеро Каной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5109,123 +5147,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Озеро Глубокое</w:t>
-[...71 lines deleted...]
-пресный</w:t>
+Озеро Улькенсор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+330</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5258,385 +5296,278 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Озеро Широкое Ляга</w:t>
-[...71 lines deleted...]
-пресный</w:t>
+Озеро Актюбейсор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-пресный</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иртышский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
-[...71 lines deleted...]
-6</w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Уюмшил</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5669,123 +5600,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
-[...71 lines deleted...]
-50</w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кривое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5818,123 +5749,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
-[...71 lines deleted...]
-16</w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Протока Каратунь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5967,123 +5898,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
-[...71 lines deleted...]
-25</w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Речка Орловка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6116,123 +6047,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
-[...71 lines deleted...]
-50</w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Речка Железинка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6265,570 +6196,463 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Узынсор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+490</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Соленый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-пресный </w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Железинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39</w:t>
-[...71 lines deleted...]
-170</w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Башмачное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6861,123 +6685,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
-[...71 lines deleted...]
-40</w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Подстарое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7010,272 +6834,272 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41</w:t>
-[...107 lines deleted...]
-соленый</w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Ляга Долгая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42</w:t>
-[...71 lines deleted...]
-3130</w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кызылтуз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7308,123 +7132,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43</w:t>
-[...71 lines deleted...]
-650</w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Балкашсор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7457,123 +7281,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44</w:t>
-[...71 lines deleted...]
-770</w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Саубайсор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+390</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7606,123 +7430,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45</w:t>
-[...71 lines deleted...]
-300</w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Большой Коссор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+290</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7755,123 +7579,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46</w:t>
-[...71 lines deleted...]
-395</w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Малый Коссор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7904,612 +7728,612 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47</w:t>
-[...107 lines deleted...]
-соленый</w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Челдоук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-соленый</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район Тереңкөл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49</w:t>
-[...107 lines deleted...]
-соленый</w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кривое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Иртышский район</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Песчаное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-[...71 lines deleted...]
-24</w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Щедруха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8542,123 +8366,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51</w:t>
-[...71 lines deleted...]
-50,7</w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Солдатское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8691,123 +8515,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52</w:t>
-[...71 lines deleted...]
-4,5</w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Протока Старый Иртыш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8840,123 +8664,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53</w:t>
-[...71 lines deleted...]
-65</w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Протока Черная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8989,868 +8813,868 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Карасук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+235</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кызылагашсор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Узынколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кишкене-Коссор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Машинсор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59</w:t>
-[...71 lines deleted...]
-19</w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Карасу-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9883,123 +9707,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60</w:t>
-[...71 lines deleted...]
-19</w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Карасу-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10032,123 +9856,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61</w:t>
-[...71 lines deleted...]
-22</w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Карасу-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10181,421 +10005,314 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62</w:t>
-[...71 lines deleted...]
-21</w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Карасу-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-пресный</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район Аққулы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64</w:t>
-[...71 lines deleted...]
-18</w:t>
+61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Протока Оделькан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10628,123 +10345,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65</w:t>
-[...71 lines deleted...]
-14</w:t>
+62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Протока Черная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10777,123 +10494,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66</w:t>
-[...71 lines deleted...]
-10,8</w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Протока Прорывная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10926,123 +10643,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67</w:t>
-[...71 lines deleted...]
-63</w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Малыбай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11075,87 +10792,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68</w:t>
-[...35 lines deleted...]
-Речка Железинка</w:t>
+65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кожа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11224,1655 +10941,1762 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69</w:t>
-[...107 lines deleted...]
-соленый</w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Королюн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70</w:t>
-[...107 lines deleted...]
-соленый</w:t>
+67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Тлеуберды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Железинский район</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Айдарша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Жамантуз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Казы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+570</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Борли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1520</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Калатуз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+850</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кызылтуз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+620</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Сейтень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1550</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Туз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Щарбакты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+680</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79</w:t>
-[...71 lines deleted...]
-1900</w:t>
+77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Аксор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12905,87 +12729,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80</w:t>
-[...35 lines deleted...]
-Озеро Балкашсор</w:t>
+78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Калча</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13054,123 +12878,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81</w:t>
-[...71 lines deleted...]
-390</w:t>
+79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Уялы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+380</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13203,123 +13027,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-82</w:t>
-[...71 lines deleted...]
-290</w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Аккуль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13352,463 +13176,463 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83</w:t>
-[...71 lines deleted...]
-190</w:t>
+81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кабан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-район Тереңкөл</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Озеро Плоское </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-пресный</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Майский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85</w:t>
-[...71 lines deleted...]
-80</w:t>
+83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Басколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13841,123 +13665,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86</w:t>
-[...71 lines deleted...]
-60</w:t>
+84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Озеро Карасор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4430</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13990,123 +13814,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87</w:t>
-[...71 lines deleted...]
-74</w:t>
+85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Табылбай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14139,123 +13963,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88</w:t>
-[...71 lines deleted...]
-36</w:t>
+86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Протока Белая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+380</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14288,123 +14112,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89</w:t>
-[...71 lines deleted...]
-200</w:t>
+87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Шоптыколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14437,570 +14261,463 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Алкамерген</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2642</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-91</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Жамантуз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1660</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-пресный</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павлодарский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-93</w:t>
-[...71 lines deleted...]
-62</w:t>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Маслоцово</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15033,123 +14750,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-94</w:t>
-[...71 lines deleted...]
-70</w:t>
+91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Черное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15182,123 +14899,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-95</w:t>
-[...71 lines deleted...]
-23</w:t>
+92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Неводное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15331,868 +15048,761 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96</w:t>
-[...107 lines deleted...]
-соленый</w:t>
+93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Протока Двуустка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-соленый</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Экибастуз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98</w:t>
-[...107 lines deleted...]
-соленый</w:t>
+94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кутаяк сор (Авиатор)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-99</w:t>
-[...107 lines deleted...]
-соленый</w:t>
+95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Ащикуль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
-[...107 lines deleted...]
-соленый</w:t>
+96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Шикылдак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-101</w:t>
-[...71 lines deleted...]
-230</w:t>
+97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Басинты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+604</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16225,123 +15835,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-102</w:t>
-[...71 lines deleted...]
-35</w:t>
+98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Солдатское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16374,123 +15984,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-103</w:t>
-[...71 lines deleted...]
-35</w:t>
+99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водохранилище ГРЭС 1, рыбоучасток №1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+388</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16523,314 +16133,421 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104</w:t>
-[...70 lines deleted...]
-              <w:t>
 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водохранилище ГРЭС-2, рыбоучасток №1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-район Аққулы </w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водохранилище ГРЭС 1, рыбоучасток №2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1762</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-105</w:t>
-[...71 lines deleted...]
-10</w:t>
+102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Водохранилище ГРЭС-2, рыбоучасток №2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16863,421 +16580,314 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106</w:t>
-[...71 lines deleted...]
-14</w:t>
+103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Бораншокы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+273</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-пресный</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баянаульский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-108</w:t>
-[...71 lines deleted...]
-15</w:t>
+104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Жарлыколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17310,123 +16920,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-109</w:t>
-[...71 lines deleted...]
-17</w:t>
+105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Кумдыколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17459,123 +17069,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-110</w:t>
-[...71 lines deleted...]
-77</w:t>
+106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Сулусор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17608,123 +17218,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-111</w:t>
-[...71 lines deleted...]
-68</w:t>
+107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Жарколь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+305</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17757,123 +17367,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-112</w:t>
-[...71 lines deleted...]
-250</w:t>
+108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Озеро Буйрексор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17906,272 +17516,272 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-113</w:t>
-[...107 lines deleted...]
-пресный</w:t>
+109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Туз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+710</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-114</w:t>
-[...71 lines deleted...]
-150</w:t>
+110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Буркетсор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+186</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18204,719 +17814,612 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-115</w:t>
-[...71 lines deleted...]
-230 </w:t>
+111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Буламбай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-пресный</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Успенский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-117</w:t>
-[...107 lines deleted...]
-соленый</w:t>
+112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Лозовое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-118</w:t>
-[...107 lines deleted...]
-соленый</w:t>
+113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Травянка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-119</w:t>
-[...71 lines deleted...]
-570</w:t>
+114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Клаксор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18949,719 +18452,612 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-120</w:t>
-[...71 lines deleted...]
-1520</w:t>
+115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Балказы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 соленый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-соленый</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Щербактинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-122</w:t>
-[...107 lines deleted...]
-соленый</w:t>
+116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Озеро Сладкое </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-123</w:t>
-[...107 lines deleted...]
-соленый</w:t>
+117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Камышовое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пресный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-124</w:t>
-[...71 lines deleted...]
-1170</w:t>
+118</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Ащитакыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+420</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19694,123 +19090,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-125</w:t>
-[...71 lines deleted...]
-680</w:t>
+119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озеро Бура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+490</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19843,8349 +19239,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-126</w:t>
-[...517 lines deleted...]
-              <w:t>
 120</w:t>
-            </w:r>
-[...7777 lines deleted...]
-180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>