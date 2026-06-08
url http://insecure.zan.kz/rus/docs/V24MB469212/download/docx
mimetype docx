--- v0 (2025-10-15)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4d0cb17" w14:textId="4d0cb17">
+    <w:p w14:paraId="eb91598" w14:textId="eb91598">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об определении размера и порядка оказания жилищной помощи в городе Жанаозен</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Об определении размера и Правила оказания жилищной помощи в городе Жанаозен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение Жанаозенского городского маслихата Мангистауской области от 28 марта 2024 года № 14/112. Зарегистрировано Департаментом юстиции Мангистауской области 5 апреля 2024 года № 4692-12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок решения – в редакции решения Жанаозенского городского маслихата Мангистауской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/353</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В соответствии с Законом Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О жилищных отношениях</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -172,74 +210,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об утверждении Правил предоставления жилищной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под №33763) Жанаозенский городской маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Определить размер и порядок оказания жилищной помощи в городе Жанаозен согласно </w:t>
+      1. Определить размер и Правила оказания жилищной помощи в городе Жанаозен согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции решения Жанаозенского городского маслихата Мангистауской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/353</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившими силу некоторые решения Жанаозенского городского маслихата по перечню, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -315,51 +415,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Председатель Жанаозенского  городского маслихата </w:t>
+              <w:t>      Председатель Жанаозенского</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">городского маслихата </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -541,204 +665,132 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к решению</w:t>
+              <w:t xml:space="preserve">Приложение 1 к решению </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жанаозенского городского маслихата</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...29 lines deleted...]
-              <w:t>от 28 марта 2024 года  № 14/112</w:t>
+              <w:t xml:space="preserve"> от 28 марта 2024 года  № 14/112</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Размер и порядок оказания жилищной помощи в городе Жанаозен</w:t>
+        <w:t xml:space="preserve"> Размер и правила оказания жилищной помощи в городе Жанаозен</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок приложения 1 – в редакции решения Жанаозенского городского маслихата Мангистауской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/353</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жилищная помощь предоставляется за счет средств местного бюджета малообеспеченным семьям (гражданам) (далее - услугополучатель), проживающим в городе Жанаозен, постоянно зарегистрированным и проживающим в жилище, которое находится на праве собственности как единственное жилище на территории Республики Казахстан, а также нанимателям (поднанимателям) жилища из государственного жилищного фонда и жилища, арендованного местным исполнительным органом в частном жилищном фонде, на оплату:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -841,264 +893,384 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Совокупный доход услугополучателя, претендующей на получение жилищной помощи, исчисляется услугодателем, осуществляющим назначение жилищной помощи, в порядке, определяемом приказом Министра промышленности и строительства Республики Казахстан от 8 декабря 2023 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№117</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> "Об утверждении Правил предоставления жилищной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под №33763) (далее - Правила предоставления жилищной помощи).</w:t>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Правил предоставления жилищной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33763) (далее - Правила предоставления жилищной помощи).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Жилищная помощь определяется как разница между суммой оплаты расходов на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, в том числе капитальный ремонт общего имущества объекта кондоминиума, потребление коммунальных услуг и услуг связи в части увеличения абонентской платы за телефон, подключенный к сети телекоммуникаций, пользование жилищем из государственного жилищного фонда и жилищем, арендованным местным исполнительным органом в частном жилищном фонде, и предельно допустимым уровнем расходов услугополучателя на эти цели, установленным местными представительными органами.</w:t>
+        <w:t xml:space="preserve">
+      4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жилищная помощь определяется как разница между суммой оплаты расходов на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, в том числе капитальный ремонт общего имущества объекта кондоминиума, потребление коммунальных услуг и услуг связи в части увеличения абонентской платы за телефон, подключенный к сети телекоммуникаций, пользование жилищем из государственного жилищного фонда и жилищем, арендованным местным исполнительным органом в частном жилищном фонде, и предельно допустимым уровнем расходов услугополучателя на эти цели.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доля предельно допустимых расходов к совокупному доходу малообеспеченной семьи (гражданина) устанавливается в размере 5 (пять) процентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции решения Жанаозенского городского маслихата Мангистауской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/353</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Выплата компенсации повышения тарифов абонентской платы за оказание услуг телекоммуникаций социально защищаемым гражданам осуществляется в соответствии с приказом Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 28 июля 2023 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№295/НҚ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> "Об определении размера и утверждении Правил компенсации повышения тарифов абонентской платы за оказание услуг телекоммуникаций социально защищаемым гражданам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под №33200).</w:t>
+        <w:t>№ 295/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об определении размера и утверждении Правил компенсации повышения тарифов абонентской платы за оказание услуг телекоммуникаций социально защищаемым гражданам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33200).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Услугополучатель (либо его представитель в силу полномочия, основанного на доверенности, законодательстве, решении суда либо административном акте) обращается за назначением жилищной помощи один раз в квартал в Государственную корпорацию или веб-портал "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок рассмотрения документов и принятия решения о предоставлении жилищной помощи либо мотивированный ответ об отказе со дня принятия полного комплекта документов от Государственной корпорации, либо через веб-портал "электронного правительства" составляет 6 (шесть) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции решения Жанаозенского городского маслихата Мангистауской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/353</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жилищная помощь оказывается по предъявленным поставщиками счетам о ежемесячных взносах на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, в том числе капитальный ремонт общего имущества объекта кондоминиума согласно смете расходов и счетам на оплату коммунальных услуг за счет бюджетных средств услугополучателям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
-[...15 lines deleted...]
-      6. Услугополучатель (либо его представитель в силу полномочия, основанного на доверенности, законодательстве, решении суда либо административном акте) обращается за назначением жилищной помощи один раз в квартал в некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее - Государственная корпорация) или веб-портал "электронного правительства", согласно Правилам предоставления жилищной помощи.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Назначение жилищной помощи осуществляется в пределах средств, предусмотренных в бюджете города на соответствующий финансовый год услугополучателям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
-[...15 lines deleted...]
-      Срок рассмотрения документов и принятия решения о предоставлении жилищной помощи либо мотивированный ответ об отказе со дня принятия полного комплекта документов от Государственной корпорации либо через веб-портал "электронного правительства" составляет 8 (восемь) рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Выплата жилищной помощи услугополучателю осуществляется услугодателем через банки второго уровня путем перечисления начисленных сумм на лицевые счета получателей жилищной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1132,644 +1304,534 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к   решению</w:t>
+              <w:t xml:space="preserve">Приложение 2 к решению </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жанаозенского городского маслихата</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...29 lines deleted...]
-              <w:t>от 28 марта 2024 года  № 14/112</w:t>
+              <w:t xml:space="preserve"> от 28 марта 2024 года № 14/112</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень признанных утратившими силу некоторых решений Жанаозенского городского маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Решение от 30 марта 2015 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№37/304</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+        <w:t>№ 37/304</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Правил предоставления жилищной помощи малообеспеченным семьям (гражданам) в городе Жанаозен" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 2699).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Решение от 16 мая 2016 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№2/25</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+        <w:t>№ 2/25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О внесении изменения в решение Жанаозенского городского маслихата от 30 марта 2015 года № 37/304 "Об утверждении Правил предоставления жилищной помощи малообеспеченным семьям (гражданам) в городе Жанаозен" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 3057).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Решение от 23 мая 2017 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№10/134</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+        <w:t>№ 10/134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О внесении изменений в решение Жанаозенского городского маслихата от 30 марта 2015 года № 37/304 "Об утверждении Правил предоставления жилищной помощи малообеспеченным семьям (гражданам) в городе Жанаозен" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 3374).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Решение от 6 августа 2018 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№22/282</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+        <w:t>№ 22/282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О внесении изменений и дополнений в решение Жанаозенского городского маслихата от 30 марта 2015 года № 37/304 "Об утверждении Правил предоставления жилищной помощи малообеспеченным семьям (гражданам) в городе Жанаозен" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 3701).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Решение от 23 декабря 2019 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№40/467</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+        <w:t>№ 40/467</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О внесении изменений в решение Жанаозенского городского маслихата от 30 марта 2015 года № 37/304 "Об утверждении Правил предоставления жилищной помощи малообеспеченным семьям (гражданам) в городе Жанаозен" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 4092).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Решение от 2 апреля 2020 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№42/490</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+        <w:t>№ 42/490</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О внесении изменения в решение Жанаозенского городского маслихата от 30 марта 2015 года № 37/304 "Об утверждении Правил предоставления жилищной помощи малообеспеченным семьям (гражданам) в городе Жанаозен" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 4179).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Решение от 23 декабря 2020 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№53/578</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+        <w:t>№ 53/578</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О внесении изменения в решение Жанаозенского городского маслихата от 2 апреля 2020 года №42/490 "О внесении изменения в решение Жанаозенского городского маслихата от 30 марта 2015 года № 37/304 "Об утверждении Правил предоставления жилищной помощи малообеспеченным семьям (гражданам) в городе Жанаозен" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 4406).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Решение от 16 апреля 2021 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№3/29</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+        <w:t>№ 3/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О внесении изменений в решение Жанаозенского городского маслихата от 30 марта 2015 года № 37/304 "Об утверждении Правил предоставления жилищной помощи малообеспеченным семьям (гражданам) в городе Жанаозен" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 4494).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Решение от 25 ноября 2021 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№11/90</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+        <w:t>№ 11/90</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О внесении изменений в решение Жанаозенского городского маслихата от 30 марта 2015 года № 37/304 "Об утверждении Правил предоставления жилищной помощи малообеспеченным семьям (гражданам) в городе Жанаозен" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 25576).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Решение от 5 мая 2022 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№18/148</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+        <w:t>№ 18/148</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О внесении изменений в решение Жанаозенского городского маслихата Мангистауской области от 30 марта 2015 года № 37/304 "Об определении размера и порядка оказания жилищной помощи в городе Жанаозен" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 28030).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Решение от 21 августа 2023 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№6/52</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+        <w:t>№ 6/52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О внесении изменений в решение Жанаозенского городского маслихата от 30 марта 2015 года № 37/304 "Об определении размера и порядка оказания жилищной помощи в городе Жанаозен" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 4596-12).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>