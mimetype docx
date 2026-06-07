--- v0 (2026-03-10)
+++ v1 (2026-06-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ebd3b83" w14:textId="ebd3b83">
+    <w:p w14:paraId="96d5b8b" w14:textId="96d5b8b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении границ охранных зон, зон регулирования застройки и зон охраняемого природного ландшафта памятников истории и культуры по Мангистауской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Мангистауской области от 24 сентября 2024 года № 195. Зарегистрировано Департаментом юстиции Мангистауской области 27 сентября 2024 года № 4730-12</w:t>
+        <w:t>Постановление акимата Мангистауской области от 24 сентября 2024 года № 195. Зарегистрировано Департаментом юстиции Мангистауской области 27 сентября 2024 года № 4730-12.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -582,51 +582,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к постановлению</w:t>
+              <w:t>Приложение 1 к</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -647,51 +647,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>акимата Мангистауской области</w:t>
+              <w:t>постановлению акимата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -712,74 +712,197 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 24 сентября 2024 года № 195</w:t>
+              <w:t>Мангистауской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 сентября 2024 года №195</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Границы охранной зоны, зоны регулирования застройки  и зоны охраняемого природного ландшафта памятника истории и культуры, расположенного в Каракиянском районе Мангистауской области</w:t>
+        <w:t xml:space="preserve"> Границы охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры, расположенного в Каракиянском районе Мангистауской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции постановления акимата Мангистауской области от 22.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 155 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -832,52 +955,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименование памятника истории и культуры </w:t>
+              <w:t>
+Наименование памятника истории и культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -941,159 +1064,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Площадь памятника истории и культуры, гектар</w:t>
+Площадь памятника истории и культуры, га</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Площадь  охранной зоны</w:t>
+Площадь охранной зоны, га</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Плошадь  зоны  регули рования застройки</w:t>
+Площадь зоны регулирования застройки, га</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Площадь зоны охраняемого природного ландшафта</w:t>
+Площадь зоны охраняемого природного ландшафта, га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1125,388 +1248,3458 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Некрополь Огланды,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+X-XIX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в местности Огланды, расположенной в 95 километрах к северо-востоку от села Сенек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подземная мечеть Бекет-ата в местности Огланды, ХVIII век</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 95 километрах на северо-восток от села Сенек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21,53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подземная мечеть Шопан ата и некрополь (1661 единиц), Х-ХIХ века:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбли и комплексы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 20 километрах к северо-западу от села Сенек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культово-погребальный комплекс Улы Киндикти (Улькенкудык, середина ІІ тысячелетия до н.э.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 35 километрах к северу от села Сенек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Некрополь Огланды, </w:t>
-[...20 lines deleted...]
-        </w:tc>
+0,637 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,654 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2,672 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь  Алике-Канай, конец ХІХ века - начало ХХ века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 ансамбль и комплекс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+в 83 километрах к востоку от села Сайотес сельского округа Сайотес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,038</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-в местности Огланды, расположенной в 95 километрах к северо-востоку от села Сенек </w:t>
+0,321 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2, 4</w:t>
+              <w:t xml:space="preserve">
+0,626 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1,75 га</w:t>
+              <w:t xml:space="preserve">
+0,930 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь  Балуанияз, XVIII - XX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 60 километрах к северо-востоку от населенного пункта Аккудык Сенекского сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1,75 га</w:t>
+1,087</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1,75 га</w:t>
+              <w:t xml:space="preserve">
+0,908 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,167 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,426 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Бармак, XIV - XVI века, конец XVIII века - начало ХХ века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 76 километрах к югу от села Толеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,522</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,721 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,002 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,283 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь  Дауысты-Дукен, XVIII век - І половина ХХ века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 85 километрах к северо-востоку от села Сайотес сельского округа Сайотес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,549</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,721 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,012 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,304 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь  Кокесем, XIV - XVIII – XX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 70 километрах к северо- востоку от населенного пункта Аккудык Сенекского сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,892</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,445 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,699 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,954 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь  Улы Кыргын, ХIХ век</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 94 километрах к северо-востоку от села Кызылсай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,407</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,692</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь  Орыс, конец ХVIII века - начало ХХ века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 98 километрах к востоку от села Сайотес сельского округа Сайотес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,337</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,618 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,895 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,171 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
-[...9 lines deleted...]
-          <w:b w:val="false"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расшифровка аббревиатуры:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>га – гектар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-      Примечание:</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Огланды, X-XIX века"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4775200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
@@ -1628,50 +4821,1243 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Подземная мечеть Бекет-ата в местности Огланды, ХVIII век"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3987800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3987800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Подземная мечеть Шопан ата и некрополь" Х-ХIХ века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="8661400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="8661400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Культово-погребальный комплекс Улы Киндикти (Улькенкудык), середина ІІ тысячелетия до н.э."</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3924300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3924300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Алике-Канай, конец ХІХ века - начало ХХ века" </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4254500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4254500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Балуанияз, XVIII - XX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3924300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3924300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5105400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5105400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Бармак, XIV - XVI века, конец XVIII века - начало ХХ века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Дауысты-Дукен, XVIII век - І половина ХХ века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4330700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4330700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Кокесем, XIV - XVIII – XX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4241800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4241800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Улы Кыргын, ХIХ век"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3492500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3492500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Орыс, конец ХVIII века - начало ХХ века"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3479800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3479800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1705,51 +6091,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к постановлению</w:t>
+              <w:t>Приложение 2 к</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1770,51 +6156,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>акимата Мангистауской области</w:t>
+              <w:t>постановлению акимата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1835,74 +6221,204 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 24 сентября 2024 года № 195</w:t>
+              <w:t>Мангистауской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 сентября 2024 года №195</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Границы охранных зон и зон регулирования застройки  и зон охраняемого природного ландшафта памятников  истории и культуры, расположенных в Мангистауском районе Мангистауской области</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve"> Границы охранных зон и зон регулирования застройки и зон охраняемого природного ландшафта памятников истории и культуры, расположенных в Мангистауском районе Мангистауской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 в редакции постановления акимата Мангистауской области от 22.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 155 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -1956,357 +6472,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наиме нование</w:t>
-[...35 lines deleted...]
-истории и культуры</w:t>
+Наименование памятника истории и культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вид</w:t>
-[...53 lines deleted...]
-культуры</w:t>
+Вид памятника истории и культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местонахож дение</w:t>
-[...35 lines deleted...]
-истории и культуры</w:t>
+Местонахождение памятника истории и культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Площадь</w:t>
-[...71 lines deleted...]
-гектар</w:t>
+Площадь памятника истории и культуры, га</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2334,231 +6652,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Площадь</w:t>
-[...71 lines deleted...]
-застройки</w:t>
+Площадь зоны регулирования застройки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Площадь</w:t>
-[...71 lines deleted...]
-ландшафта</w:t>
+Площадь зоны охраняемого природного ландшафта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2663,69 +6837,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в 6 километрах к юго-востоку от населенного пункта Тиген</w:t>
-[...17 lines deleted...]
-сельского округа Шайыр</w:t>
+в 6 километрах к юго-востоку от населенного пункта Тиген сельского округа Шайыр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2753,123 +6909,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14493,40 м2</w:t>
+14 493,40 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17119,49 м2</w:t>
+17 119,49 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19499,07 м2</w:t>
+19 499,07 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3046,123 +7202,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20232,15 м2</w:t>
+20 232,15 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22867,05 м2</w:t>
+22 867,05 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25328,85 м2</w:t>
+25 328,85 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3195,51 +7351,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Некрополь Мынкиси, XVII - XX века</w:t>
+Некрополь Мынкиси, XVII-XX века</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3339,123 +7495,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16064,80 м2</w:t>
+16 064,80 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18611,42 м2</w:t>
+18 611,42 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21085,12 м2</w:t>
+21 085,12 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3488,51 +7644,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Подземная мечеть Бекет-ата в местности Тобыкты, XVIII - XIX века</w:t>
+Подземная мечеть Бекет-ата в местности Тобыкты, XVIII-XIX века</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3559,70 +7715,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-сельского округа Шайыр</w:t>
+              <w:t>
+в 37 километрах к северо-востоку от населенного пункта Тиген сельского округа Шайыр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3799,51 +7937,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Некрополь Ушкоз-Мейрам, XIV - XХ века</w:t>
+Некрополь Ушкоз-Мейрам, XIV-XХ века</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3870,52 +8008,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-на западной окраине села Шетпе </w:t>
+              <w:t>
+на западной окраине села Шетпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3943,123 +8081,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12486,88 м2</w:t>
+12 486,88 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14993,15 м2</w:t>
+14 993,15 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17391,66 м2</w:t>
+17 391,66 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4092,51 +8230,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Некрополь Бекбаулы ата, XVI - XVII века и XVIII – XIX века</w:t>
+Некрополь Бекбаулы ата, XVI-XVII века и XVIII–XIX века</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4236,123 +8374,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19610,40 м2</w:t>
+19 610,40 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22250,43 м2</w:t>
+22 250,43 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24771,77 м2</w:t>
+24 771,77 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4385,51 +8523,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мавзолей Акжигит, XVIII - XIX века</w:t>
+Мавзолей Акжигит, XVIII-XIX века</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4457,69 +8595,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в 5 километрах к северо-востоку от села Шайыр</w:t>
-[...17 lines deleted...]
-сельского округа Шайыр</w:t>
+в 5 километрах к северо-востоку от села Шайыр сельского округа Шайыр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4696,51 +8816,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Некрополь Каракиси, XVIII век – I половина ХХ века</w:t>
+Некрополь Каракиси, XVIII век–I половина ХХ века</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4989,51 +9109,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Некрополь Отес, XIV - XVI века и XVIII - XX века</w:t>
+Некрополь Отес, XIV-XVI века и XVIII-XX века</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5282,51 +9402,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Некрополь Шилкоз-Мейрам, XVI - XX века</w:t>
+Некрополь Шилкоз-Мейрам, XVI-XX века</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5575,51 +9695,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Культово - погребальный комплекс Алтынказган, III - IV века</w:t>
+Культово - погребальный комплекс Алтынказган, III-IV века</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5682,52 +9802,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-197 </w:t>
+              <w:t>
+197</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5867,70 +9987,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-X - XVII века</w:t>
+              <w:t>
+Городище Кызылкала, урочище Акмыш, X-XVII века</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6029,52 +10131,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-8,9 га </w:t>
+              <w:t>
+8,9 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6101,1625 +10203,3618 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-8.9 га </w:t>
+              <w:t>
+8.9 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подземная мечеть Шақпақ ата и некрополь (57 единиц), IХ-Х века и XIV-XIX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 30 километрах на северо-запад от села Таушық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15,4 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22,1 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29,9 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подземная мечеть Қараман ата и некрополь (470 единиц), ХIII-ХIХ века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбли и комплексы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 35 километрах к юго-западу от села Шетпе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12,5 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18,8 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26,1 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Ешкикырган, XVI-XX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 25 километрах к северо-востоку от села Сайотес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,19 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,47 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,47 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мавзолей  Коккумбет, II половина ХIV века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 7 километрах к востоку от села Тущыкудык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,072 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,136 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,201 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Могильник  Айгырлы - 1, средние века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 17,5 километрах к юго-западу от села Таучик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,018</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,707 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,733 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,759 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь  Ауызорпа, XV - XIX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 17 километрах к северо-востоку населенного пункта Тиген сельского округа Шайыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,321</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,069 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,346 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,623 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь  Кады, XIV - XX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 6 километрах к северо-западу от села Шайыр сельского округа Шайыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,349</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,615 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,921 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,227 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь  Калнияз XIX век</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 31 километрах к юго-востоку от села Шетпе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,637</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,741 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,004 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,266 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь  Кулмамбет, XVI - XVII века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 12 километрах к северо-западу от села Шетпе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,397 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,597 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,897 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь  Кызан, XVI - XIX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 2 километрах к востоку от села Кызан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,374</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,296 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,599 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,701 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь  Кырыккез, XVIII - XIX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 12 километрах к северо-востоку от села Шайыр сельского округа Шайыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,686</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,789 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,084 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,379 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12300"/>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12300" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расшифровка аббревиатур:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>м2 – квадратный метр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>га – гектар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z42" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...4 lines deleted...]
-          <w:b w:val="false"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...24 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Кулбарак, XVIII-XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="3721100"/>
-[...1337 lines deleted...]
-            <wp:extent cx="7810500" cy="5105400"/>
+            <wp:extent cx="7810500" cy="5232400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="5105400"/>
+                      <a:ext cx="7810500" cy="5232400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7735,395 +13830,392 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="342900"/>
+            <wp:extent cx="7810500" cy="5994400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="342900"/>
+                      <a:ext cx="7810500" cy="5994400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      Охранная зона Зона регулирования застройкиЗона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Культово - погребальный комплекс Алтынказган, III - IV века"</w:t>
-[...17 lines deleted...]
-        <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="5080000"/>
+            <wp:extent cx="7810500" cy="5994400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="5080000"/>
+                      <a:ext cx="7810500" cy="5994400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Охранная зона Зона регулирования застройкиЗона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="342900"/>
+            <wp:extent cx="7810500" cy="5994400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="342900"/>
+                      <a:ext cx="7810500" cy="5994400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:b w:val="false"/>
+      Охранная зона Зона регулирования застройкиЗона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Кунан, XV-XX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="9448800"/>
+            <wp:extent cx="7810500" cy="9791700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="9448800"/>
+                      <a:ext cx="7810500" cy="9791700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -8139,91 +14231,4479 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="342900"/>
+            <wp:extent cx="7810500" cy="5994400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранная зона Зона регулирования застройки Зона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId24"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранная зона Зона регулирования застройки Зона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId25"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранная зона Зона регулирования застройки Зона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Мынкиси,  XVII-XX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="8242300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId26"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="8242300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId27"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранная зона Зона регулирования застройкиЗона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId28"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранная зона Зона регулирования застройкиЗона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId29"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранная зона Зона регулирования застройкиЗона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Подземная мечеть Бекет-ата в местности Тобыкты, XVIII-XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="7734300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId30"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="7734300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId31"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранная зона Зона регулирования застройки Зона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId32"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранная зона Зона регулирования застройки Зона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId33"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранная зона Зона регулирования застройки Зона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Ушкоз-Мейрам, XIV-XХ века"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="9969500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId34"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="9969500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId35"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранная зона Зона регулирования застройки Зона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId36"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранная зона Зона регулирования застройки Зона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId37"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранная зона Зона регулирования застройки Зона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Бекбаулы ата, XVI-XVII века и XVIII–XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="8216900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId38"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="8216900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="711200" cy="355600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId39"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="711200" cy="355600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранная зона Зона регулирования застройки Зона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId40"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранная зона Зона регулирования застройки Зона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId41"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранная зона Зона регулирования застройки Зона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Мавзолей Акжигит, XVIII-XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4775200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId42"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4775200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId43"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Каракиси, XVIII век–I половина ХХ века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5334000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId44"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5334000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId45"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Отес, XIV-XVI века и XVIII-XX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4089400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId46"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4089400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId47"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Шилкоз-Мейрам, XVI-XX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5105400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId48"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5105400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId49"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Культово-погребальный комплекс Алтынказган, III-IV века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5080000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId50"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5080000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId51"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Городище Кызылкала, урочище Акмыш, X-XVII века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="9448800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId52"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="9448800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId53"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Подземная мечеть Шақпақ ата и некрополь" IХ-Х века и XIV-XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5461000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId54"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5461000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId55"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Подземная мечеть Қараман ата и некрополь: ХIII-ХIХ века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="8153400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId56"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="8153400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId57"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Ешкикырган, XVI-XX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5067300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId58"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5067300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId59"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Мавзолей Коккумбет, II половина ХIV века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4203700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId60"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4203700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Могильник Айгырлы - 1, средние века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4013200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId61"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4013200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Ауызорпа,  XV - XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4457700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId62"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4457700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Кады, XIV - XX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3797300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId63"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3797300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Калнияз XIX век"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3733800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId64"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3733800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5524500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId65"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5524500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Кулмамбет, XVI - XVII века"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Кызан, XVI - XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5003800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId66"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5003800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Кырыккез, XVIII - XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3644900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId67"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3644900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8286,51 +18766,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к постановлению</w:t>
+              <w:t>Приложение 3 к</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8351,51 +18831,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>акимата Мангистауской области</w:t>
+              <w:t>постановлению акимата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8416,138 +18896,261 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 24 сентября 2024 года № 195</w:t>
+              <w:t>Мангистауской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 сентября 2024 года №195</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Границы охранных зон, зон регулирования застройки  и зон охраняемого природного ландшафта памятников истории и культуры, расположенных  в Мунайлинском районе Мангистауской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 в редакции постановления акимата Мангистауской области от 22.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 155 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z74" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8572,196 +19175,196 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Вид памятника истории и культуры </w:t>
+              <w:t>
+Вид памятника истории и культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Местонахождение памятника истории и культуры </w:t>
+              <w:t>
+Местонахождение памятника истории и культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Площадь  памятника  истории и культуры,  гектар</w:t>
+Площадь памятника истории и культуры, га</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Площадь охран ной  зоны</w:t>
+Площадь охранной зоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Плошадь  зоны  регули рования застройки</w:t>
+Площадь зоны регулирования застройки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8830,51 +19433,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Некрополь Бердибек, XVIII век - I половина XX века</w:t>
+Некрополь Бердибек, XVIII век-I половина XX века</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8974,123 +19577,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36695,79 м2</w:t>
+36 695,79 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39435,99 м2</w:t>
+39 435,99 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41792,78 м2</w:t>
+41 792,78 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9195,51 +19798,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в 35 километрах к северу от села Баянды</w:t>
+в 35 километрах к северу от село Баянды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9340,457 +19943,2692 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,7 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Бегеш, XII-XIX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 20 километрах к северу от село Баянды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,93 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,24 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,24 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Жамбауыл, XVII-XIX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 30 километрах к северу от село Баянды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,18 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,47 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,47 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Катем (Хатам-ишан), X-XIX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 15 километрах к северу от село Баянды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,13 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,41 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,41 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мавзолей  Жулдыз, II половина XVIII века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 35 километрах к юго-востоку от села Батыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,050 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,118 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,186 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь  Бектемир-баба, XIX - XX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 45 километрах к северо-западу от села Курык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,661</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,053 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,342 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,631 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Борилген, XVII - XX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 35 километрах к северо-востоку от села Баянды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,537</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,875 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,197 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,518 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь  Жаукен, XII - XIX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 30 километрах к северо-востоку от села Баянды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,250 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,548 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,845 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь  Озбек, XIX - XX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 20 километрах к северу от села Баянды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,303</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,580 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,880 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,181 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь  Шектибай, XIII век - начало XX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 10 километрах к северо-западу от села Курык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,237 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,557 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,878 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
-[...400 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9824,51 +22662,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4 к постановлению</w:t>
+              <w:t xml:space="preserve">Примечание: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9889,51 +22727,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>акимата Мангистауской области</w:t>
+              <w:t>расшифровка аббревиатур:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9954,172 +22792,2370 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 24 сентября 2024 года № 195</w:t>
+              <w:t>м2 – квадратный метр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>га – гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Бердибек, XVIII век-I половина XX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="7073900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId68"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="7073900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId69"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранная зона Зона регулирования застройкиЗона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId70"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранная зона Зона регулирования застройкиЗона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId71"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранная зона Зона регулирования застройкиЗона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Нурмаганбет, начало XX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4279900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId72"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4279900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="393700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId73"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="393700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Бегеш, XII-XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4813300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId74"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4813300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId75"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Жамбауыл, XVII-XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4838700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId76"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4838700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId77"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Катем (Хатам-ишан), X-XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5257800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId78"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5257800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId79"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Мавзолей Жулдыз, II половина XVIII века"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4038600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId80"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4038600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Бектемир-баба, XIX - XX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5181600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId81"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5181600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Борилген,  XVII - XX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4673600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId82"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4673600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Жаукен, XII - XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4267200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId83"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4267200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Озбек,  XIX - XX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3644900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId84"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3644900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Шектибай,  XIII век - начало XX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4432300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId85"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4432300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению акимата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мангистауской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 сентября 2024 года №195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z76" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Границы охранных зон, зон регулирования застройки и зон охраняемого природного ландшафта памятников истории и культуры, расположенных в Тупкараганском районе Мангистауской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 в редакции постановления акимата Мангистауской области от 22.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 155 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z101" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="37"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименование памятника истории и культуры </w:t>
+              <w:t>
+Наименование памятника истории и культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10146,160 +25182,160 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Местонахождение памятника истории и культуры </w:t>
+              <w:t>
+Местонахождение памятника истории и культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Площадь  памятника  истории  и  культуры,  гектар</w:t>
+Площадь памятника истории и культуры, га</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Площадь охран ной  зоны</w:t>
+Площадь охранной зоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Плошадь  зоны  регули рования застройки</w:t>
+Площадь зоны регулирования застройки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10368,51 +25404,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Некрополь Есмамбет, ХVII - ХIХ века</w:t>
+Некрополь Есмамбет, ХVII-ХIХ века</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10512,123 +25548,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10881,76 м2</w:t>
+10 881,76 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13377,54 м2</w:t>
+13 377,54 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15869,36 м2</w:t>
+15 869,36 м2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10954,51 +25990,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Некрополь Карагашты-аулие, X - XIX века</w:t>
+Некрополь Карагашты-аулие, X-XIX века</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11247,51 +26283,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Некрополь Калипан, X - XIX века</w:t>
+Некрополь Калипан, X-XIX века</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11318,52 +26354,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-в 11 километрах к северо-западу от села Акшукур </w:t>
+              <w:t>
+в 11 километрах к северо-западу от села Акшукур</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11540,51 +26576,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Некрополь Кенты-баба, X - XVI века</w:t>
+Некрополь Кенты-баба, X-XVI века</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11833,51 +26869,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Некрополь, подземная мечеть и урочище Султан-упи, X - XIX века, энеолит</w:t>
+Некрополь, подземная мечеть и урочище Султан-упи, X-XIX века, энеолит</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12126,51 +27162,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Некрополь Сагындык, XVI - XIX века</w:t>
+Некрополь Сагындык, XVI-XIX века</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12419,51 +27455,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Некрополь Уштам, X - XVI века</w:t>
+Некрополь Уштам, X-XVI века</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12636,320 +27672,5470 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,8 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Акшора, XVI-XX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 25 километрах к востоку от города Форт- Шевченко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,76 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,06 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,06 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Жалгыз там (Бельторан), XII-XIX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 45 километрах к востоку от города Форт- Шевченко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,73 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,02 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,02 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Жылкыбай, XVII-XIX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 40 километрах к северо-западу от села Акшукур</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,50 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,79 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,79 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Кайдауыл (Айымбет), XVIII-XIX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 43 километрах к северо-востоку от села Акшукур</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,58 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,88 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,88 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Калын-Арбат, X-XIX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 18 километрах к северо-западуу от села Акшукур</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,05 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,35 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,35 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Кошкар-ата, IX-XX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 17 километрах к северо-западу от города Форт- Шевченко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,98 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,29 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,29 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Мая, XIV-XIX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 36 километрах к востоку от города Форт-Шевченко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,56 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,86 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,86 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Шат, XVII-XIX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 20 километрах к юго-западу от села Таучик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,04 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,33 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,33 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городище Каракабак, III век – начало VI века и IX – X века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 17 километрах к северо-восток от села Таучик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,186</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,522 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,806 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,086 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Верхний Тупкараганский маяк, 1851 год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 10 километрах к северу от города Форт-Шевченко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,341 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,699 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,954 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мавзолей  Абылгазы, XIX век</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 3 километрах к югу от города Форт-Шевченко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,073 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,177 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,281 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь  Канга-баба, XI - XIX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 25 километрах к востоку от города Форт-Шевченко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,671</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,154 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,436 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,718 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мавзолей  Каракоз, XV - XVII века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 25 километрах к восток от города Форт-Шевченко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,027 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,052 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,077 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь  Косым, XVII - XX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 9 километрах к востоку от города Форт-Шевченко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,484</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,685 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,976 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,268 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь  Узын-там (Кара-там), XII -XIX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 17 километрах к северо-запад от города Форт- Шевченко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,451</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,705 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,032 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,358 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нижний Тупкараганский маяк, 1851 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на восточной окраине села Баутино, на южном побережье Тупкараганской бухты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,500 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,160 га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,819 га</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
-[...9 lines deleted...]
-          <w:b w:val="false"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Примечание: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расшифровка аббревиатур:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>м2 – квадратный метр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>га – гектар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...85 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Есмамбет, ХVII-ХIХ века"</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="3746500"/>
+            <wp:extent cx="7810500" cy="8343900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId86"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="3746500"/>
+                      <a:ext cx="7810500" cy="8343900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId87"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Поселение Кетиккала, XIV век"</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Охранная зона Зона регулирования застройкиЗона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId88"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранная зона Зона регулирования застройкиЗона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5994400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId89"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5994400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Охранная зона Зона регулирования застройкиЗона охраняемого природного ландшафта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Поселение Кетиккала, XIV век"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4216400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId90"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="4216400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -12987,51 +33173,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId91"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -13043,115 +33229,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
-[...9 lines deleted...]
-          <w:b w:val="false"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Карагашты-аулие, X-XIX века"</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3340100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30"/>
+                    <a:blip r:embed="rId92"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="3340100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -13189,51 +33360,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31"/>
+                    <a:blip r:embed="rId93"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -13245,115 +33416,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
-[...9 lines deleted...]
-          <w:b w:val="false"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Калипан, X-XIX века"</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4991100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32"/>
+                    <a:blip r:embed="rId94"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="4991100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -13391,51 +33547,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33"/>
+                    <a:blip r:embed="rId95"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -13447,115 +33603,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
-[...9 lines deleted...]
-          <w:b w:val="false"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Кенты-баба, X-XVI века"</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3530600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34"/>
+                    <a:blip r:embed="rId96"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="3530600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -13593,51 +33734,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35"/>
+                    <a:blip r:embed="rId97"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -13649,115 +33790,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
-[...9 lines deleted...]
-          <w:b w:val="false"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь, подземная мечеть и урочище Султан-упи, X-XIX века, энеолит"</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3810000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36"/>
+                    <a:blip r:embed="rId98"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="3810000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -13795,51 +33921,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37"/>
+                    <a:blip r:embed="rId99"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -13851,115 +33977,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
-[...9 lines deleted...]
-          <w:b w:val="false"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Сагындык, XVI-XIX века"</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="4216400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38"/>
+                    <a:blip r:embed="rId100"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="4216400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -13997,51 +34108,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39"/>
+                    <a:blip r:embed="rId101"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -14053,115 +34164,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
-[...9 lines deleted...]
-          <w:b w:val="false"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Уштам, X-XVI века"</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="3771900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40"/>
+                    <a:blip r:embed="rId102"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="3771900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -14199,51 +34295,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="342900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41"/>
+                    <a:blip r:embed="rId103"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="342900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -14262,97 +34358,8949 @@
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Акшора, XVI-XX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5054600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId104"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5054600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId105"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Жалгыз там (Бельторан), XII-XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5054600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId106"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5054600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId107"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Жылкыбай, XVII-XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5600700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId108"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5600700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId109"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Кайдауыл (Айымбет), XVIII-XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4914900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId110"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4914900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId111"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Калын-Арбат, X-XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4826000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId112"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4826000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId113"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Кошкар-ата, IX-XX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4508500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId114"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4508500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId115"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Мая, XIV-XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4737100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId116"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4737100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId117"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Шат, XVII-XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5283200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId118"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5283200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId119"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Городище Каракабак, III век – начало VI века и IX – X века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4914900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId120"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4914900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Верхний Тупкараганский маяк, 1851 год"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4318000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId121"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4318000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Мавзолей Абылгазы, XIX век"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4216400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId122"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4216400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Канга-баба, XI - XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4114800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId123"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4114800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Мавзолей Каракоз, XV - XVII века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3213100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId124"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3213100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Косым, XVII - XX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3721100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId125"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3721100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Узын-там (Кара-там), XII -XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3568700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId126"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3568700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Нижний Тупкараганский маяк, 1851 год"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3352800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId127"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3352800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5 к</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановлению акимата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мангистауской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 24 сентября 2024 года №195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z105" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Границы охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры, расположенного в Бейнеуском районе Мангистауской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Постановление дополнено приложением 5 в соответствии с постановлением акимата Мангистауской области от 22.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 155 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 05.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 6 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование памятника истории и культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид памятника истории и культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Местонахождение памятника истории и культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Площадь памятника истории и культуры, га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Площадь охранной зоны, га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плошадь зоны регулирования застройки, га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Площадь зоны охраняемого природного ландшафта, га</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Асау,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+XVII-XVIII века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 13 километрах к югу от села Турыш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,917</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Барак,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ХVII-ХVIII века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 13 километрах к югу от села Турыш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Кусшы-ата, ХV-ХIХ века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 35 километрах к юго-востоку от села Турыш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Караван сарай Белдеули, XIV века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+в 17 километрах к северо-западу от населенного пункта Тиген, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сельского округа Шайыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,148 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,179 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2,350 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3,520 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Караван-сарай Коскудык, XIV века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+археология</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 65 километрах к северо-западу от села Бейнеу, в местности Есетбулак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,217</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,386 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2,667 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3,948 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мавзолей Асалы, первая половина ХIХ века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 58 километрах к северо-востоку от села Боранкул</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,099 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,234 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,369 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мавзолей Кокетай, первая половина ХIХ века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+градостроительство и архитектура</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 50 километрах к северо-востоку от села Боранкул</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,035 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,074 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,113 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Алтыкулаш (Кызылкулаш), ХIХ век–начало ХХ века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 30 километрах к югу от села Боранкул</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,330 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,667 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,023 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,380 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Атакозы, X - XVIII века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 18 километрах к юго-западу от села Бейнеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,262</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,611 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,944 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,277 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Амантурлы, XIX - ХХ века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 35 километрах к северо-востоку от села Бейнеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,387</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,672 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,953 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,234 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Боркудык, XVI - XIX века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 40 километрах к юго-западу от села Бейнеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,805</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,511 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,811 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2,108 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Калнияз, конец XVIII века - начало ХХ века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 24 километрах к северо-востоку от села Бейнеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,944</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,940 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,260 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,581 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Некрополь Костам, ХVIII - ХХ века</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ансамбль и комплекс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в 10 километрах к северу от села Сам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,661 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+0,968 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1,276 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Примечание:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расшифровка аббревиатуры:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>га – гектар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z139" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Асау, XVII-XVIII века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5588000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId128"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5588000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId129"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Барак, ХVII - ХVIII века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5816600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId130"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5816600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId131"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Кусшы-ата, ХV - ХIХ века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="5130800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId132"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="5130800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId133"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Караван сарай Белдеули, XIV века" </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4076700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId134"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4076700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Караван-сарай Коскудык, XIV века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3276600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId135"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3276600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Мавзолей Асалы, первая половина ХIХ века" </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4597400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId136"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4597400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Мавзолей Кокетай, первая половина ХIХ века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3073400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId137"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3073400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Алтыкулаш (Кызылкулаш), ХIХ век–начало ХХ века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3162300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId138"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3162300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Атакозы, X - XVIII века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4508500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId139"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4508500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Амантурлы, XIX - ХХ века" </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4140200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId140"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4140200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Боркудык, XVI - XIX века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4800600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId141"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4800600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Калнияз, конец XVIII века - начало ХХ века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3924300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId142"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3924300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Карта границ охранной зоны, зоны регулирования застройки и зоны охраняемого природного ландшафта памятника истории и культуры "Некрополь Костам, ХVIII - ХХ века"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="3937000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId143"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="3937000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14674,35 +43622,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="media/document_image_rId42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42"/><Relationship Target="media/document_image_rId43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId43"/><Relationship Target="media/document_image_rId44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId44"/><Relationship Target="media/document_image_rId45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId45"/><Relationship Target="media/document_image_rId46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId46"/><Relationship Target="media/document_image_rId47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId47"/><Relationship Target="media/document_image_rId48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId48"/><Relationship Target="media/document_image_rId49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId49"/><Relationship Target="media/document_image_rId50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId50"/><Relationship Target="media/document_image_rId51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId51"/><Relationship Target="media/document_image_rId52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId52"/><Relationship Target="media/document_image_rId53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId53"/><Relationship Target="media/document_image_rId54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId54"/><Relationship Target="media/document_image_rId55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId55"/><Relationship Target="media/document_image_rId56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId56"/><Relationship Target="media/document_image_rId57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId57"/><Relationship Target="media/document_image_rId58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId58"/><Relationship Target="media/document_image_rId59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId59"/><Relationship Target="media/document_image_rId60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId60"/><Relationship Target="media/document_image_rId61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId61"/><Relationship Target="media/document_image_rId62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId62"/><Relationship Target="media/document_image_rId63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId63"/><Relationship Target="media/document_image_rId64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId64"/><Relationship Target="media/document_image_rId65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId65"/><Relationship Target="media/document_image_rId66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId66"/><Relationship Target="media/document_image_rId67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId67"/><Relationship Target="media/document_image_rId68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId68"/><Relationship Target="media/document_image_rId69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId69"/><Relationship Target="media/document_image_rId70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId70"/><Relationship Target="media/document_image_rId71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId71"/><Relationship Target="media/document_image_rId72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId72"/><Relationship Target="media/document_image_rId73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId73"/><Relationship Target="media/document_image_rId74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId74"/><Relationship Target="media/document_image_rId75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId75"/><Relationship Target="media/document_image_rId76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId76"/><Relationship Target="media/document_image_rId77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId77"/><Relationship Target="media/document_image_rId78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId78"/><Relationship Target="media/document_image_rId79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId79"/><Relationship Target="media/document_image_rId80.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId80"/><Relationship Target="media/document_image_rId81.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId81"/><Relationship Target="media/document_image_rId82.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId82"/><Relationship Target="media/document_image_rId83.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId83"/><Relationship Target="media/document_image_rId84.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId84"/><Relationship Target="media/document_image_rId85.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId85"/><Relationship Target="media/document_image_rId86.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId86"/><Relationship Target="media/document_image_rId87.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId87"/><Relationship Target="media/document_image_rId88.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId88"/><Relationship Target="media/document_image_rId89.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId89"/><Relationship Target="media/document_image_rId90.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId90"/><Relationship Target="media/document_image_rId91.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId91"/><Relationship Target="media/document_image_rId92.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId92"/><Relationship Target="media/document_image_rId93.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId93"/><Relationship Target="media/document_image_rId94.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId94"/><Relationship Target="media/document_image_rId95.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId95"/><Relationship Target="media/document_image_rId96.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId96"/><Relationship Target="media/document_image_rId97.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId97"/><Relationship Target="media/document_image_rId98.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId98"/><Relationship Target="media/document_image_rId99.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId99"/><Relationship Target="media/document_image_rId100.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId100"/><Relationship Target="media/document_image_rId101.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId101"/><Relationship Target="media/document_image_rId102.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId102"/><Relationship Target="media/document_image_rId103.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId103"/><Relationship Target="media/document_image_rId104.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId104"/><Relationship Target="media/document_image_rId105.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId105"/><Relationship Target="media/document_image_rId106.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId106"/><Relationship Target="media/document_image_rId107.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId107"/><Relationship Target="media/document_image_rId108.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId108"/><Relationship Target="media/document_image_rId109.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId109"/><Relationship Target="media/document_image_rId110.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId110"/><Relationship Target="media/document_image_rId111.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId111"/><Relationship Target="media/document_image_rId112.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId112"/><Relationship Target="media/document_image_rId113.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId113"/><Relationship Target="media/document_image_rId114.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId114"/><Relationship Target="media/document_image_rId115.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId115"/><Relationship Target="media/document_image_rId116.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId116"/><Relationship Target="media/document_image_rId117.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId117"/><Relationship Target="media/document_image_rId118.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId118"/><Relationship Target="media/document_image_rId119.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId119"/><Relationship Target="media/document_image_rId120.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId120"/><Relationship Target="media/document_image_rId121.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId121"/><Relationship Target="media/document_image_rId122.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId122"/><Relationship Target="media/document_image_rId123.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId123"/><Relationship Target="media/document_image_rId124.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId124"/><Relationship Target="media/document_image_rId125.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId125"/><Relationship Target="media/document_image_rId126.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId126"/><Relationship Target="media/document_image_rId127.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId127"/><Relationship Target="media/document_image_rId128.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId128"/><Relationship Target="media/document_image_rId129.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId129"/><Relationship Target="media/document_image_rId130.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId130"/><Relationship Target="media/document_image_rId131.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId131"/><Relationship Target="media/document_image_rId132.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId132"/><Relationship Target="media/document_image_rId133.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId133"/><Relationship Target="media/document_image_rId134.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId134"/><Relationship Target="media/document_image_rId135.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId135"/><Relationship Target="media/document_image_rId136.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId136"/><Relationship Target="media/document_image_rId137.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId137"/><Relationship Target="media/document_image_rId138.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId138"/><Relationship Target="media/document_image_rId139.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId139"/><Relationship Target="media/document_image_rId140.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId140"/><Relationship Target="media/document_image_rId141.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId141"/><Relationship Target="media/document_image_rId142.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId142"/><Relationship Target="media/document_image_rId143.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId143"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>