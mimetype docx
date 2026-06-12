--- v0 (2025-11-08)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="75a4c4c" w14:textId="75a4c4c">
+    <w:p w14:paraId="e8d36cc" w14:textId="e8d36cc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил организации и проведения мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика в поселках Нура и Шубарколь Нуринского района Карагандинской области</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Об утверждении Правил организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам в Нуринском районе Карагандинской области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление акимата Нуринского района Карагандинской области от 4 ноября 2024 года № 40/01. Зарегистрировано в Департаменте юстиции Карагандинской области 5 ноября 2024 года № 6679-09.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок постановления - в редакции постановления акимата Нуринского района Карагандинской области от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13/01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -212,74 +250,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан", акимат Нуринского района ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить прилагаемые Правила организации и проведения мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика в поселках Нура и Шубарколь Нуринского района Карагандинской области согласно </w:t>
+      1. Утвердить прилагаемые Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам в Нуринском районе Карагандинской области согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящего постановления.</w:t>
+        <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления акимата Нуринского района Карагандинской области от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13/01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -537,993 +637,675 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Акимата Нуринского района</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 4 ноября 2024 года</w:t>
+              <w:t>от 27 февраля 2026 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 40/01</w:t>
+              <w:t>№ 13/01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила организации и проведения мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика в поселках Нура и Шубарколь Нуринского района Карагандинской области</w:t>
+        <w:t xml:space="preserve"> Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам в Нуринском районе Карагандинской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение - в редакции постановления акимата Нуринского района Карагандинской области от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13/01</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила организации и проведения мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика в поселках Нура и Шубарколь Нуринского района (далее – Правила) разработаны в соответствии с </w:t>
+      1. Настоящие Правила организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам в Нуринском районе Карагандинской области (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 2 статьи 10-3 Закона Республики Казахстан "О жилищных отношениях" (далее - Закон) иными нормативными правовыми актами и определяют порядок организации и проведения мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика поселках Нура и Шубарколь Нуринского района.</w:t>
+        <w:t xml:space="preserve"> пункта 2 статьи 10-3 Закона Республики Казахстан "О жилищных отношениях" (далее – Закон) и определяют порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам в Нуринском районе Карагандинской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z20" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах применяются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
-[...15 lines deleted...]
-      1) единый архитектурный стиль – совокупность единых признаков, используемых в строительстве, характерная для определенного района застройки территории, в том числе индивидуальной застройки. Основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы. Для района индивидуальной застройки основными параметрами являются внешний облик, архитектурный стиль, цветовое решение, этажность, отделочные материалы, тип кровли и расположение хозяйственно-бытовых построек на территории участка;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) текущий ремонт общего имущества объекта кондоминиума – комплекс своевременных технических мероприятий и работ по замене или восстановлению составных частей и инженерного оборудования многоквартирного жилого дома, установленных нормативной и технической документацией, проводимых с целью предотвращения их преждевременного износа и устранения неисправности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
-[...15 lines deleted...]
-      2) объект кондоминиума – единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) капитальный ремонт общего имущества объекта кондоминиума – комплекс мероприятий и работ по замене изношенных конструкций, деталей и инженерного оборудования многоквартирного жилого дома на новые или более прочные и экономичные, улучшающие эксплуатационные показатели ремонтируемых объектов, проводимых с целью восстановления ресурса многоквартирного жилого дома;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...15 lines deleted...]
-      3) общее имущество объекта кондоминиума – части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и телекоммуникационного оборудования, являющегося собственностью операторов сотовой связи;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) расходы на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума – обязательные взносы собственников квартир, нежилых помещений, установленные решением собрания в соответствии с методикой расчета сметы расходов на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, а также методикой расчета минимального размера расходов на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      4) текущий ремонт общего имущества объекта кондоминиума – комплекс своевременных технических мероприятий и работ по замене или восстановлению составных частей и инженерного оборудования многоквартирного жилого дома, установленных нормативной и технической документацией, проводимых с целью предотвращения их преждевременного износа и устранения неисправности;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) многоквартирный жилой дом - многоквартирный жилой дом – отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      5) капитальный ремонт общего имущества объекта кондоминиума – комплекс мероприятий и работ по замене изношенных конструкций, деталей и инженерного оборудования многоквартирного жилого дома на новые или более прочные и экономичные, улучшающие эксплуатационные показатели ремонтируемых объектов, проводимых с целью восстановления ресурса многоквартирного жилого дома;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее – собрание) – высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и (или) принятие решений, связанных с управлением объектом кондоминиума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      6) содержание общего имущества объекта кондоминиума – комплекс работ или услуг по технической эксплуатации, санитарному содержанию и текущему ремонту общего имущества объекта кондоминиума;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      7) многоквартирный жилой дом - отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью, и двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Нуринского района" (далее - Отдел) определяет перечень многоквартирных жилых домов, требующих проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      8) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее – собрание) – высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и принятие решений собственниками квартир, нежилых помещений, связанных с управлением объектом кондоминиума и содержанием общего имущества объекта кондоминиума, путем голосования.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Государственное учреждение "Отдел архитектуры и градостроительства Нуринского района" обеспечивает разработку и утверждение единого архитектурного облика района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок организации мероприятий по текущему и капитальному ремонту фасадов, кровли многоквартирных жилых домов</w:t>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Государственное учреждение "Отдел архитектуры и градостроительства Нуринского района" организует следующие мероприятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      3. Государственное учреждение "Отдел жилищной инспекции Нуринского района Карагандинской области" (далее – Отдел) определяет перечень, многоквартирных жилых домов, требующих проведения текущего или капитального ремонта фасадов, кровли для придания единого архитектурного облика в поселках Нура и Шубарколь Нуринского района. </w:t>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ознакомление собственников квартир, нежилых помещений (при их наличии) многоквартирного жилого дома с проектом единого архитектурного облика района на официальном интернет-ресурсе акимата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Правил, обеспечивает разработку и утверждение единого архитектурного облика в поселках Нура и Шубарколь Нуринского района.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информирование собственников квартир, нежилых помещений (при их наличии) многоквартирного жилого дома о планируемых работах и примерных сроках их проведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      5. Отдел организует следующие мероприятия:</w:t>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организация и проведение собрания собственников квартир, нежилых помещений (при их наличии) для принятия решения о согласии или несогласии проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      1) ознакомление собственников квартир, нежилых помещений (при их наличии) многоквартирного жилого дома с проектом единого архитектурного облика на официальном интернет-ресурсе акимата;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Собрание принимает решение при наличии более половины от общего числа собственников квартир, нежилых помещений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> исполняющего обязанностей Министра индустрии и инфраструктурного развития Республики Казахстан от 30 марта 2020 года № 163 "Об утверждении Правил принятия решений по управлению объектом кондоминиума и содержанию общего имущества объекта кондоминиума, а также типовые формы протоколов собрания" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20283);</w:t>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае принятия собранием отрицательного решения работы по реконструкции, ремонту наружных стен, кровли многоквартирного жилого дома, направленные на придание единого архитектурного облика, не производятся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      3) организация и проведение собрания собственников квартир, нежилых помещений (при их наличии) для принятия решения о согласии или несогласии проведения ремонтных работ фасада, кровли многоквартирного жилого дома.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При принятии собранием положительного решения Отдел, в соответствии с требованиями строительных норм, организует обследование технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема работ, типа ремонта (реконструкция, текущий или капитальный) и установления степени их физического износа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      6. Собрание правомочно принимать решение, если в нем участвуют более половины от общего числа собственников квартир, нежилых помещений.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Выбор организации по обследованию технического состояния наружных стен, кровли каждого многоквартирного жилого дома для определения объема работ, типа ремонта (реконструкция, текущий или капитальный) осуществляется в соответствии с законодательством о государственных закупках Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...175 lines deleted...]
-        <w:t xml:space="preserve"> пункта 2 статьи 42-1 Закона, по которым решение принимается при согласии большинства от общего числа собственников квартир, нежилых помещений.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. По итогам обследования технического состояния наружных стен, кровли многоквартирного жилого дома Отдел организует работу по разработке сметного расчета текущего ремонта или изготовлению проектно-сметной документации на реконструкцию, капитальный ремонт наружных стен, кровли, направленного на придание единого архитектурного облика, с последующим получением заключения экспертизы за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      Каждый собственник квартиры, нежилого помещения имеет право знать, как проголосовали другие собственники квартир, нежилых помещений.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. После получения положительного заключения экспертизы и утверждения сметной стоимости текущего ремонта или проектно-сметной документации реконструкции, капитального ремонта наружных стен, кровли многоквартирных жилых домов, Отдел составляет бюджетную заявку в соответствии с порядком, определенным центральным уполномоченным органом по бюджетному планированию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      7. В случае принятия собранием отрицательного решения работы по ремонту фасада, кровли многоквартирного жилого дома, направленные на придание единого архитектурного облика, не производятся.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Приобретение работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется Отделом в соответствии с законодательством о государственных закупках Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      8. При принятии собранием положительного решения Отдел, в соответствии с требованиями строительных норм, организует обследование технического состояния фасада, кровли каждого многоквартирного жилого дома для определения объема работ, типа ремонта (текущий или капитальный) и установления степени их физического износа.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Приемка работ по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика, осуществляется Отделом с привлечением лиц, осуществляющих технический надзор.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок проведения мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов</w:t>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Финансирование мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенным пунктам в Нуринском районе Карагандинской области, осуществляется из средств местного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...156 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1849,31 +1631,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>