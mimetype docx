--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f8c7cfe" w14:textId="f8c7cfe">
+    <w:p w14:paraId="c43bf05" w14:textId="c43bf05">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -534,123 +534,125 @@
               </w:rPr>
               <w:t>№ VIII-22/166</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Каркаралинского района</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z220" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции решения Каркаралинского районного маслихата Карагандинской области от 27.02.2025 </w:t>
+      Сноска. Приложение 1 – в редакции решения Каркаралинского районного маслихата Карагандинской области от 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ VIII-33/256</w:t>
+        <w:t>№ VIII-50/389</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Каркаралинского района (далее - Правила) разработаны в соответствии с Социальным </w:t>
+      1. Настоящие Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Каркаралинского района (далее - Правила) разработаны в соответствии с Социальным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -669,372 +671,372 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О ветеранах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее - Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Каркаралинского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальная комиссия – комиссия, создаваемая решением акима города республиканского значения, столицы, района (города областного значения), по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) социальная помощь - помощь, предоставляемая местным исполнительным органом (далее – МИО) в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган по оказанию социальной помощи – местный исполнительный орган города республиканского значения, столицы, района, города областного значения, района в городе, осуществляющий оказание социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) участковая комиссия – специальная комиссия, создаваемая решением акимов соответствующих административно-территориальных единиц для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1126,1133 +1128,1193 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 11, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 1 статьи 12, подпунктом 2) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> пункта 1 статьи 12, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 13, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      5. Перечень праздничных дней и памятных дат для оказания социальной помощи 1 раз в год:</w:t>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечень праздничных дней и памятных дат для оказания социальной помощи один раз в год:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 февраля – День вывода ограниченного контингента советских войск из Демократической Республики Афганистан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 марта – Международный женский день;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 апреля – День памяти ликвидации аварии на Чернобыльской атомной электростанции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мая – День защитника Отечества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мая – День Победы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 6 июля – День Столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      8) 1 октября – День пожилых людей;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 1 октября – День пожилых людей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      9) 25 октября – День Республики;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) второе воскресенье октября месяца - День лиц с инвалидностью Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      10) 16 декабря – День Независимости.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 16 декабря – День Независимости.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      6. Участковые и специальные комиссии осуществляют свою деятельность на основании положения, утверждаемого Карагандинским областным МИО.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь к праздничным дням и памятным датам устанавливается в размере не менее 2,5 кратного месячного показателя и назначается один раз в календарном году.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Участковые и специальные комиссии осуществляют свою деятельность на основании положения, утверждаемого Карагандинским областным акиматом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      военнообязанным, призывавшиеся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Перечень получателей и предельные размеры социальной помощи в виде денежных выплат к праздничным дням и памятным датам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      военнослужащим автомобильных батальонов, направлявшиеся в Афганистан для доставки грузов в эту страну в период ведения боевых действий;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан –15 февраля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      военнослужащим летного состава, совершавшие вылеты на боевые задания в Афганистан с территории бывшего Союза ССР;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призывавшиеся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      рабочим и служащим, обслуживавшие советский воинский контингент в Афганистане, получившие ранения, контузии или увечья либо награжденные орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим автомобильных батальонов, направлявшиеся в Афганистан для доставки грузов в эту страну в период ведения боевых действий – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим летного состава, совершавшие вылеты на боевые задания в Афганистан с территории бывшего Союза ССР – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, обслуживавшие советский воинский контингент в Афганистане, получившие ранения, контузии или увечья, либо награжденные орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      2) Международный женский день - 8 марта:</w:t>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...15 lines deleted...]
-      многодетным семьям, имеющим четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения в организациях среднего, технического и профессионального, послесреднего, высшего и (или) послевузовского образования, после достижения ими совершеннолетия до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста);</w:t>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или в других государствах, в которых велись боевые действия – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
-[...15 lines deleted...]
-      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", награжденным орденами "Материнская слава" I и II степени;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) к Международному женскому дню – 8 марта:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      3) День памяти ликвидации аварии на Чернобыльской атомной электростанции - 26 апреля:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным семьям, имеющие четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения в организациях среднего, технического и профессионального, послесреднего, высшего и (или) послевузовского образования, после достижения ими совершеннолетия до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста) - 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовашим непосредственно в ядерных испытаниях;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", награжденным орденами "Материнская слава" I и II степени- 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ко Дню памяти аварии на Чернобыльской АЭС - 26 апреля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
-[...15 lines deleted...]
-      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшие участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...15 lines deleted...]
-      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      лицам, из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988-1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      4) День защитника Отечества - 7 мая:</w:t>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей – 45 (сорок пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ко Дню защитника Отечества в Республике Казахстан – 7 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ветеранам боевых действий на территории других государств, а именно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лица начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...15 lines deleted...]
-      5) День Победы - 9 мая:</w:t>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшие задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      участникам Великой Отечественной войны:</w:t>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, принимавшие участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...15 lines deleted...]
-      военнослужащим, проходившие службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза Советстких Социалистических Республик (далее – Союза ССР), партизанам и подпольщикам Великой Отечественной войны;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
-[...15 lines deleted...]
-      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизанам и подпольщикам Великой Отечественной войны, а также рабочим и служащим, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэдромов;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время –45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
-[...15 lines deleted...]
-      лицам, приравненным по льготам к участникам Великой Отечественной войны:</w:t>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ко Дню Победы в Великой Отечественной войне – 9 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
-[...15 lines deleted...]
-      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившие в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, приравненные по льготам к участникам Великой Отечественной войны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
-[...15 lines deleted...]
-      лицам, вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшие штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившиеся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившие в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
-[...15 lines deleted...]
-      лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшие штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившиеся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
-[...15 lines deleted...]
-      лицам, принимавшие участие в боевых действиях против фашисткой Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистких формирований;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
-[...15 lines deleted...]
-      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда";</w:t>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшие участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
-[...15 lines deleted...]
-      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
-[...15 lines deleted...]
-      лицам, приравненным по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно: </w:t>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
-[...15 lines deleted...]
-      лицам, начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, приравненным по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
-[...15 lines deleted...]
-      рабочим и служащим соответствующих категорий, обслуживавшие действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим соответствующих категорий, обслуживавшие действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий – 45 (сорок пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам труда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшие (прослужившие) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       другим категориям лиц:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям погибших военнослужащих, а именно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       семьям военнослужащих, партизан, подпольщиков, лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2264,1267 +2326,1289 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте;</w:t>
-[...79 lines deleted...]
-      детям и другим иждивенцам погибшего (пропавшего без вести, умершего), которым в связи с этим выплачивается государственное социальное пособие по случаю потери кормильца;</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте – 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
-[...15 lines deleted...]
-      родителям и не вступившим в повторный брак вдовам воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьи погибших работников госпиталей и больниц города Ленинграда – 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
-[...15 lines deleted...]
-      супруге (супругу), не вступившая (вступивший) в повторный брак;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями – 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
-[...15 lines deleted...]
-      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признавашихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступили в повторный брак;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям и другим иждивенцам погибшего (пропавшего без вести, умершего), которым в связи с этим выплачивается государственное социальное пособие по случаю потери кормильца - 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
-[...15 lines deleted...]
-      лицам, награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      родителям и не вступившим в повторный брак вдовы воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне - 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...15 lines deleted...]
-      лицам, проработавшие (прослужившие) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак – 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...15 lines deleted...]
-      6) День Столицы - 6 июля:</w:t>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ко Дню пожилых людей - 1 октября:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
-[...15 lines deleted...]
-      детям с инвалидностью до семи лет, с семи до восемнадцати лет первой, второй, третьей групп;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, достигшим 75 лет и старше – 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
-[...15 lines deleted...]
-      7) День Конституции Республики Казахстан - 30 августа:</w:t>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ко Дню защиты прав лиц с инвалидностью – второе воскресенье октября:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
-[...15 lines deleted...]
-      детям - сиротам, детям, оставшимся без попечения родителей;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью первой, второй и третьей группы – 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
-[...15 lines deleted...]
-      8) День пожилых людей - 1 октября:</w:t>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью до семи лет, с семи до восемнадцати лет первой, второй, третьей групп – 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
-[...15 lines deleted...]
-      пенсионерам, достигшим 75 лет и старше;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ко Дню Независимости - 16 декабря:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
-[...15 lines deleted...]
-      9) День Республики - 25 октября:</w:t>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, подвергшиеся репрессиям за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел - 95 (девяносто пять) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
-[...15 lines deleted...]
-      лицам с инвалидностью первой, второй, третьей групп;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
-[...15 lines deleted...]
-      10) День Независимости - 16 декабря:</w:t>
+    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z101" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие социально значимого заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z104" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z106" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Перечень категорий получателей, предельные размеры социальной помощи и сроки обращения за социальной помощью:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z107" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при причинении ущерба гражданину (семье) либо имуществу вследствие стихийного бедствия без учета среднедушевого дохода, в течение шести месяцев с момента наступления трудной жизненной ситуации,– единовременно, предельный размер 100 (сто) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z108" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при причинении ущерба гражданину (семье) либо его имуществу вследствие пожара без учета среднедушевого дохода, в течение шести месяцев с момента наступления трудной жизненной ситуации – единовременно, предельный размер 150 (сто пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z109" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальная помощь при наличии социально значимого заболевания без учета среднедушевого дохода предоставляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z110" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с заболеванием туберкулез согласно списку коммунального государственного предприятия на праве хозяйственного ведения "Областной центр фтизиопульмонологии" Управления здравоохранения Карагандинской области - 1 (один) раз в год в размере 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с болезнью, вызванной вирусом иммунодефицита человека, согласно списку коммунального государственного предприятия "Карагандинский областной центр по профилактике и борьбе со СПИД" Управления здравоохранения Карагандинской области - ежемесячно в размере 2 (два) прожиточных минимума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) социальная помощь при наличии социально значимого заболевания предоставляется 1 (один) раз в год лицу со среднедушевым доходом, не превышающего 1 (один) кратного прожиточного минимума, устанавливаемому законодательством Республики Казахстан на соответствующий финансовый год за исключением категории лиц, указанных в подпункте 3) настоящего пункта – один раз в год, в размере 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при наличии среднедушевого дохода, не превышающего 1 (один) кратного прожиточного минимума, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, освобожденным из мест лишения свободы, в течении шести месяцев с момента наступления трудной жизненной ситуации – единовременно, в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, находящимся на учете службы пробации, в течении шести месяцев с момента наступления трудной жизненной ситуации – единовременно, в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) социальная помощь на санаторно-курортное лечение в пределах Республики Казахстан предоставляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, сопровождающим лиц с инвалидностью первой группы на санаторно-курортное лечение, имеющих в индивидуальной программе абилитации и реабилитации социальную услугу индивидуального помощника, выбравших путевку на санаторно-курортное лечение через Портал социальных услуг, в виде возмещения стоимости пребывания в санаторно-курортной организации не более 14 дней 1 (один) раз в год, в размере суммы фактических затрат, но не более 70 (семьдесят) процентов гарантированной суммы, определяемой уполномоченным органом в области социальной защиты населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, ветеранам труда без учета среднедушевого дохода 1 (один) раз в год в виде возмещения стоимости пребывания в санаторно-курортной организации не более 14 дней, в размере суммы фактических затрат, но не более гарантированной суммы санаторно-курортного лечения, установленной для лиц с инвалидностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь на санаторно-курортное лечение ветеранам с инвалидностью, которым разработана индивидуальная программа абилитации и реабилитации (ИПАР) на санаторное-курортное лечение, не выплачивается;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионерам в возрасте 70 лет и старше с учетом среднедушевого дохода лица (семьи), не превышающего величины двухкратного прожиточного минимума, устанавливаемого на соответствующий финансовый год законом о республиканском бюджете 1 (один) раз в год в виде возмещения стоимости пребывания в санаторно-курортной организации не более 12 дней, в размере суммы фактических затрат, но не более 70 (семьдесят) процентов гарантированной суммы, определяемой уполномоченным органом в области социальной защиты населения (за исключением лиц с инвалидностью, которым согласно разработанной индивидуальной программе абилитации и реабилитации рекомендованы услуги санаторно-курортного лечения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь на санаторно-курортное лечение назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь предоставляется на основании заявления с приложением следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) счет-фактура;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) акт выполненных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения о доходах лица (семьи) для категорий, оказываемых с учетом дохода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения о номере счета в банке второго уровня либо в акционерном обществе "Казпочта".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата стоимости проезда до места прохождения санаторно-курортного лечения и обратно производится за счет собственных средств получателя санаторно-курортного лечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) на приобретение твердого топлива одиноким лицам, одинокопроживающим престарелым лицам, достигшим пенсионного возраста и лицам с инвалидностью, не имеющих по месту проживания трудоспособных совершеннолетних детей, постоянно зарегистрированным и проживающим в частных жилых домах с местным (печным) отоплением, являющимся его собственниками, при отсутствии у них и членов семьи другого жилья и наличии среднедушевого дохода, не превышающего 2 (два) кратного прожиточного минимума, устанавливаемого на соответствующий финансовый год законом о республиканском бюджете – 1 (один) раз в год в размере 16 (шестнадцать) месячных расчетных показателей на отопительный сезон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на приобретение твердого топлива малообеспеченным семьям (гражданам), постоянно зарегистрированным и проживающим в частных жилых домах с местным (печным) отоплением, являющимся его собственниками, при отсутствии у них и членов семьи другого жилья и наличии среднедушевого дохода, не превышающего 1 (один) кратного прожиточного минимума, устанавливаемого на соответствующий финансовый год законом о республиканском бюджете – 1 (один) раз в год в размере 16 (шестнадцать) месячных расчетных показателей на отопительный сезон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае проживания в одном частном жилом доме нескольких лиц, имеющих право на получение социальной помощи на приобретение топлива, компенсация выплачивается только одному из них.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) на оплату коммунальных услуг и приобретение топлива оказывается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам боевых действий на территории других государств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z221" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z222" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z223" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер социальной помощи 24 (двадцать четыре) месячных расчетных показателей оказывается без учета среднедушевого дохода, без истребования заявлений от граждан, по спискам представленным филиалом Государственная корпорация один раз в год в отопительный сезон в октябре месяце.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z224" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) социальная помощь в виде денежной помощи предоставляется многодетным семьям, имеющим детей, воспитывающихся и обучающихся в дошкольных организациях образования Каркаралинского района на основании списка государственного учреждения "Отдел образования Каркаралинского района" управления образования Карагандинской области ежеквартально в размере 50 % (пятьдесят) от фактически произведенных родителями расходов по оплате, утвержденной уполномоченным органом в дошкольных организациях образования, но не более 5 МРП на каждого ребенка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z225" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      лицам, подвергшимся репрессиям за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел. </w:t>
-[...661 lines deleted...]
-    <w:bookmarkStart w:name="z215" w:id="128"/>
+      Среднедушевой доход семьи для оказания социальной помощи исчисляется на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z226" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. К праздничным дням и памятным датам размер социальной помощи для отдельно взятой категории получателей устанавливается в едином размере по согласованию с МИО области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z227" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z228" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z229" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z230" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории получателей социальной помощи определяются МИО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z231" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z232" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Предельный размер социальной помощи гражданам, по основаниям предусмотренным </w:t>
-[...157 lines deleted...]
-      15. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со </w:t>
+      13. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или к акиму поселка, села, сельского округа, или в Государственную корпорацию с заявлением по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3543,412 +3627,352 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам, или электронно на портал с заявлением по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z223" w:id="136"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z233" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z224" w:id="137"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z234" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z225" w:id="138"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z149" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z226" w:id="139"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z150" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z227" w:id="140"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z151" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z152" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z153" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z154" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт наличия социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z155" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z156" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z157" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z158" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z159" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Поступившие заявления, в том числе электронные, уполномоченный орган по оказанию социальной помощи регистрирует в день поступления в течение рабочего дня, а в случае поступления вне времени рабочего дня – в первый рабочий день после даты поступления заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z160" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При поступлении заявления на оказание социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3983,911 +4007,931 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 настоящих правил, уполномоченный орган по оказанию социальной помощи или акимы поселка, села, сельского округа в течение 1 (один) рабочего дня направляют документы заявителя в участковую комиссию для проведения обследования материального положения лица (семьи).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z161" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Участковая комиссия в течение 2 (два) рабочих дней со дня получения документов проводит обследование заявителя, по результатам которого составляет акт о материальном положении лица (семьи), подготавливает заключение о нуждаемости лица (семьи) в социальной помощи по формам, согласно </w:t>
+      15. Участковая комиссия в течение 2 (два) рабочих дней со дня получения документов проводит обследование заявителя, по результатам которого составляет акт о материальном положении лица (семьи), подготавливает заключение о нуждаемости лица (семьи) в социальной помощи по формам, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложениям 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам, и направляет их в уполномоченный орган по оказанию социальной помощи или акиму поселка, села, сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z162" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аким поселка, села, сельского округа в течение 2 (два) рабочих дней со дня получения акта и заключения участковой комиссии направляет их с приложенными документами в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z166" w:id="158"/>
-[...15 lines deleted...]
-      21. Специальная комиссия в течение 2 (два) рабочих дней со дня поступления документов выносит заключение о необходимости оказания социальной помощи, при положительном заключении указывает размер социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В случае недостаточности документов для оказания социальной помощи, уполномоченный орган по оказанию социальной помощи запрашивает в соответствующих органах сведения, необходимые для рассмотрения представленных для оказания социальной помощи документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z167" w:id="159"/>
-[...15 lines deleted...]
-      22. Уполномоченный орган по оказанию социальной помощи в течение 8 (восемь) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В случае невозможности представления заявителем необходимых документов в связи с их порчей, утерей, уполномоченный орган по оказанию социальной помощи принимает решение об оказании социальной помощи на основании данных иных уполномоченных органов и организаций, имеющих соответствующие сведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:bookmarkStart w:name="z165" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Уполномоченный орган по оказанию социальной помощи в течение 1 (один) рабочего дня со дня поступления документов от участковой комиссии или акима поселка, села, сельского округа производит расчет среднедушевого дохода лица (семьи) в соответствии с законодательством Республики Казахстан и представляет полный пакет документов на рассмотрение специальной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z166" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Специальная комиссия в течение 2 (два) рабочих дней со дня поступления документов выносит заключение о необходимости оказания социальной помощи, при положительном заключении указывает размер социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z167" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Уполномоченный орган по оказанию социальной помощи в течение 8 (восемь) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z168" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случаях, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктах 18</w:t>
+        <w:t>пунктах 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>19</w:t>
+        <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих правил, уполномоченный орган по оказанию социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи в течение 20 (двадцать) рабочих дней со дня принятия документов от заявителя или акима поселка, села, сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z169" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в оказании социальной помощи уполномоченный орган по оказанию социальной помощи в срок не позднее трех рабочих дней до принятия решения уведомляет заявителя о предварительном решении об отказе, а также проведении заслушивания для предоставления возможности выражения позиции по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z170" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Время и дата заслушивания устанавливаются уполномоченным органом по оказанию социальной помощи, которое проводится путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z171" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приглашения заявителя на заслушивание посредством видеоконференцсвязи или иных средств коммуникации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z172" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       использования информационных систем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z173" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иных способов связи, позволяющих заявителю изложить свою позицию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z174" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель вправе предоставить или высказать возражение к предварительному решению по административному делу в срок не позднее двух рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z175" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае устного выражения заявителем своего возражения, уполномоченный орган по оказанию социальной помощи, должностное лицо ведут протокол заслушивания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z176" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи, должностное лицо обязаны обеспечить заявителю возможность ознакомиться с протоколом заслушивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z177" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель в течение трех рабочих дней после ознакомления вправе представить свои замечания на протокол заслушивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z178" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам рассмотрения замечаний уполномоченный орган по оказанию социальной помощи принимает решение об оказании (отказе в оказании) социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z179" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Уполномоченный орган по оказанию социальной помощи направляет заявителю уведомление о принятом решении об оказании социальной помощи согласно </w:t>
+      21. Уполномоченный орган по оказанию социальной помощи направляет заявителю уведомление о принятом решении об оказании социальной помощи согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам (в случае отказа – согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z180" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в заявлении на оказание социальной помощи указан номер мобильного телефона, зарегистрированного в базе мобильных граждан, уведомление об оказании социальной помощи (отказе в оказании) отправляется в автоматическом режиме посредством передачи sms-оповещения на мобильный телефон заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z181" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии возможности отправки sms-оповещения на мобильный телефон заявителя уполномоченный орган по оказанию социальной помощи или Государственная корпорация распечатывают уведомление об оказании социальной помощи (отказе в оказании) и выдают его при личном обращении заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z184" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z182" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче заявления посредством портала уведомление об оказании социальной помощи (отказе в оказании) в автоматическом режиме в течение одного рабочего дня со дня принятия решения отправляется в личный кабинет заявителя посредством портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z183" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z184" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z185" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z186" w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z186" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z187" w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z187" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z189" w:id="181"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z188" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Каркаралинского района на текущий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z189" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z190" w:id="182"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z190" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z192" w:id="184"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z191" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z192" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Социальная помощь прекращается в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z193" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z193" w:id="185"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z194" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы Каркаралинского района;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z195" w:id="187"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z195" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z196" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z196" w:id="188"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z197" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4907,144 +4951,164 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктах 1)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> и </w:t>
+        <w:t>подпунктах 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="189"/>
+    <w:bookmarkStart w:name="z199" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктах 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z199" w:id="190"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z200" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5059,371 +5123,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z203" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z201" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z202" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z203" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z204" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z206" w:id="197"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z205" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z206" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z207" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-[...78 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z211" w:id="202"/>
-[...15 lines deleted...]
-      33. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам – к 27 числа месяца, предшествующего месяцу выплаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z212" w:id="203"/>
-[...15 lines deleted...]
-      34. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z213" w:id="204"/>
-[...15 lines deleted...]
-      35. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z214" w:id="205"/>
-[...15 lines deleted...]
-      36. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z211" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим после 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию после 1 числа месяца.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z212" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z213" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z214" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z215" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5502,602 +5566,602 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 16 мая 2024 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ VIII-22/166</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="206"/>
+    <w:bookmarkStart w:name="z136" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Каркаралинского районного маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z137" w:id="207"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z137" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> XXV сессии Каркаралинского районного маслихата Карагандинской области от 24 декабря 2013 года № 25/203 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2514).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z138" w:id="208"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z138" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Каркаралинского районного маслихата Карагандинской области от 18 сентября 2014 года № 32/277 "О внесении изменения в решение 25 сессии Каркаралинского районного маслихата от 24 декабря 2013 года № 25/203 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2796).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z139" w:id="209"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z139" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> XXXIII сессии Каркаралинского районного маслихата Карагандинской области от 21 ноября 2014 года № 33/284 "О внесении изменений в решение XXV сессии Каркаралинского районного маслихата от 24 декабря 2013 года № 25/203 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2863).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z140" w:id="210"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z140" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> XLVIII сессии Каркаралинского районного маслихата Карагандинской области от 15 марта 2016 года . 48/426 "О внесении изменений и дополнений в решение XXV сессии Каркаралинского районного маслихата от 24 декабря 2013 года № 25/203 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3738).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z141" w:id="211"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z141" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> VI сессии Каркаралинского районного маслихата Карагандинской области от 19 мая 2016 года № VI-3/26 "О внесении изменения в решение XXV сессии Каркаралинского районного маслихата от 24 декабря 2013 года № 25/203 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3827).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z142" w:id="212"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z142" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> IV сессии Каркаралинского районного маслихата Карагандинской области от 14 июля 2016 года № VI-4/43 "О внесении изменения в решение XXV сессии Каркаралинского районного маслихата от 24 декабря 2013 года № 25/203 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3906).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z143" w:id="213"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z143" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> X сессии Каркаралинского районного маслихата Карагандинской области от 22 декабря 2016 года № VI-10/80 "О внесении изменения в решение XXV сессии Каркаралинского районного маслихата от 24 декабря 2013 года № 25/203 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 4087).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z144" w:id="214"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z144" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> XIX сессии Каркаралинского районного маслихата Карагандинской области от 10 ноября 2017 года № VI-19/167 "О внесении изменений и дополнения в решение XXV сессии Каркаралинского районного маслихата от 24 декабря 2013 года № 25/203 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 4453).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z145" w:id="215"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z145" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> XXVIII сессии Каркаралинского районного маслихата Карагандинской области от 17 мая 2018 года № VI-28/250 "О внесении изменения в решение XXV сессии Каркаралинского районного маслихата от 24 декабря 2013 года № 25/203 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 4784).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z146" w:id="216"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z146" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Каркаралинского районного маслихата Карагандинской области от 21 февраля 2019 года № VI-40/341 "О внесении изменения в решение XXV сессии Каркаралинского районного маслихата от 24 декабря 2013 года № 25/203 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5207).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z147" w:id="217"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z147" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Каркаралинского районного маслихата Карагандинской области от 25 декабря 2019 года № VI-51/425 "О внесении изменений в решение XXV сессии Каркаралинского районного маслихата от 24 декабря 2013 года № 25/203 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5628).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z148" w:id="218"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z148" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Каркаралинского районного маслихата Карагандинской области от 13 апреля 2023 года № VIII-2/18 "О внесении изменений в решение Каркаралинского районного маслихата от 24 декабря 2013 года № 25/203 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 6393-09).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6423,31 +6487,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>