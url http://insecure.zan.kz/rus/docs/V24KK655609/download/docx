--- v1 (2026-03-12)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="df84d48" w14:textId="df84d48">
+    <w:p w14:paraId="95d045e" w14:textId="95d045e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -563,61 +563,61 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Бухар-Жырауского района</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z160" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила – в редакции решения Бухар-Жырауского районного маслихата Карагандинской области от 05.03.2025 </w:t>
+      Сноска. Правила – в редакции решения Бухар-Жырауского районного маслихата Карагандинской области от 05.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 7</w:t>
+        <w:t>№ 45/04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -685,371 +685,371 @@
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее – Типовые правила) и определяют порядок оказания социальной помощи, установления размеров и перечня отдельных категорий нуждающихся граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальная комиссия – комиссия, создаваемая решением акима города республиканского значения, столицы, района (города областного значения), по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) социальная помощь – помощь, предоставляемая МИО в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган по оказанию социальной помощи – местный исполнительный орган города республиканского значения, столицы, района, города областного значения, района в городе, осуществляющий оказание социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) участковая комиссия – специальная комиссия, создаваемая решением акимов соответствующих административно-территориальных единиц для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания. </w:t>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1185,1505 +1185,2045 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном Типовыми правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год)</w:t>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      5. Перечни праздничных дней и памятных дат для оказания социальной помощи:</w:t>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечни праздничных дней и памятных дат для оказания социальной помощи устанавливаются местными представительными органами по представлению МИО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь к праздничным дням и памятным датам устанавливается в размере не менее 2,5-кратного месячного расчетного показателя и назначается один раз в календарном году.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень праздничных дней и памятных дат для оказания социальной помощи один раз в год:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Международный женский день - 8 марта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      6) День Победы – 9 мая;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Международный день памяти жертв радиационных аварий и кaтастроф - 26 апреля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      7) День памяти жертв политических репрессий и голода – 31 мая;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) День защитника Отечества – 7 мая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      8) День Конституции Республики Казахстан – 30 августа;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) День Победы – 9 мая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      9) День пожилых людей - 1 октября;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) День памяти жертв политических репрессий и голода – 31 мая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      10) День Независимости– 16 декабря.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) День пожилых людей - 1 октября;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) День защиты прав лиц с инвалидностью – второе воскресенье октября:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) День Независимости– 16 декабря.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза Советских Социалистических Республик (далее - Союза ССР), исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия в размере не менее 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Перечень получателей и предельные размеры социальной помощи в виде денежных выплат к праздничным дням и памятным датам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия в размере не менее 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан – 15 февраля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств в размере не менее 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам боевых действий на территории других государств в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", награжденным орденами "Материнская слава" I и II степени" в размере не менее 20 000 (двадцать тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза Советских Социалистических Республик (далее - Союза ССР), исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      многодетным семьям, имеющим четырех и более несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения в средних, технических и профессиональных, высших учебных заведениях после достижения ими совершеннолетия до времени окончания учебных заведений (но не более чем до достижения двадцати трехлетнего возраста) в размере не менее 20 000 (двадцать тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года в размере не менее 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств в размере 45 (сорок пять) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года в размере не менее 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) к Международному женскому дню – 8 марта:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе с 1986 по 1991 годы в размере не менее 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", награжденным орденами "Материнская слава" I и II степени" в размере - 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время в размере не менее 50 000 (пятьдесят тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным семьям, имеющим четырех и более несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения в средних, технических и профессиональных, высших учебных заведениях после достижения ими совершеннолетия до времени окончания учебных заведений (но не более чем до достижения двадцати трехлетнего возраста) в размере - 5 (пять) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизанам и подпольщикам Великой Отечественной войны в размере не менее 2000 000 (два миллиона) тенге;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ко Дню памяти аварии на Чернобыльской АЭС - 26 апреля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизанам и подпольщикам Великой Отечественной войны, а также рабочим и служащим, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов в размере не менее 2000 000 (два миллиона) тенге;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      лицам награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере не менее 100 000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу Великой Отечественной войны в размере не менее 100 000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения в размере 25 (двадцать пять) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" и знаком "Жителю блокадного Ленинграда" в размере не менее 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ко Дню защитника Отечества в Республике Казахстан – 7 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны в размере не менее 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак в размере не менее 50 000 (пятьдесят тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях в размере не менее 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе с 1986 по 1991 годы в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей в размере не менее 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время в размере 45 (сорок пять) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения в размере не менее 100 000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ко Дню Победы в Великой Отечественной войне – 9 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      лицам, непосредственно подвергавшимся политическим репрессиям на территории бывшего Союза ССР и в настоящее время являющимся гражданами Республики Казахстан в размере не менее 20 000 (двадцать тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизанам и подпольщикам Великой Отечественной войны в размере 450 (четыреста пятьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизанам и подпольщикам Великой Отечественной войны, а также рабочим и служащим, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу Великой Отечественной войны в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" и знаком "Жителю блокадного Ленинграда" в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны в размере 45 (сорок пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Герои Социалистического Труда, кавалеры орденов Славы трех степеней, Трудовой Славы трех степеней – 45 (сорок пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, удостоенные званий "Қазақстанның Еңбек Ері", "Халық қаһарманы" – 45 (сорок пять) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) День памяти жертв политических репрессий и голода – 31 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, непосредственно подвергавшимся политическим репрессиям на территории бывшего Союза ССР и в настоящее время являющимся гражданами Республики Казахстан в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, постоянно проживавшим до применения к ним репрессий на территории, ныне составляющей территорию Республики Казахстан, в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...160 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применения репрессий советскими судами и другими органами за пределами бывшего Союза ССР в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуждения военными трибуналами действующей армии во время второй мировой войны (гражданских лиц и военнослужащих) в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применения репрессий после призыва для прохождения воинской службы за пределы Казахстана в размере 10 (десять) месячных расчетных показателей; применения репрессий по решениям центральных союзных органов: Верховного Суда ССР и его судебных коллегий, коллегии Объединенного государственного политического управления Союза ССР, особого совещания при Народном комиссариате внутренних дел, Министерстве государственной безопасности, Министерстве внутренних дел Союза ССР, Комиссии Прокуратуры Союза ССР и Народного комиссариата внутренних дел Союза ССР по следственным делам и других органов в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, подвергшимся насильственному противоправному переселению в Казахстан и из Казахстана на основании актов высших органов государственной власти Союза ССР в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям жертв политических репрессий, находившимся вместе с родителями или заменявшими их лицами в местах лишения свободы, в ссылке, высылке или на специальном поселении, а также детям жертв политических репрессий, не достигшим восемнадцатилетнего возраста на момент репрессии и в результате ее применения, оставшимся без попечения родителей или одного из них в размере 10 (десять) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ко Дню пожилых людей – 1 октября:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, достигшие 75 лет и старше – 5 (пять) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ко Дню защиты прав лиц с инвалидностью – второе воскресенье октября:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица с инвалидностью первой, второй и третьей группы – 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дети с инвалидностью до семи лет, дети с инвалидностью с семи до восемнадцати лет – 10 (десять) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ко Дню Независимости Республики Казахстан – 16 декабря:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированным в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий" в размере не менее 400 000 (четыреста тысяч) тенге.</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий" в размере 95 месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Перечень категорий получателей, предельные размеры социальной помощи, сроки обращения за социальной помощью отдельным категориям нуждающихся граждан устанавливаются МИО и утверждаются решениями местных представительных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z90" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z91" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z92" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...278 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
-[...15 lines deleted...]
-      родителям или законным представителям детей с вирусом иммунодефицита человека (ВИЧ), в размере - 2 (двух) кратного прожиточного минимума в течении одного календарного года, без учета среднедушевого дохода, ежемесячно;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...15 lines deleted...]
-      лицам, имеющим социально значимое заболевание болезнь, вызванная вирусом иммунодифицита человека, на основании справки подтверждения с медицинского учреждения – в размере 15 месячного расчетного показателя, без учета среднедушевого дохода, единовременно;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...15 lines deleted...]
-      гражданам, сопровождающим лицо с инвалидностью 1 группы на санаторно-курортное лечение, в размере семидесяти процентов от гарантированной суммы, предоставляемой в качестве возмещения стоимости санаторно-курортного лечения, определяемой уполномоченным государственным органом;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      ветеранам без учета дохода на возмещение затрат на санаторно-курортное лечение не более 14 дней 1 раз в год, но не более гарантированной суммы санаторно-курортного лечения, установленной для лиц с инвалидностью на основании подтверждающих документов (акта выполненных работ, счет фактуры и фискального чека оплаты). Социальная помощь на санаторно-курортное лечение ветеранам с инвалидностью, которым разработана индивидуальная программа абилитации и реабилитации на санаторно-курортное лечение не выплачивается;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z139" w:id="92"/>
-[...15 lines deleted...]
-      на приобретение твердого топлива одиноко проживающим престарелым лицам, достигшим пенсионного возраста и лицам с инвалидностью, не имеющих по месту проживания трудоспособных совершеннолетних детей, проживающим в частных жилых домах с местным (печным) отоплением, являющимся его собственниками, при отсутствии у них и членов семьи другого жилья и наличии среднедушевого дохода, не превышающего 2,5 (два с половиной) прожиточных минимумов, установленного на соответствующий финансовый год – в размере 16 (шестнадцать) месячных расчетных показателей на отопительный сезон, единовременно;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Перечень категорий получателей, предельные размеры социальной помощи и сроки обращения за социальной помощью:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z140" w:id="93"/>
-[...15 lines deleted...]
-      на приобретение твердого топлива малообеспеченным семьям (гражданам), проживающим в частных жилых домах с местным (печным) отоплением, являющимся его собственниками, при отсутствии у них и членов семьи другого жилья и наличии среднедушевого дохода, не превышающего 1 (одного) прожиточного минимума, установленного на соответствующий финансовый год – в размере 16 (шестнадцать) месячных расчетных показателей на отопительный сезон, единовременно.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при причинении ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия - в течении шести месяцев с момента наступления трудной жизненной ситуации одному из собственников жилья (жилого строения) - в размере 100 (сто) месячных расчетных показателей, без учета среднедушевого дохода, единовременно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z161" w:id="94"/>
-[...15 lines deleted...]
-      лицам, с социально значимым заболеванием острый инфаркт миокарда (первые 6 месяцев), находящимся на амбулаторном лечении, на основании заключения врачебно-консультационной комиссии – в размере 15 месячного расчетного показателя, без учета среднедушевого дохода, единовременно;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара – в течении шести месяцев с момента наступления трудной жизненной ситуации одному из собственников жилья (жилого строения) - в размере от 100 (сто) до 150 (сто пятьдесят) месячных расчетных показателей, без учета среднедушевого дохода, единовременно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z162" w:id="95"/>
-[...15 lines deleted...]
-      лицам, с социально значимым заболеванием орфанные заболевания, находящимся на амбулаторном лечении, на основании заключения врачебно-консультационной комиссии – в размере 15 месячного расчетного показателя, без учета среднедушевого дохода единовременно;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при наличии социально значимого заболевания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z163" w:id="96"/>
+    <w:bookmarkStart w:name="z174" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наличии среднедушевого дохода, не превышающего 1 (один) кратного прожиточного минимума, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z175" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лица, находящихся на учете службы пробации в течении трех месяцев с момента наступления трудной жизненной ситуации – в размере 15 месячных расчетных показателей единовременно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z176" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) освободившиеся из мест лишения свободы на основании справки не позднее трех месяцев со дня освобождения - в размере 15 месячных расчетных показателей единовременно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z177" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальная помощь в виде денежной помощи предоставляется многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" и многодетным семьям, имеющим детей, воспитывающихся и обучающихся в дошкольных организациях образования Бухар-Жырауского района на основании сведений из информационных систем государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z178" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата осуществляется один раз в календарном году (по состоянию на октябрь месяц текущего года) в размере 10 (десять) месячных расчетных показателей на каждого ребенка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z179" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Cоциальная помощь при наличии социально значимого заболевания предоставляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z180" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лицам с заболеванием туберкулез согласно списку коммунального государственного предприятия на праве хозяйственного ведения "Областной центр фтизиопульмонологии" Управления здравоохранения Карагандинской области без учета дохода 1 (один) раз в год в размере 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z181" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) детям с болезнью, вызванной вирусом иммунодефицита человека, согласно списку коммунального государственного предприятия "Карагандинский областной центр по профилактике и борьбе со СПИД" Управления здравоохранения Карагандинской области без учета дохода ежемесячно в размере 2 (два) прожиточных минимума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z182" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) социальная помощь при наличии социально значимого заболевания предоставляется 1 (один) раз в год лицу со среднедушевым доходом, не превышающего 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год в размере 20 (двадцать) месячных расчетных показателей, за исключением лиц с заболеванием туберкулез согласно списку коммунального государственного предприятия на праве хозяйственного ведения "Областной центр фтизиопульмонологии" Управления здравоохранения Карагандинской области и детей с болезнью, вызванной вирусом иммунодефицита человека согласно списку коммунального государственного предприятия "Карагандинский областной центр по профилактике и борьбе со СПИД" Управления здравоохранения Карагандинской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z183" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) гражданам, сопровождающим лицо с инвалидностью 1 группы на санаторно-курортное лечение, в размере семидесяти процентов от гарантированной суммы, предоставляемой в качестве возмещения стоимости санаторно-курортного лечения, определяемой уполномоченным государственным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z184" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ветеранам без учета дохода на возмещение затрат на санаторно-курортное лечение не более 14 дней 1 (один) раз в год, но не более гарантированной суммы санаторно-курортного лечения, установленной для лиц с инвалидностью на основании подтверждающих документов (акта выполненных работ, счет фактуры и фискального чека оплаты). Социальная помощь на санаторно-курортное лечение ветеранам с инвалидностью, которым разработана индивидуальная программа абилитации и реабилитации на санаторно-курортное лечение не выплачивается;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z185" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) пенсионерам в возрасте 70 лет и старше с учетом среднедушевого дохода лица (семьи), не превышающего величины двукратного прожиточного минимума, устанавливаемого на соответствующий финансовый год законом о республиканском бюджете 1 (один) раз в год в виде возмещения стоимости пребывания в санаторно-курортной организации не более 12 дней, в размере суммы фактических затрат, но не более 70 (семьдесят) процентов гарантированной суммы, определяемой уполномоченным органом в области социальной защиты населения (за исключением лиц с инвалидностью, которым согласно разработанной индивидуальной программе абилитации и реабилитации рекомендованы услуги санаторно-курортного лечения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z186" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь на санаторно-курортное лечение назначается только по одному основанию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z187" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь предоставляется на основании заявления с приложением следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) счет-фактура;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) акт выполненных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения о доходах лица (семьи) для категорий, оказываемых с учетом дохода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения о номере счета в банке второго уровня либо в акционерном обществе "Казпочта".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата стоимости проезда до места прохождения санаторно-курортного лечения и обратно производится за счет собственных средств получателя санаторно-курортного лечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) на приобретение твердого топлива одиноко проживающим престарелым лицам, достигшим пенсионного возраста и лицам с инвалидностью, не имеющих по месту проживания трудоспособных совершеннолетних детей, проживающим в частных жилых домах с местным (печным) отоплением, являющимся его собственниками, при отсутствии у них и членов семьи другого жилья и наличии среднедушевого дохода, не превышающего 2 (два) прожиточных минимумов, установленного на соответствующий финансовый год – в размере 16 (шестнадцать) месячных расчетных показателей на отопительный сезон, один раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) на приобретение твердого топлива малообеспеченным семьям (гражданам), проживающим в частных жилых домах с местным (печным) отоплением, являющимся его собственниками, при отсутствии у них и членов семьи другого жилья и наличии среднедушевого дохода, не превышающего 1 (одного) прожиточного минимума, установленного на соответствующий финансовый год – в размере 16 (шестнадцать) месячных расчетных показателей на отопительный сезон, один раз в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ветеранам, относящимся к категории ветеранов согласно </w:t>
+      Среднедушевой доход семьи для оказания социальной помощи исчисляется на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Состав семьи определяется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Среднедушевой доход семьи рассчитывается путем деления совокупного дохода семьи за расчетный период (предыдущий квартал) на количество месяцев в указанном периоде (три месяца) и число членов семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) ветеранам, относящимся к категории ветеранов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктов 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2699,594 +3239,552 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, пункта 1, статьи 3 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан от 6 мая 2020 года №322-VI ЗРК "О ветеранах" на оплату коммунальных услуг и приобретение топлива в размере не менее 12 (двенадцать) месячных расчетных показателей.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z164" w:id="97"/>
+        <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан от 6 мая 2020 года №322-VI ЗРК "О ветеранах" на оплату коммунальных услуг и приобретение топлива в размере 24 (двадцать четыре) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данная социальная помощь оказывается без истребования заявлений от граждан по спискам, представленным филиалом Государственной корпорации в отопительный сезон в октябре месяце.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. К праздничным дням и памятным датам размер социальной помощи для отдельно взятой категории получателей устанавливается в едином размере местными представительными органами по согласованию с местными исполнительными органами области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...101 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="102"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категории получателей социальной помощи определяются местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z146" w:id="103"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z147" w:id="104"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Социальная помощь оказывается в порядке и сроки согласно </w:t>
+      12. Социальная помощь оказывается в порядке и сроки согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктам 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="106"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z150" w:id="107"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z137" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z151" w:id="108"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z138" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z152" w:id="109"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z139" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="111"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z140" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом города республиканского значения, столицы, района (города областного значения) на текущий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z141" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z155" w:id="112"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z142" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="114"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z143" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z144" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Социальная помощь прекращается в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z145" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z117" w:id="115"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z146" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="117"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z147" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z148" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z120" w:id="118"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z149" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3296,134 +3794,174 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="119"/>
+        <w:t xml:space="preserve"> настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 8 настоящих Типовых правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктах 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z123" w:id="120"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z152" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3438,371 +3976,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="124"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z156" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="127"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z188" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-[...159 lines deleted...]
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z189" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам – 27 числа месяца, предшествующего месяцу выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим после 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию после 1 числа следующего месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z166" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3881,722 +4419,722 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 7 февраля 2024 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="136"/>
+    <w:bookmarkStart w:name="z99" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень о признании утратившими силу некоторых решений Бухар-Жырауского районного маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z100" w:id="137"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z100" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 21 сессии Бухар-Жырауского районного маслихата Карагандинской области от 28 февраля 2014 года № 4 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Бухар-Жырауского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актах за № 2571).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z101" w:id="138"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z101" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 26 сессии Бухар-Жырауского районного маслихата Карагандинской области от 27 июня 2014 года № 8 "О внесении изменений в решение 21 сессии Бухар-Жырауского районного маслихата от 28 февраля 2014 года № 4 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Бухар-Жырауского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актах за № 2686).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z102" w:id="139"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z102" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 28 сессии Бухар-Жырауского районного маслихата Карагандинской области от 10 сентября 2014 года № 7 "О внесении изменения в решение 21 сессии Бухар-Жырауского районного маслихата от 28 февраля 2014 года № 4 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Бухар-Жырауского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актах за № 2775).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z103" w:id="140"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z103" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 45 сессии Бухар-Жырауского районного маслихата Карагандинской области от 3 февраля 2016 года № 7 "О внесении изменений и дополнений в решение 21 сессии Бухар-Жырауского районного маслихата от 28 февраля 2014 года № 4 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Бухар-Жырауского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актах за № 3668).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z104" w:id="141"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z104" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 сессии Бухар-Жырауского районного маслихата Карагандинской области от 11 мая 2016 года № 5"О внесении изменений в решение 21 сессии Бухар-Жырауского районного маслихата от 28 февраля 2014 года № 4 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Бухар-Жырауского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актах за № 3832).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z105" w:id="142"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z105" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 сессии Бухар-Жырауского районного маслихата Карагандинской области от 26 сентября 2016 года № 8 "О внесении изменений в решение 21 сессии Бухар-Жырауского районного маслихата от 28 февраля 2014 года № 4 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Бухар-Жырауского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актах за № 3983).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z106" w:id="143"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z106" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10 сессии Бухар-Жырауского районного маслихата Карагандинской области от 23 декабря 2016 года № 9 "О внесении изменения в решение 21 сессии Бухар-Жырауского районного маслихата от 28 февраля 2014 года № 4 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Бухар-Жырауского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актах за № 4099).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z107" w:id="144"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z107" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 18 сессии Бухар-Жырауского районного маслихата Карагандинской области от 10 октября 2017 года № 5 "О внесении изменения в решение 21 сессии Бухар-Жырауского районного маслихата от 28 февраля 2014 года № 4 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Бухар-Жырауского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актах за № 4398).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z108" w:id="145"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z108" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 24 сессии Бухар-Жырауского районного маслихата Карагандинской области от 21 июня 2018 года № 10 "О внесении изменения и дополнений в решение 21 сессии Бухар-Жырауского районного маслихата от 28 февраля 2014 года № 4 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Бухар-Жырауского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актах за № 4855).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z109" w:id="146"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z109" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 37 сессии Бухар-Жырауского районного маслихата Карагандинской области от 20 июня 2019 года № 8 "О внесении изменения в решение 21 сессии Бухар-Жырауского районного маслихата от 28 февраля 2014 года № 4 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Бухар-Жырауского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актах за № 5396).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z110" w:id="147"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z110" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бухар-Жырауского районного маслихата Карагандинской области от 19 сентября 2019 года № 8 "О внесении дополнения в решение 21 сессии Бухар-Жырауского районного маслихата от 28 февраля 2014 года № 4 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Бухар-Жырауского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актах за № 5490).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z111" w:id="148"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z111" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бухар-Жырауского районного маслихата Карагандинской области от 25 декабря 2019 года № 7 "О внесении изменения в решение 21 сессии Бухар-Жырауского районного маслихата от 28 февраля 2014 года № 4 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Бухар-Жырауского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актах за № 5641).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z112" w:id="149"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z112" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бухар-Жырауского районного маслихата Карагандинской области от 24 июня 2020 года № 7 "О внесении изменения в решение 21 сессии Бухар-Жырауского районного маслихата от 28 февраля 2014 года № 4 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Бухар-Жырауского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актах за № 5932).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z113" w:id="150"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z113" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бухар-Жырауского районного маслихата Карагандинской области от 20 декабря 2020 года № 5 "О внесении дополнений в решение 21 сессии Бухар-Жырауского районного маслихата от 28 февраля 2014 года № 4 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Бухар-Жырауского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актах за № 6135).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z114" w:id="151"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z114" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бухар-Жырауского районного маслихата Карагандинской области от 05 декабря 2022 года № 6 "О внесении изменения в решение Бухар-Жырауского районного маслихата от 28 февраля 2014 года № 4 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Бухар-Жырауского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актах за № 31080).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4922,31 +5460,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>