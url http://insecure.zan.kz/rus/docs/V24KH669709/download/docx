--- v1 (2026-01-15)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="760df2d" w14:textId="760df2d">
+    <w:p w14:paraId="f07e135" w14:textId="f07e135">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1122,51 +1122,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным решением Шахтинского городского маслихата Карагандинской области от 14.07.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 2 с изменением, внесенным решением Шахтинского городского маслихата Карагандинской области от 14.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 434/21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1354,916 +1364,1018 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном Типовыми правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 4 – в редакции решения Шахтинского городского маслихата Карагандинской области от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 498/27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечни праздничных дней и памятных дат для оказания социальной помощи устанавливаются местными представительными органами по представлению МИО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z157" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь к праздничным дням и памятным датам устанавливается в размере не менее 2,5-кратного месячного расчетного показателя и назначается один раз в календарном году.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z158" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z159" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень праздничных дней и памятных дат для оказания социальной помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 февраля – День вывода ограниченного контингента советских войск из Демократической Республики Афганистан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z160" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 марта – Международный женский день;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z161" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 26 апреля -Международный день памяти жертв радиационных аварий и кaтастроф;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z162" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 7 мая – День защитника Отечества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z163" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 9 мая – День Победы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z164" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 1 октября – День пожилых людей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z165" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Второе воскресенье октября – День защиты прав лиц с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z166" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 16 декабря –День независимости Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 5 – в редакции решения Шахтинского городского маслихата Карагандинской области от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 498/27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Участковые и специальные комиссии осуществляют свою деятельность на основании положения, утверждаемого Карагандинским областным местным исполнительным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Социальная помощь к праздничным дням и памятным датам оказывается следующим категориям граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 февраля – День вывода ограниченного контингента советских войск из Демократической Республики Афганистан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z168" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призывавшимся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий – 45 (сорок пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z169" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий - 45 (сорок пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z170" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР - 45 (сорок пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z171" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий -45 (сорок пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z172" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученного в период боевых действий в Афганистане или других государствах, в которых велись боевые действия - 45 (сорок пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z173" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия - 45 (сорок пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z174" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 марта – Международный женский день:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z175" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным матерям награжденным подвесками "Алтын алқа", "Күміс алқа", или получившим ранее звание "Мать – героиня", награжденным орденами "Материнская слава" I и II степени, а также многодетным семьям, имеющим четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения в организациях среднего, технического и профессионального, послесреднего, высшего и (или) послевузовского образования, после достижения ими совершеннолетия до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста – 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z176" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 26 апреля - День памяти аварии на Чернобыльской атомной электростанции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z177" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год). </w:t>
-[...579 lines deleted...]
-      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей;</w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях -45 (сорок пять) месячных расчетных показателей; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения -45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      4) 7 мая – День защитника Отечества – 7 мая:</w:t>
+    <w:bookmarkStart w:name="z38" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      военнослужащим, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 7 мая – День защитника Отечества:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственных договоров и соглашений по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственных договоров и соглашений по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      рабочим и служащим соответствующих категорий, обслуживавших действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим соответствующих категорий, обслуживавших действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями – 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkStart w:name="z46" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время - 25 (двадцать пять) месячных расчетных показателей; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z47" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) 9 мая – День Победы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkStart w:name="z49" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны - 45 (сорок пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z50" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       семьям военнослужащих, партизан, подпольщиков, лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2275,2158 +2387,2534 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте;</w:t>
-[...19 lines deleted...]
-      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак;</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте - 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - 25 (двадцать пять) месячных расчетных показателей; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      лицам, проработавшим (прослужившие) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны- 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      6) 30 августа – День Конституции Республики Казахстан:</w:t>
+    <w:bookmarkStart w:name="z53" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим (прослужившие) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны- 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkStart w:name="z54" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, удостоенные званий "Қазақстанның Еңбек Ері", "Халық қаһарманы" - 45 (сорок пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z55" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 1 октября – День пожилых людей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z56" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионерам семидесяти пяти лет и старше - 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z57" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) второе воскресенье октября – День защиты прав лиц с инвалидностью:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z58" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью первой, второй, третьей групп - 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z59" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью до восемнадцати лет – 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z60" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 16 декабря –День независимости Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z61" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      многодетным семьям, постоянно зарегистрированным и проживающим на территории города Шахтинска и прилегающих поселков Долинка, Новодолинский, Шахан, имеющим четырех и более несовершеннолетних детей, обучающихся по состоянию на 1 сентября текущего года в государственных дошкольных организациях образования, частных дошкольных организациях с размещенным государственным образовательным заказом города Шахтинска и прилегающих поселков Долинка, Новодолинский, Шахан, за исключением многодетных семей, имеющих право на получение адресной социальной помощи; </w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+      жертвам политических репрессий из числа участников событий 17-18 декабря 1986 года в Казахстане, реабилитированным в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий" - 95 (девяносто пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 7 – в редакции решения Шахтинского городского маслихата Карагандинской области от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 498/27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z65" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z66" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие социально значимого заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z67" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z68" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z69" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z70" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 8 – в редакции решения Шахтинского городского маслихата Карагандинской области от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 498/27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Предельные размеры и кратность оказания социальной помощи отдельным категориям нуждающихся граждан при наступлении трудной жизненной ситуации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) социальная помощь при причинении вреда гражданину (семье) либо его имуществу вследствие стихийного бедствия, без учета среднедушевого дохода, единовременно, не позднее шести месяцев с момента стихийного бедствия – 100 (сто) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z74" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) социальная помощь при причинении вреда гражданину (семье) либо его имуществу вследствие пожара, без учета среднедушевого дохода, единовременно, не позднее шести месяцев с момента пожара -150 (сто пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z75" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальная помощь детям с заболеванием вызванным вирусом иммунодефицита человека (ВИЧ) для постоянного ухода и дополнительного усиленного питания на основании списка, предоставляемого организацией здравоохранения, осуществляющей деятельность в сфере профилактики ВИЧ-инфекции, без учета среднедушевого дохода, ежемесячно, в размере 2 (двух) кратного прожиточного минимума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z76" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Социальная помощь на санаторно-курортное лечение в пределах Республики Казахстан предоставляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z77" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       лицам, за сопровождение лица с инвалидностью первой группы (имеющих в индивидуальной программе абилитации и реабилитации лица с инвалидностью мероприятие по предоставлению социальных услуг индивидуального помощника, за исключением, в соответствии с законодательством, лиц с инвалидностью, получивших трудовое увечье или профессиональное заболевание по вине работодателя) в санаторно-курортной организации оказывается один раз в год в размере не более 70 (семьдесят) процентов гарантированной суммы, определяемой уполномоченным органом в области социальной защиты населения (за исключением лиц с инвалидностью, которым согласно разработанной индивидуальной программе абилитации и реабилитации рекомендованы услуги санаторно-курортного лечения); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z78" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ветеранам в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 3 Закона Республики Казахстан "О ветеранах" без учета доходов 1 (один) раз в год в виде возмещения стоимости пребывания в санаторно-курортной организации не более 14 дней, но не более гарантированной суммы санаторно-курортного лечения, установленной для лиц с инвалидностью; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z79" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионерам в возрасте 70 лет и старше с учетом среднедушевого дохода лица (семьи), не превышающего величины двухкратного прожиточного минимума, установленного на соответствующий финансовый год Законом о республиканском бюджете, 1 (один) раз в год, до 12 дней пребывания в санаторно-курортной организации, в виде возмещения стоимости не более 70 (семьдесят) процентов гарантированной суммы, установленной для лиц с инвалидностью, определяемой уполномоченным органом в области социальной защиты населения (за исключением лиц с инвалидностью, которым согласно разработанной индивидуальной программе абилитации и реабилитации рекомендованы услуги санаторно-курортного лечения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z80" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь на санаторно-курортное лечение назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z81" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь предоставляется не позднее двух месяцев с момента получения санаторно-курортного лечения на основании заявления с приложением следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z82" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z83" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) счет-фактура;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z84" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) акт выполненных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z85" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения о доходах лица (семьи) для категорий, оказываемых с учетом дохода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z184" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения о номере счета в банке второго уровня либо в акционерном обществе "Казпочта".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z185" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата стоимости проезда до места прохождения санаторно-курортного лечения и обратно производится за счет собственных средств получателя санаторно-курортного лечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z88" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) социальная помощь на оплату коммунальных услуг предоставляется: ветеранам боевых действий на территории других государств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z89" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам принимавшим участие в ликвидации аварии на Чернобыльской АЭС в 1988 – 1989 годах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z90" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z91" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей, без учета среднедушевого дохода, один раз в год в отопительный сезон - 24 (двадцать четыре) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z92" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) социальная помощь при наличии среднедушевого дохода, не превышающего 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год, единовременно, предоставляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z93" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сиротам, лицам без родительского попечения - 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z94" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, находящимся на учете службы пробации - 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z95" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, освобожденным из мест лишения свободы, на основании справки не позднее шести месяцев со дня освобождения - 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z96" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) социальная помощь при наличии среднедушевого дохода, не превышающего 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год, 1 раз в год, лицам, страдающим одним из социально значимых заболеваний согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечня</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> социально значимых заболеваний, утвержденного Приказом Министра здравоохранения Республики Казахстан от 21 октября 2025 года № 112, 20 (двадцать) месячных расчетных показателей, за исключением лиц, больным туберкулезом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z186" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь лицам с заболеванием туберкулез, находящимся на амбулаторном лечении, без учета среднедушевого дохода, 1 раз в год, 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z187" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) социальная помощь на приобретение твердого топлива одиноко проживающим пенсионерам, одиноко проживающим лицам с инвалидностью 1 и 2 группы постоянно зарегистрированным и проживающим в жилище, которое находится на праве собственности как единственное жилище на территории города Шахтинска и прилегающих поселков Долинка, Новодолинский, Шахан, а также нанимателям (поднанимателям) жилища из государственного жилищного фонда и жилища, арендованного местными исполнительными органами в частном жилищном фонде, при наличии среднедушевого дохода, не превышающего 2 (двух) кратного прожиточного минимума, установленного законодательством Республики Казахстан соответствующий финансовый год. Размер социальной помощи определяется исходя из фактических затрат заявителя, связанных с приобретением твердого топлива, с предъявлением счетов поставщиков услуг, но не более 16 (шестнадцать) месячных расчетных показателя 1 (один) раз в отопительный сезон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z99" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Социальная помощь в виде денежной выплаты предоставляется многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" и многодетным семьям, постоянно зарегистрированным и проживающим на территории города Шахтинска и прилегающих поселков Долинка, Новодолинский, Шахан, имеющие детей, воспитывающихся и обучающихся в дошкольных организациях образования на основании сведений из информационных систем государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z100" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата осуществляется без учета среднедушевого дохода,один раз в календарном году (по состоянию на октябрь текущего года) в размере 10 (десять) месячных расчетных показателей на каждого ребенка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 9 – в редакции решения Шахтинского городского маслихата Карагандинской области от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 498/27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. К памятным датам и праздничным дням размер социальной помощи для отдельно взятой категории получателей устанавливается в едином размере по согласованию с местными исполнительными органами области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 10 – в редакции решения Шахтинского городского маслихата Карагандинской области от 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 474/25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z111" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z112" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z113" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории получателей социальной помощи определяются местными исполнительными органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z114" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z115" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Социальная помощь оказывается в порядке и сроки согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктам 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Типовых правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z116" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z117" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выявления недостоверных сведений, представленных заявителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z118" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z119" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z120" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z121" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом города Шахтинска на текущий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z122" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z123" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z190" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 15 с изменением, внесенным решением Шахтинского городского маслихата Карагандинской области от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 498/27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Социальная помощь прекращается в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z125" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти получателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z106" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z107" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z108" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, представленных заявителем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z192" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Предельный размер социальной помощи составляет 400 000 (четыреста тысяч) тенге.</w:t>
-[...1329 lines deleted...]
-        </w:rPr>
         <w:t>Подпункт 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктах 1)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> и </w:t>
+        <w:t>подпунктах 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="126"/>
+    <w:bookmarkStart w:name="z194" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктах 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="128"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 16 – в редакции решения Шахтинского городского маслихата Карагандинской области от 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 498/27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z134" w:id="129"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z134" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z135" w:id="130"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z135" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z136" w:id="131"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z136" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z137" w:id="132"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z137" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z138" w:id="133"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z138" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z139" w:id="134"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z139" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z140" w:id="135"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z140" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по ежемесячным и ежеквартальным выплатам – к 29 числу месяца, предшествующего месяцу выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z141" w:id="136"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z141" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z142" w:id="137"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z142" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z143" w:id="138"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z143" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По заявкам о суммах потребности на выплату социальной помощи, поступившим 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию не ранее первого числа месяца выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z144" w:id="139"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z144" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z145" w:id="140"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z145" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z146" w:id="141"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z146" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z147" w:id="142"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z147" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4752,31 +5240,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>