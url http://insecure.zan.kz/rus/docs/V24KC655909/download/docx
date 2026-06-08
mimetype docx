--- v0 (2025-11-28)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="593bb46" w14:textId="593bb46">
+    <w:p w14:paraId="cdab745" w14:textId="cdab745">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -600,107 +600,109 @@
               </w:rPr>
               <w:t>№ 13/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z193" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила – в редакции решения Темиртауского городского маслихата Карагандинской области от 06.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24/4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -715,372 +717,372 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее – Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан города Темиртау и поселка Актау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальная комиссия – комиссия, создаваемая решением акима города Темиртау, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) социальная помощь – помощь, предоставляемая местными исполнительными органами в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган по оказанию социальной помощи – государственное учреждение "Отдел занятости и социальных программ города Темиртау";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) участковая комиссия – специальная комиссия, создаваемая решением акима города Темиртау, для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1215,1350 +1217,1414 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z194" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь к праздничным дням и памятным датам устанавливается в размере не менее 2,5-кратного месячного расчетного показателя и назначается один раз в календарном году.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z195" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 4 – в редакции решения Темиртауского городского маслихата Карагандинской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечень праздничных дней и памятных дат для оказания социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z13" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Международный женский день - 8 марта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      6) День Конституции Республики Казахстан - 30 августа;</w:t>
+    <w:bookmarkStart w:name="z197" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День защитника Отечества - 7 мая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      7) День пожилых людей - 1 октября; </w:t>
+    <w:bookmarkStart w:name="z198" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) День Победы - 9 мая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      8) День Республики - 25 октября;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) День пожилых людей - 1 октября;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      9) День Независимости - 16 декабря.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) День Республики - 25 октября;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkStart w:name="z201" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) День Независимости - 16 декабря.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 5 – в редакции решения Темиртауского городского маслихата Карагандинской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых местным исполнительным органом Карагандинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Социальная помощь к праздничным дням и памятным датам оказывается следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z203" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ветераны боевых действий на территории других государств:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      военнообязанные, призывавшиеся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z204" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лица начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      военнослужащие автомобильных батальонов, направлявшиеся в Афганистан для доставки грузов в эту страну в период ведения боевых действий - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанные, призывавшиеся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
-[...15 lines deleted...]
-      военнослужащие летного состава, совершавшие вылеты на боевые задания в Афганистан с территории бывшего Союза ССР - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие автомобильных батальонов, направлявшиеся в Афганистан для доставки грузов в эту страну в период ведения боевых действий - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      рабочие и служащие, обслуживавшие советский воинский контингент в Афганистане, получившие ранения, контузии или увечья либо награжденные орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z207" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие летного состава, совершавшие вылеты на боевые задания в Афганистан с территории бывшего Союза ССР - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkStart w:name="z208" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочие и служащие, обслуживавшие советский воинский контингент в Афганистане, получившие ранения, контузии или увечья либо награжденные орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий – 45 (сорок пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z209" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, приравненные по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkStart w:name="z210" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия - 45 (сорок пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z211" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       другие лица, на которых распространяется действие законодательства Республики Казахстан о ветеранах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z212" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьи погибших военнослужащих, а именно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      рабочие и служащие, направлявшиеся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z213" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьи военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      рабочие и служащие Комитета государственной безопасности бывшего Союза ССР, временно находившиеся на территории Афганистана и не входившие в состав ограниченного контингента советских войск - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z214" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочие и служащие, направлявшиеся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkStart w:name="z215" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочие и служащие Комитета государственной безопасности бывшего Союза ССР, временно находившиеся на территории Афганистана и не входившие в состав ограниченного контингента советских войск - 45 (сорок пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z34" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Международный женский день - 8 марта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      лица с инвалидностью первой, второй, третьей групп, дети с инвалидностью до семи лет, дети с инвалидностью с семи до восемнадцати лет - первой, второй, третьей групп - 60 000 (шестьдесят тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетные матери награжденные подвесками "Алтын алқа", "Күміс алқа", или получивших ранее звание "Мать - героиня", награжденные орденами "Материнская слава" I и II степени, а также многодетные семьи, имеющие четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения в организациях среднего, технического и профессионального, послесреднего, высшего и (или) послевузовского образования, после достижения ими совершеннолетия до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста) - 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      лицам, больным туберкулезом, находящимся на амбулаторном лечении - 5 месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День защитника Отечества - 7 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...15 lines deleted...]
-      3) Праздник единства народа Казахстана - 1 мая:</w:t>
+    <w:bookmarkStart w:name="z37" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие Республики Казахстан, выполнявшие задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      лицам, больным туберкулезом, находящимся на амбулаторном лечении - 5 месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие Республики Казахстан, принимавшие участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      4) День защитника Отечества Республики Казахстан - 7 мая:</w:t>
+    <w:bookmarkStart w:name="z39" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      военнослужащие Республики Казахстан, выполнявшие задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочие и служащие соответствующих категорий, обслуживавшие действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...15 lines deleted...]
-      военнослужащие Республики Казахстан, принимавшие участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьи военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      военнослужащие, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, принимавшие участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...15 lines deleted...]
-      рабочие и служащие соответствующих категорий, обслуживавшие действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z217" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
-[...15 lines deleted...]
-      семьи военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время - 50 000 (пятьдесят тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z218" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 - 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
-[...15 lines deleted...]
-      лица, принимавшие участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z219" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьи лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
-[...15 lines deleted...]
-      лица, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьи умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
-[...15 lines deleted...]
-      лица из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 - 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) День Победы - 9 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
-[...15 lines deleted...]
-      семьи лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветераны Великой Отечественной войны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
-[...15 lines deleted...]
-      семьи умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участники Великой Отечественной войны, а именно военнослужащие, проходившие службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза Советских Социалистических Республик (далее - Союза ССР), партизаны и подпольщики Великой Отечественной войны - 450 (четыреста пятьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
-[...15 lines deleted...]
-      5) День Победы в Великой Отечественной войне - 9 мая:</w:t>
+    <w:bookmarkStart w:name="z50" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащие действующей армии и флота, партизаны и подпольщики Великой Отечественной войны, а также рабочие и служащие, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов - 450 (четыреста пятьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
-[...15 lines deleted...]
-      ветераны Великой Отечественной войны:</w:t>
+    <w:bookmarkStart w:name="z51" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветераны, приравненные по льготам к ветеранам Великой Отечественной войны:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
-[...15 lines deleted...]
-      участники Великой Отечественной войны, а именно военнослужащие, проходившие службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза Советских Социалистических Республик (далее - Союза ССР), партизаны и подпольщики Великой Отечественной войны - 5 000000 (пять миллионов) тенге;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, приравненные по льготам к участникам Великой Отечественной войны, а именно: военнослужащие, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившие в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
-[...15 lines deleted...]
-      лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащие действующей армии и флота, партизаны и подпольщики Великой Отечественной войны, а также рабочие и служащие, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов - 5 000000 (пять миллионов) тенге;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшие штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившиеся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
-[...15 lines deleted...]
-      ветераны, приравненные по льготам к ветеранам Великой Отечественной войны:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
-[...15 lines deleted...]
-      лица, приравненные по льготам к участникам Великой Отечественной войны, а именно: военнослужащие, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившие в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, принимавшие участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
-[...15 lines deleted...]
-      лица вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшие штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившиеся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работники специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также члены экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
-[...15 lines deleted...]
-      лица, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      граждане, работавшие в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
-[...15 lines deleted...]
-      лица, принимавшие участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетние узники концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
-[...15 lines deleted...]
-      работники специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также члены экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, приравненные по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
-[...15 lines deleted...]
-      граждане, работавшие в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
-[...15 lines deleted...]
-      несовершеннолетние узники концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах - 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
-[...15 lines deleted...]
-      лица, приравненные по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветераны труда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
-[...15 lines deleted...]
-      лица начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
-[...15 lines deleted...]
-      лица из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах - 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, проработавшие (прослужившие) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
-[...15 lines deleted...]
-       ветераны труда:</w:t>
+    <w:bookmarkStart w:name="z65" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      другие лица, на которых распространяется действие законодательства Республики Казахстан о ветеранах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...15 lines deleted...]
-      лица, награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - 100 000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьи погибших военнослужащих, а именно:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkStart w:name="z67" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       семьи военнослужащих, партизан, подпольщиков, лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2570,1392 +2636,1595 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте - 50 000 (пятьдесят тысяч) тенге;</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте - 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z68" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьи погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьи погибших работников госпиталей и больниц города Ленинграда - 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z69" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьи военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями – 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z70" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруга (супруг) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак – 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
-[...15 lines deleted...]
-      семьи погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьи погибших работников госпиталей и больниц города Ленинграда - 50 000 (пятьдесят тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) День пожилых людей – 1 октября:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
-[...15 lines deleted...]
-      семьи военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями - 50 000 (пятьдесят тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионеры, достигшие семидесяти пяти лет и старше – 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
-[...15 lines deleted...]
-      супруга (супруг) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - 50 000 (пятьдесят тысяч) тенге;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) пункта 7 вводится в действие с 01.01.2027 в соответствии с решением Темиртауского городского маслихата Карагандинской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) День Республики - 25 октября:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
-[...15 lines deleted...]
-      6) День Конституции Республики Казахстан - 30 августа:</w:t>
+    <w:bookmarkStart w:name="z74" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица с инвалидностью первой, второй, третьей групп - 5 (пять) месячных расчетных показателей, дети с инвалидностью до семи лет, дети с инвалидностью с семи до восемнадцати лет - первой, второй, третьей групп - 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
-[...15 lines deleted...]
-      лицам, больным туберкулезом, находящимся на амбулаторном лечении - 5 месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) День Независимости Республики Казахстан - 16 декабря:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkStart w:name="z76" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицам, принимавшие участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированные в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий" - 400 000 (четыреста тысяч) тенге;</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий" - 95 (девяносто пять) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 7 – в редакции решения Темиртауского городского маслихата Карагандинской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением подпункта 6) пункта 7, который вводится в действие с 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z79" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z80" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие социально значимого заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z81" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z82" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
-[...15 lines deleted...]
-       многодетные семьи, имеющие детей воспитывающихся и обучающихся в дошкольных организациях образования города Темиртау и поселка Актау, за исключением многодетных семей, из числа получателей адресной социальной помощи, которым производится компенсация полностью расходов за питание в дошкольных организациях - в размере 50% от фактических затрат родителей по оплате за содержание ребенка в дошкольных организациях образования.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z84" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным решением Темиртауского городского маслихата Карагандинской области от 07.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 34/4</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 8 – в редакции решения Темиртауского городского маслихата Карагандинской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
-[...35 lines deleted...]
-      1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Размеры и кратность оказания социальной помощи отдельным категориям нуждающихся граждан при наступлении трудной жизненной ситуации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...15 lines deleted...]
-      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) социальная помощь предоставляемая единовременно с учетом среднедушевого дохода лица (семьи), не превышающего порога однократного размера прожиточного минимума следующим категориям граждан по одному из оснований в течение одного финансового года:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...15 lines deleted...]
-      3) наличие социально значимого заболевания;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие социально значимого заболевания - размер социальной помощи составляет двадцать месячных расчетных показателей, срок обращения за единовременной социальной помощью составляет не позднее шести месяцев со дня наступления трудной жизненной ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
-[...15 lines deleted...]
-      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      освобождение из мест лишения свободы либо нахождение на учете службы пробации - размер социальной помощи составляет пятнадцать месячных расчетных показателей, срок обращения за единовременной социальной помощью составляет не позднее трех месяцев со дня наступления трудной жизненной ситуации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
-[...15 lines deleted...]
-      5) сиротство, отсутствие родительского попечения;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь оказывается указанным лицам, если они не находятся на полном государственном обеспечении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
-[...15 lines deleted...]
-      6) неспособность к самообслуживанию в связи с преклонным возрастом;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Среднедушевой доход семьи для оказания социальной помощи исчисляется на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (далее - Правила исчисления) (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
-[...15 lines deleted...]
-      7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Состав семьи определяется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
-[...15 lines deleted...]
-      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Среднедушевой доход семьи рассчитывается путем деления совокупного дохода семьи за расчетный период (предыдущий квартал) на количество месяцев в указанном периоде (три месяца) и число членов семьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
-[...15 lines deleted...]
-      Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) единовременная материальная помощь на возмещение затрат на приобретение твердого топлива (уголь) производится пенсионерам по возрасту, лицам с инвалидностью, семьям, воспитывающим детей с инвалидностью до восемнадцати лет, многодетным семьям, получателям адресной социальной помощи, опекунам или попечителям ребенка-сироты (детей-сирот) и ребенка (детей), оставшегося без попечения родителей, проживающие в частном или многоквартирном жилом доме с печным отоплением, являющимися его собственниками, либо членами семьи собственника при отсутствии у них и членов семьи другого жилья и наличии среднедушевого дохода, не превышающего 3 (три) прожиточных минимума предшествующего кварталу обращения. Размер социальной помощи определяется исходя из фактических затрат заявителя, связанных с приобретением твердого топлива, но не более 16 (шестнадцати) месячных расчетных показателя в отопительный сезон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
-[...15 lines deleted...]
-      Специальная комиссия при вынесении заключения о необходимости оказания социальной помощи руководствуется утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае проживания в одном частном жилом доме нескольких лиц, имеющих право на получение социальной помощи на приобретение топлива, компенсация выплачивается только одному из них.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...15 lines deleted...]
-      9. Предельные размеры и кратность оказания социальной помощи отдельным категориям нуждающихся граждан при наступлении трудной жизненной ситуации:</w:t>
+    <w:bookmarkStart w:name="z95" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальная помощь в виде следующих бесплатных услуг и денежных выплат предоставляется без учета дохода следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...15 lines deleted...]
-      1) социальная помощь предоставляемая единовременно с учетом среднедушевого дохода лица (семьи), не превышающего порога однократного размера прожиточного минимума следующим категориям граждан по одному из оснований:</w:t>
+    <w:bookmarkStart w:name="z96" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, пострадавшим вследствие причинения ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия социальная помощь предоставляется единовременно одному из собственников жилья (жилого строения) в размере не более 100 (ста) месячных расчетных показателей. Срок для обращения за единовременной социальной помощью составляет не позднее шести месяцев, со дня наступления трудной жизненной ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      сиротство и отсутствие родительского попечения;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, пострадавшим вследствие причинения ущерба гражданину (семье) либо его имуществу вследствие пожара социальная помощь предоставляется единовременно одному из собственников жилья (жилого строения) в размере не более 150 (ста пятидесяти) месячных расчетных показателей. Срок для обращения за единовременной социальной помощью составляет не позднее шести месяцев, со дня наступления трудной жизненной ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...15 lines deleted...]
-      наличие социально значимого заболевания;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с заболеванием, вызванным вирусом иммунодефицита человека (ВИЧ) для постоянного ухода и дополнительного усиленного питания на основании списка, предоставляемого организацией здравоохранения, осуществляющей деятельность в сфере профилактики ВИЧ-инфекции, ежемесячно в размере 2 (двух) кратного прожиточного минимума, установленного Законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
-[...15 lines deleted...]
-      неспособность к самообслуживанию в связи с преклонным возрастом;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с заболеванием туберкулез, согласно списку коммунального государственного предприятия на праве хозяйственного ведения "Областной центр фтизиопульмонологии" Управления здравоохранения Карагандинской области 1 (один) раз в год в размере 20 (двадцати) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
-[...15 lines deleted...]
-      нахождение на учете службы пробации (не позднее шести месяцев со дня постановки на учет службы пробации).</w:t>
+    <w:bookmarkStart w:name="z100" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь в виде денежной выплаты предоставляется многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" и многодетным семьям, имеющим детей, воспитывающихся и обучающихся в дошкольных организациях образования на основании сведений из информационных систем государственных органов. Выплата осуществляется один раз в календарном году (по состоянию на октябрь текущего года) в размере 10 (десяти) месячных расчетных показателей на каждого ребенка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
-[...15 lines deleted...]
-      Социальная помощь оказывается указанным лицам, если они не находятся на полном государственном обеспечении.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лицам с инвалидностью первой группы, имеющим индивидуальную программу абилитации и реабилитации на санаторно-курортное лечение и выбравшим путевку на санаторно-курортное лечение через Портал социальных услуг, предоставляется право на возмещение стоимости путевки одному из своих сопровождающих лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkStart w:name="z102" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местным исполнительным органом возмещается стоимость пребывания в санаторно-курортной организации одного сопровождающего лица в размере семидесяти процентов от фактически затраченной суммы, но не более семидесяти процентов от гарантированной суммы, предоставляемой в качестве возмещения стоимости санаторно-курортного лечения, определяемой уполномоченным органом в области социальной защиты населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z103" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Предельный размер социальной помощи гражданам по основаниям, предусмотренным </w:t>
-[...39 lines deleted...]
-      2) социальная помощь на газификацию жилого дома предоставляется единовременно с учетом среднедушевого дохода лица (семьи), не превышающего четыре прожиточных минимума предшествующего кварталу обращения, следующим категориям граждан, проживающим в многоквартирных жилых домах или частных жилых домах, подлежащих газификации в городе Темиртау, являющимися его собственниками, либо членами семьи собственника при отсутствии у них и членов семьи другого жилья:</w:t>
+      Для получения социальной помощи заявитель обращается в уполномоченный орган и дополнительно к перечню документов, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Типовых правил, прилагает документы, подтверждающие состоявшиеся расходы лица, связанные с сопровождением лица с инвалидностью первой группы на санаторно-курортное лечение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
-[...15 lines deleted...]
-      пенсионеры по возрасту;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата расходов проезда сопровождающего, осуществляется за счет личных средств сопровождающего. Срок для обращения за единовременной социальной помощью составляет не позднее трех месяцев, со дня завершения санаторно курортного лечения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
-[...15 lines deleted...]
-      лица с инвалидностью;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) социальная помощь на санаторно-курортное лечение предоставляется пенсионерам в возрасте 70 лет и старше с учетом среднедушевого дохода лица (семьи), не превышающего величины двухкратного прожиточного минимума, установленного на соответствующий финансовый год Законом о республиканском бюджете с оплатой 30% от стоимости путевки 1 (один) раз в год в виде возмещения стоимости пребывания в санаторно-курортной организации не более 12 дней, но не более гарантированной суммы санаторно-курортного лечения, установленной для лиц с инвалидностью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
-[...15 lines deleted...]
-      семьи, воспитывающие детей с инвалидностью;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Социальная помощь не распространяется на лиц, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 9 Правил, а также на лиц с инвалидностью, получивших санаторное курортное лечение в соответствии индивидуальной программой абилитации и реабилитации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkStart w:name="z107" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для получения социальной помощи заявитель обращается в уполномоченный орган и дополнительно к перечню документов предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Типовых правил, прилагает акт и/или документ, подтверждающий состоявшиеся расходы лица, связанные с подведением и установкой газового оборудования (копии фискальных чеков, квитанции, договор на оказание услуг) и справку об отсутствии (наличии) зарегистрированных прав на недвижимое имущество. Срок для обращения за единовременной социальной помощью составляет не позднее шести месяцев с момента заключения договора на установку газового оборудования.</w:t>
-[...160 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Типовых правил, прилагает акт и/или документ, подтверждающий состоявшиеся расходы лица связанные с прохождением санаторно-курортного лечения. Срок для обращения за социальной помощью составляет не позднее трех месяцев со дня завершения санаторно курортного лечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z108" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Для получения социальной помощи заявитель обращается в уполномоченный орган и дополнительно к перечню документов, предусмотренных </w:t>
-[...57 lines deleted...]
-    </w:p>
+      6) социальная помощь без учета дохода на возмещение затрат санаторно-курортного лечения, не более 14 дней 1 раз в год, но не более гарантированной суммы санаторно – курортного лечения, установленной для лиц с инвалидностью на основании подтверждающих документов (акта выполненных работ и фискального чека оплаты) оказывается ветеранам в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 3 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 7 Закона Республики Казахстан "О ветеранах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z222" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Социальная помощь на санаторно-курортное лечение ветеранам с инвалидностью, которым разработана индивидуальная программа абилитации и реабилитации (ИПАР) на санаторно-курортное лечение, не выплачивается.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z223" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для получения социальной помощи заявитель обращается в уполномоченный орган и дополнительно к перечню документов предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил, прилагает акт и/или документ, подтверждающий состоявшиеся расходы лица связанные с прохождением санаторно-курортного лечения. Срок для обращения за социальной помощью составляет не позднее трех месяцев со дня завершения санаторно курортного лечения.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z111" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ветеранам боевых действий на территории других государств, военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия, лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии, лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей оказывается единовременная социальная помощь, на возмещение затрат за коммунальные услуги и приобретение топлива в размере 1 (один) раз в год в размере 24 (двадцати четырех) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z112" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь предоставляется без учета доходов, без истребования заявлений от граждан, по спискам представленным филиалом Государственная корпорация один раз в год в отопительный сезон в октябре месяце.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 9 – в редакции решения Темиртауского городского маслихата Карагандинской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42/6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z225" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z226" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z227" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категории получателей социальной помощи определяются местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z228" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z229" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Социальная помощь оказывается в порядке и сроки согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3970,329 +4239,332 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z230" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="139"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z158" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z159" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z159" w:id="140"/>
-[...15 lines deleted...]
-      2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
+    <w:bookmarkStart w:name="z160" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z160" w:id="141"/>
-[...15 lines deleted...]
-      3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z161" w:id="142"/>
-[...15 lines deleted...]
-      4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом города Темиртау на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z162" w:id="143"/>
-[...15 lines deleted...]
-      13. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом города Темиртау на текущий финансовый год.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z163" w:id="144"/>
-[...15 lines deleted...]
-      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z164" w:id="145"/>
-[...15 lines deleted...]
-      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z165" w:id="146"/>
-[...15 lines deleted...]
-      14. Социальная помощь прекращается в случаях:</w:t>
+    <w:bookmarkStart w:name="z166" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти получателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z166" w:id="147"/>
-[...15 lines deleted...]
-      1) смерти получателя;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z167" w:id="148"/>
-[...15 lines deleted...]
-      2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z168" w:id="149"/>
-[...15 lines deleted...]
-      3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z169" w:id="150"/>
-[...15 lines deleted...]
-      4) выявления недостоверных сведений, представленных заявителем;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z170" w:id="151"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="152"/>
+    <w:bookmarkStart w:name="z171" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4307,72 +4579,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z172" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z172" w:id="153"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z173" w:id="154"/>
+    <w:bookmarkStart w:name="z173" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4387,371 +4659,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z174" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z174" w:id="155"/>
-[...15 lines deleted...]
-      15. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z175" w:id="156"/>
-[...15 lines deleted...]
-      16. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
+    <w:bookmarkStart w:name="z176" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z176" w:id="157"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="158"/>
+    <w:bookmarkStart w:name="z177" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z178" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z178" w:id="159"/>
-[...15 lines deleted...]
-      18. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z179" w:id="160"/>
-[...15 lines deleted...]
-      19. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
+    <w:bookmarkStart w:name="z180" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z180" w:id="161"/>
-[...15 lines deleted...]
-      по единовременным выплатам – ежедневно;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам – к 29 числу месяца, предшествующего месяцу выплаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z181" w:id="162"/>
-[...15 lines deleted...]
-      по ежемесячным и ежеквартальным выплатам – к 29 числу месяца, предшествующего месяцу выплаты.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z182" w:id="163"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z183" w:id="164"/>
+    <w:bookmarkStart w:name="z183" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z184" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию не ранее первого числа месяца выплаты.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z184" w:id="165"/>
-[...15 lines deleted...]
-      По заявкам о суммах потребности на выплату социальной помощи, поступившим 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию не ранее первого числа месяца выплаты.</w:t>
+    <w:bookmarkStart w:name="z185" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z185" w:id="166"/>
-[...15 lines deleted...]
-      21. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z186" w:id="167"/>
-[...15 lines deleted...]
-      22. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
+    <w:bookmarkStart w:name="z187" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z187" w:id="168"/>
-[...15 lines deleted...]
-      23. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
+    <w:bookmarkStart w:name="z188" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z188" w:id="169"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4830,562 +5102,562 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 февраля 2024 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 13/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="170"/>
+    <w:bookmarkStart w:name="z146" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Темиртауского городского маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z147" w:id="171"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z147" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Темиртауского городского маслихата от 24 декабря 2014 года № 35/5 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Темиртау и поселка Актау" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №2938).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z148" w:id="172"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z148" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Темиртауского городского маслихата от 2 июля 2015 года № 40/4 "О внесении изменения в решение 35 сессии Темиртауского городского маслихата от 24 декабря 2014 года № 35/5 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Темиртау и поселка Актау"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №3316).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z149" w:id="173"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z149" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Темиртауского городского маслихата от 16 февраля 2016 года № 52/5 "О внесении изменения в решение 35 сессии Темиртауского городского маслихата от 24 декабря 2014 года № 35/5 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Темиртау и поселка Актау" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №3693).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z150" w:id="174"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z150" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Темиртауского городского маслихата от 2 июня 2016 года № 4/4 "О внесении изменения в решение 35 сессии Темиртауского городского маслихата от 24 декабря 2014 года № 35/5 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Темиртау и поселка Актау" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №3856).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z151" w:id="175"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z151" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Темиртауского городского маслихата от 1 марта 2019 года № 37/4 "О внесении изменения и дополнения в решение 35 сессии Темиртауского городского маслихата от 24 декабря 2014 года № 35/5 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Темиртау и поселка Актау" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5228).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z152" w:id="176"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z152" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Темиртауского городского маслихата от 25 ноября 2019 года № 46/6 "О внесении изменений и дополнений в решение 35 сессии Темиртауского городского маслихата от 24 декабря 2014 года № 35/5 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Темиртау и поселка Актау" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5563).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z153" w:id="177"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z153" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Темиртауского городского маслихата от 28 мая 2020 года № 54/4 "О внесении дополнений в решение 35 сессии Темиртауского городского маслихата от 24 декабря 2014 года № 35/5 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Темиртау и поселка Актау" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5856).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z154" w:id="178"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z154" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Темиртауского городского маслихата от 11 марта 2021 года № 2/5 "О внесении изменений и дополнения в решение 35 сессии Темиртауского городского маслихата от 24 декабря 2014 года № 35/5 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Темиртау и поселка Актау" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 6269).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z155" w:id="179"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z155" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Темиртауского городского маслихата от 5 мая 2022 года № 22/5 "О внесении изменения в решение Темиртауского городского маслихата от 24 декабря 2014 года № 35/5 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Темиртау и поселка Актау" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 27916).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z156" w:id="180"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z156" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Темиртауского городского маслихата от 8 июля 2022 года № 28/4 "О внесении изменений в решение Темиртауского городского маслихата от 24 декабря 2014 года № 35/5 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Темиртау и поселка Актау" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 28764).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z157" w:id="181"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z157" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Темиртауского городского маслихата от 30 июня 2023 года № 6/4 "О внесении изменений в решение 35 сессии Темиртауского городского маслихата от 24 декабря 2014 года № 35/5 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Темиртау и поселка Актау" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 6467-09).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5711,31 +5983,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>