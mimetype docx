--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7e76137" w14:textId="7e76137">
+    <w:p w14:paraId="dca2113" w14:textId="dca2113">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -471,512 +471,466 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к решению</w:t>
+              <w:t>Приложение 1 к решению Улытауского районного маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Улытауского районного маслихата</w:t>
-[...25 lines deleted...]
-              <w:t>№ 109</w:t>
+              <w:t>от 5 марта 2024 года №109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Улытауского района</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkStart w:name="z130" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции решения Улытауского районного маслихата области Ұлытау от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся Улытауского района (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года №523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее - Типовые правила) и определяют порядок оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Улытауского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z100" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальная комиссия – комиссия, создаваемая решением акима Улытауского района, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z101" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) социальная помощь – помощь, предоставляемая акиматом Улытауского района в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z102" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган по оказанию социальной помощи – государственное учреждение "Отдел занятости и социальных программ Улытауского района";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z103" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z104" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) уполномоченный государственный орган – Министерство труда и социальной защиты населения Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1111,1584 +1065,1128 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах" оказываются в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Социальная помощь к памятным датам и праздничным дням оказывается единовременно в виде денежных выплат следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1-2 января – Новый год:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью до семи лет, детям с инвалидностью с семи до восемнадцати лет первой, второй, третьей групп – 40 000 (сорок тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 15 февраля - День вывода ограниченного контингента советских войск из Демократической Республики Афганистан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий – 300 000 (триста тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий – 300 000 (триста тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза Советских Социалистических Республик (далее – Союза ССР) – 300 000 (триста тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...53 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий – 300 000 (триста тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия– 50 000 (пятьдесят тысяч) тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 8 марта - Международный женский день:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", награжденным орденами "Материнская слава" I и II степени - 20 000 (двадцать тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       многодетным семьям, имеющим четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения по общеобразовательным или профессиональным программам в организациях общего среднего, технического и профессионального, послесреднего, высшего и (или) послевузовского образования, после достижения ими восемнадцатилетнего возраста до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста) - 20 000 (двадцать тысяч) тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мая – День защитника Отечества:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года – 300 000 (триста тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года – 300 000 (триста тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы– 300 000 (триста тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях – 300 000 (триста тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии– 300 000 (триста тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей – 300 000 (триста тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения – 50 000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний– 50 000 (пятьдесят тысяч) тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мая – День Победы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизанам и подпольщикам Великой Отечественной войны - 5 000 000 (пять миллионов) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизанам и подпольщикам Великой Отечественной войны, а также рабочим и служащим, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов – 300 000 (триста тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны – 200 000 (двести тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – 200 000 (двести тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – 200 000 (двести тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, партизан, подпольщиков, лиц, указанных в статьях 4 – 6 Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте – 100 000 (сто тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьям погибших работников госпиталей и больниц города Ленинграда– 100 000 (сто тысяч) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшимся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак – 100 000 (сто тысяч) тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 31 мая - День памяти жертв политических репрессий и голода:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жертвам политических репрессий и лицам, пострадавшим от политических репрессий- 20 000 (двадцать тысяч) тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 1 октября - День пожилых людей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионерам, по возрасту, получающие минимальный размер пенсии - 20 000 (двадцать тысяч) тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) второе воскресенье октября – День лиц с инвалидностью Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью первой, второй, третьей групп - 20 000 (двадцать тысяч) тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 16 декабря – День Независимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированным в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий" – 300 000 (триста тысяч) тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Социальная помощь следующим отдельным категориям нуждающихся граждан оказывается единовременно и периодически:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) гражданину (семье) по причине ущерба ему либо его имуществу вследствие стихийного бедствия или пожара - единовременно в размере 100 (сто) месячных расчетных показателей без учета среднедушевого дохода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок обращения за социальной помощью - не позднее трех месяцев с момента возникновения ситуации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лицам, страдающим социально значимыми заболеваниями, один раз в календарный год, независимо от уровня дохода, предоставляется денежная выплата в размере 30 (тридцати) месячных расчетных показателей в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      злокачественные новообразования - после прохождения стационарного лечения, а также при IV стадии заболевания (пациенты с распространенными формами злокачественных новообразований, подлежащие паллиативному либо симптоматическому лечению);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туберкулез - в период пребывания пациента на амбулаторном этапе лечения, на основании заключения врачебно-консультативной комиссии (ВКК);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заболевание, вызванное вирусом иммунодефицита человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...430 lines deleted...]
-      7. Единовременная социальная помощь на оплату услуг по газификации жилого дома оказывается гражданам (семьям), проживающим в частных жилых домах, являющимися его собственниками либо совместно проживающими членами семьи собственника, при отсутствии у них и совместно проживающих членов семьи другого жилья и наличии среднедушевого дохода, не превышающего 2 (двух) кратного размера прожиточного минимума.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
-[...15 lines deleted...]
-      Размер социальной помощи определяется исходя из фактических затрат заявителя, связанных с проведением и установкой газового оборудования, но не более 250 (двести пятьдесят) месячных расчетных показателей.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Порядок оказания социальной помощи определяется согласно Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
-[...15 lines deleted...]
-      8. Размер оказываемой социальной помощи в каждом отдельном случае определяется специальной комиссией, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории получателей социальной помощи определяются акиматом Улытауского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
-[...15 lines deleted...]
-      9. Порядок оказания социальной помощи определяется согласно Типовым правилам.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z81" w:id="76"/>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2723,695 +2221,571 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам, или электронно на портал с заявлением по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z31" w:id="80"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z32" w:id="81"/>
-[...15 lines deleted...]
-      При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z33" w:id="82"/>
-[...15 lines deleted...]
-      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z34" w:id="83"/>
-[...15 lines deleted...]
-      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z35" w:id="84"/>
-[...15 lines deleted...]
-      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт наличия социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z36" w:id="85"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт сиротства, отсутствия родительского попечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z120" w:id="86"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт неспособности к самообслуживанию в связи с преклонным возрастом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z121" w:id="87"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт наличия социально значимого заболевания;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт освобождения из мест лишения свободы, нахождения на учете службы пробации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z122" w:id="88"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт сиротства, отсутствия родительского попечения;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z123" w:id="89"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="92"/>
+    <w:bookmarkStart w:name="z134" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z135" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z136" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Улытауского района на текущий финансовый год.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z127" w:id="93"/>
-[...15 lines deleted...]
-      При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z128" w:id="94"/>
-[...15 lines deleted...]
-      При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:p>
-[...77 lines deleted...]
-      12. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Улытауского района на текущий финансовый год.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z129" w:id="96"/>
-[...15 lines deleted...]
-      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти получателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z130" w:id="97"/>
-[...15 lines deleted...]
-      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выезда получателя на постоянное проживание за пределы Улытауского района;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:p>
-[...77 lines deleted...]
-      13. Социальная помощь прекращается в случаях:</w:t>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z86" w:id="99"/>
-[...15 lines deleted...]
-      1) смерти получателя;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z87" w:id="100"/>
-[...15 lines deleted...]
-      2) выезда получателя на постоянное проживание за пределы Улытауского района;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z88" w:id="101"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3444,111 +2818,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 6 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="104"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктах 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="105"/>
+        <w:t xml:space="preserve"> настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3563,153 +2937,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:p>
-[...77 lines deleted...]
-      14. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z92" w:id="107"/>
-[...15 lines deleted...]
-      15. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по единовременным выплатам – ежедневно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам – к 29 числу месяца, предшествующего месяцу выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию не ранее первого числа месяца выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3788,282 +3380,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 5 марта 2024 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 109</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z94" w:id="108"/>
+    <w:bookmarkStart w:name="z94" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений Улытауского районного маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z95" w:id="109"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z95" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Улытауского районного маслихата от 12 октября 2016 года № 49 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан по Улытаускому району" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 4014);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z96" w:id="110"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z96" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Улытауского районного маслихата от 11 октября 2017 года № 132 "О внесении изменений в решение Улытауского районного маслихата от 12 октября 2016 года № 49 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан по Улытаускому району" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 4428);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z97" w:id="111"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z97" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Улытауского районного маслихата от 30 декабря 2019 года № 348 "О внесении изменений и дополнения в решение Улытауского районного маслихата от 12 октября 2016 года № 49 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан по Улытаускому району" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5680);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z98" w:id="112"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z98" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Улытауского районного маслихата от 25 ноября 2021 года № 86 "О внесении изменения в решение Улытауского районного маслихата от 12 октября 2016 года № 49 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан по Улытаускому району" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 26094).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>