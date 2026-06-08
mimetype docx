--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eeb95e6" w14:textId="eeb95e6">
+    <w:p w14:paraId="6239373" w14:textId="6239373">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -917,51 +917,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции решения Каражалского городского маслихата области Ұлытау от 27.12.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 2 - в редакции решения Каражалского городского маслихата области Ұлытау от 27.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1208,1813 +1218,1491 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Социальная помощь к памятным датам и праздничным дням оказывается единовременно в виде денежных выплат следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) 1 – 2 января – Новый год:</w:t>
+      1) 1– 2 января – Новый год:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...15 lines deleted...]
-      детям с инвалидностью до семи лет, детям с инвалидностью с семи до восемнадцати лет первой, второй, третьей групп – 20 000 (двадцать тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью до семи лет, детям с инвалидностью с семи до восемнадцати лет первой, второй, третьей групп – 40 000 (сорок тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z148" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 15 февраля – День вывода ограниченного контингента советских войск из Демократической Республики Афганистан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...15 lines deleted...]
-      военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий – 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий – 300 000 (триста тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkStart w:name="z150" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий – 300 000 (триста тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkStart w:name="z151" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза Советских Социалистических Республик (далее – Союза ССР) – 300 000 (триста тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkStart w:name="z152" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий – 300 000 (триста тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
-[...15 lines deleted...]
-      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия – 200 000 (двести тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия– 50 000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
-[...15 lines deleted...]
-      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия – 50 000 (пятьдесят тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 8 марта – Международный женский день:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
-[...15 lines deleted...]
-      рабочим и служащим, направлявшимся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия – 300 000 (триста тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать–героиня", награжденным орденами "Материнская слава" I и II степени – 20 000 (двадцать тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
-[...15 lines deleted...]
-      3) 8 марта – Международный женский день:</w:t>
+    <w:bookmarkStart w:name="z156" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным семьям, имеющим четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения по общеобразовательным или профессиональным программам в организациях общего среднего, технического и профессионального, послесреднего, высшего и (или) послевузовского образования, после достижения ими восемнадцатилетнего возраста до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста) – 20 000 (двадцать тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...15 lines deleted...]
-      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", награжденным орденами "Материнская слава" I и II степени – 20 000 (двадцать тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 7 мая – День защитника Отечества:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
-[...15 lines deleted...]
-      многодетным семьям, имеющим четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения по общеобразовательным или профессиональным программам в организациях общего среднего, технического и профессионального, послесреднего, высшего и (или) послевузовского образования, после достижения ими восемнадцатилетнего возраста до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста) – 20 000 (двадцать тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года – 300 000 (триста тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
-[...15 lines deleted...]
-      4) 7 мая – День защитника Отечества:</w:t>
+    <w:bookmarkStart w:name="z21" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года – 300 000 (триста тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
-[...15 lines deleted...]
-      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года – 300 000 (триста тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы – 300 000 (триста тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
-[...15 lines deleted...]
-      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года – 300 000 (триста тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986–1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях – 300 000 (триста тысяч);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
-[...15 lines deleted...]
-      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы – 300 000 (триста тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей – 300 000 (триста тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
-[...15 lines deleted...]
-      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986–1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях – 300 000 (триста тысяч);</w:t>
+    <w:bookmarkStart w:name="z160" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения – 50 000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z21" w:id="44"/>
-[...15 lines deleted...]
-      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей – 300 000 (триста тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также гражданам, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний – 50 000 (пятьдесят тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z22" w:id="45"/>
-[...15 lines deleted...]
-      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения – 50 000 (пятьдесят тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии – 300 000 (триста тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
-[...15 lines deleted...]
-      семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также гражданам, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний – 50 000 (пятьдесят тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 9 мая – День Победы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
-[...15 lines deleted...]
-      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии – 300 000 (триста тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизанам и подпольщикам Великой Отечественной войны – 5 000 000 (пять миллионов) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
-[...15 lines deleted...]
-      военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий – 100 000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизанам и подпольщикам Великой Отечественной войны, а также рабочим и служащим, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов – 300 000 (триста тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
-[...15 lines deleted...]
-      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия – 100 000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны – 200 000 (двести тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z50" w:id="50"/>
-[...15 lines deleted...]
-      5) 9 мая – День Победы:</w:t>
+    <w:bookmarkStart w:name="z32" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – 200 000 (двести тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z51" w:id="51"/>
-[...15 lines deleted...]
-      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизанам и подпольщикам Великой Отечественной войны – 5 000 000 (пять миллионов) тенге;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – 200 000 (двести тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="56"/>
+    <w:bookmarkStart w:name="z34" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       семьям военнослужащих, партизан, подпольщиков, лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьях 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>–</w:t>
+        <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте – 100 000 (сто тысяч) тенге;</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте – 100 000 (сто тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z35" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьям погибших работников госпиталей и больниц города Ленинграда – 100 000 (сто тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z36" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак –100 000 (сто тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z37" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 31 мая – День памяти жертв политических репрессий и голода:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z38" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жертвам политических репрессий и лицам, пострадавшим от политических репрессий – 20 000 (двадцать тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z35" w:id="57"/>
-[...15 lines deleted...]
-      семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьям погибших работников госпиталей и больниц города Ленинграда – 100 000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 1 октября – День пожилых людей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z36" w:id="58"/>
-[...15 lines deleted...]
-      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшимся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - 100 000 (сто тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионерам, получающим минимальный размер пенсии – 20 000 (двадцать тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
-[...15 lines deleted...]
-      6) 31 мая – День памяти жертв политических репрессий и голода:</w:t>
+    <w:bookmarkStart w:name="z41" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) второе воскресенье октября – День лиц с инвалидностью Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z60" w:id="60"/>
-[...15 lines deleted...]
-      жертвам политических репрессий и лицам, пострадавшим от политических репрессий – 20 000 (двадцать тысяч) тенге;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью первой, второй, третьей групп – 20 000 (двадцать тысяч) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z61" w:id="61"/>
-[...15 lines deleted...]
-      7) 1 октября – День пожилых людей:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 16 декабря – День Независимости:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z62" w:id="62"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="68"/>
+    <w:bookmarkStart w:name="z44" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицам, принимавшим участие в событиях 17–18 декабря 1986 года в Казахстане, реабилитированным в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий" - 300 000 (триста тысяч) тенге.</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий" – 300 000 (триста тысяч) тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 5 – в редакции решения Каражалского городского маслихата области Ұлытау от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 381</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Социальная помощь следующим отдельным категориям нуждающихся граждан оказывается единовременно и (или) периодически:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) гражданину (семье) по причине ущерба ему либо его имуществу вследствие стихийного бедствия или пожара – единовременно в размере 100 (сто) месячных расчетных показателей без учета среднедушевого дохода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z48" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок обращения за социальной помощью – не позднее трех месяцев с момента возникновения ситуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z49" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z50" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лицам, страдающим социально значимыми заболеваниями, один раз в календарный год, независимо от уровня дохода, предоставляется денежная выплата в размере 30 (тридцати) месячных расчетных показателей в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z51" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      злокачественные новообразования – после прохождения стационарного лечения, а также при IV стадии заболевания (пациентам с распространенными формами злокачественных новообразований, подлежащие паллиативному либо симптоматическому лечению);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z52" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туберкулез – в период пребывания пациента на амбулаторном этапе лечения, на основании заключения врачебно-консультативной комиссии (ВКК);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z53" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заболевание, вызванное вирусом иммунодефицита человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменениями, внесенными решениями Каражалского городского маслихата области Ұлытау от 10.10.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 194</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 14.04.2025 </w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 6 – в редакции решения Каражалского городского маслихата области Ұлытау от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 381</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Исключен решением Каражалского городского маслихата области Ұлытау от 14.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 262</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...56 lines deleted...]
-      Срок обращения за социальной помощью - не позднее трех месяцев с момента возникновения ситуации.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Исключен решением Каражалского городского маслихата области Ұлытау от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 381</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Исключен решением Каражалского городского маслихата области Ұлытау от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 381</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Размер оказываемой социальной помощи в каждом отдельном случае определяется специальной комиссией, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z114" w:id="72"/>
-[...15 lines deleted...]
-      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z100" w:id="73"/>
-[...15 lines deleted...]
-      2) специальная комиссия – комиссия, создаваемая решением акима города Каражал, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Порядок оказания социальной помощи определяется согласно Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z101" w:id="74"/>
-[...15 lines deleted...]
-      3) социальная помощь – помощь, предоставляемая акиматом города Каражал в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z102" w:id="75"/>
-[...15 lines deleted...]
-      4) уполномоченный орган по оказанию социальной помощи – государственное учреждение "Отдел занятости и социальных программ города Каражал";</w:t>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории получателей социальной помощи определяются акиматом города Каражал.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z103" w:id="76"/>
-[...15 lines deleted...]
-      5) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z104" w:id="77"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменениями, внесенными решениями Каражалского городского маслихата области Ұлытау от 10.10.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 194</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 27.12.2024 </w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 12 – в редакции решения Каражалского городского маслихата области Ұлытау от 27.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...374 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="94"/>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3049,675 +2737,695 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам, или электронно на портал с заявлением по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z116" w:id="95"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z116" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z117" w:id="96"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z117" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z118" w:id="97"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z118" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z119" w:id="98"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z119" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z120" w:id="99"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z120" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z121" w:id="100"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z121" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z122" w:id="101"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z122" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z123" w:id="102"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z123" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт наличия социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z124" w:id="103"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z124" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт неспособности к самообслуживанию в связи с преклонным возрастом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z125" w:id="104"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z125" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт освобождения из мест лишения свободы, нахождения на учете службы пробации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z126" w:id="105"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z126" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z127" w:id="106"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z127" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z128" w:id="107"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z128" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z129" w:id="108"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z129" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции решения Каражалского городского маслихата области Ұлытау от 27.12.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 13 – в редакции решения Каражалского городского маслихата области Ұлытау от 27.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="109"/>
+    <w:bookmarkStart w:name="z87" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом города Каражал на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z130" w:id="110"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z130" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z131" w:id="111"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z131" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции решения Каражалского городского маслихата области Ұлытау от 27.12.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 14 – в редакции решения Каражалского городского маслихата области Ұлытау от 27.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="112"/>
+    <w:bookmarkStart w:name="z88" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z89" w:id="113"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z89" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z90" w:id="114"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z90" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы города Каражал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z91" w:id="115"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z91" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z92" w:id="116"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z92" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z93" w:id="117"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z93" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3750,51 +3458,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 6 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="118"/>
+    <w:bookmarkStart w:name="z133" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3809,52 +3517,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z134" w:id="119"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z134" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3869,153 +3577,163 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции решения Каражалского городского маслихата области Ұлытау от 27.12.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 15 – в редакции решения Каражалского городского маслихата области Ұлытау от 27.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="120"/>
+    <w:bookmarkStart w:name="z94" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z95" w:id="121"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z95" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е–Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4094,278 +3812,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 февраля 2024 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 133</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="122"/>
+    <w:bookmarkStart w:name="z97" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых утративших силу решений Каражалского городского маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z98" w:id="123"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z98" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Каражалского городского маслихата "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Каражал" от 29 июля 2020 года №421 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №5999);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z99" w:id="124"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z99" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Каражалского городского маслихата "О внесении изменений в решение L сессии Каражалского городского маслихата от 29 июля 2020 года № 421 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Каражал" от 24 декабря 2020 года №445 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №6139);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z170" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Каражалского городского маслихата "О внесении изменений в решение Каражалского городского маслихата от 29 июля 2020 года № 421 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Каражал" от 23 сентября 2022 года №182 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №29891);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z171" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Каражалского городского маслихата "О внесении изменений в решение Каражалского городского маслихата от 29 июля 2020 года №421 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Каражал" от 24 апреля 2023 года №17 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за №13-20).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4691,31 +4413,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>