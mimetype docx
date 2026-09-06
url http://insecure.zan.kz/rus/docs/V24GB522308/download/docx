--- v0 (2025-11-10)
+++ v1 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c75287e" w14:textId="c75287e">
+    <w:p w14:paraId="686ecda" w14:textId="686ecda">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,260 +85,286 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в решение акима Байзакского района от 15 ноября 2023 года № 3 "Об образовании избирательных участков"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение акима Байзакского района Жамбылской области от 13 августа 2024 года № 3. Зарегистрировано Департаментом юстиции Жамбылской области от 14 августа 2024 года № 5223-08. Утратило силу решением акимата Байзакского района Жамбылской области от 27 июня 2025 года № 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу решением акимата Байзакского района Жамбылской области от 27.06.2025 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аким Байзакского района РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в решение акима Байзакского района "Об образовании избирательных участков" от 15 ноября 2023 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5119) следующие изменения и дополнения:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       избирательные участки № 126, 128 приложение к указанному решению изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Контроль за исполнением настоящего решения возложить на руководителя аппарата акима Байзакского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Настоящее решение вводится в действие со дня его первого официального опубликования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -352,51 +380,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Исполняющий обязанности</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Исполняющий обязанности</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -409,51 +447,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      акима Байзакского района </w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">акима Байзакского района </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -478,130 +526,130 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б. Сагынбеков</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="3"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Согласовано"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байзакская</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       районная территориальная</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       избирательная комиссия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -706,2178 +754,2184 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 13 августа 2024 года № 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Об изменении месторасположения и границ избирательных участков на территории Байзакского района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №126.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z21" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Сарыкемер, улица Байзақ батыра №76, дом культуры имени "Аль-Фараби".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z22" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Сарыкемер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z23" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б.Момышулы улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 1/а, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 31/а, 33, 33/а, 37, 39, 43, 45, 47, 51, 55, 57, 59, 61, 61/а, 67, 69, 71, 73, 75, 79, 85, 87, 89, 91, 93, 95, 103, 105.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 4/а, 6/1, 6/2, 8/1, 8/2, 10/1, 10/2, 12/1, 12/2, 14, 16, 18, 20, 22, 24, 26, 28/1, 28/2, 30, 32, 34, 36, 38, 40/1, 40/2, 42, 44, 46, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 74/а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байдибек баба улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 9, 9/а, 11, 13, 15, 15/а, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 43/а, 45, 47, 49, 51, 83, 83/а, 85/а, 87, 87/а, 97, 99, 101/а, 105.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10, 10/а, 12, 12/а, 14, 16, 18, 20, 22, 24, 26, 28, 30, 30/а, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70/1, 70/2, 72, 74, 76, 78, 80, 82, 92, 94, 96, 100, 102, 108, 110, 112.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байдибек баба переулок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 15, 15/а, 17, 19, 21, 23, 27, 33, 37, 47, 49/а, 53, 63, 65, 71, 73, 77, 83, 85, 85/а, 91, 93, 93/а, 95, 97, 99, 83/а, 27, 101/а, 103, 105, 107, 109, 113, 117.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четный: 2 ,4, 6, 8, 12, 12/а, 12/г, 16, 18, 20, 24, 26, 28, 30/а, 36, 38,40, 44, 46, 50, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100,104, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108, 110, 112, 118, 1 переулок 22, 1 переулок 24, 1 переулок 25</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жамбыл улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нечетный: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четный: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Райымбек батыра улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5 ,7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 6/а, 8, 10, 12 ,14, 16, 18, 20, 22, 24, 26, 28, 30.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наурыз улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2, 4 ,6, 6/а, 8, 10, 12, 14, 16, 16/а, 18, 20.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ж.Баянов улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 21/а, 23, 25, 27, 29, 31, 33.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10, 12, 12/1, 12/2, 14, 14/а, 16, 18, 18/а, 20.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       А.Жакыпбаев улица </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 9, 11, 13, 15, 17, 17/а, 19, 19/а, 21, 23, 25, 27, 29, 31, 33, 35, 37, 37/а, 39, 41, 43, 47, 53, 53/а, 57</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10, 12, 14, 16, 18, 18/а, 20, 22, 24, 26, 28, 30, 32, 34, 36.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байзак батыр улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 21/а, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69/1, 69/4, 71, 73, 75, 77, 79, 81, 83, 85, 89, 91/1, 91/2, 93.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 2/а, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38/1, 38/2, 40, 42, 44/1, 44/2, 46, 48, 50, 52/1, 52/2, 54, 56, 58, 60, 62, 64, 66, 68, 68/а, 70, 72, 74, 78, 80, 82, 84, 86, 88, 90/1, 90/2, 90/3, 90/4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Д.Конаев улица </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 1/а, 1/в, 3, 3/а, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 73, 75, 77, 79, 81, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111/1, 111/2, 111/3, 113/1, 113/2 113/4, 113/5, 113/6, 113/7, 113/8, 115, 117, 119.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84 ,86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Д.Конаев переулок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не четный: 1, 3, 3/а, 5, 7, 11.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сыпатай батыра улица </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 45, 47, 49, 51, 53, 55, 59, 61, 63, 65, 67.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четный: 2, 4, 6, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 48/а, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 86/а. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Кулымбаев улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 9, 11, 13, 15, 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10, 12, 14, 16, 18.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А.Суханбаев улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 23/а, 25, 27, 29, 31, 33, 35.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.Х.Дулати улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 11, 13, 15, 17, 19, 21/1, 21/2, 23, 25, 27, 29, 31, 33, 35, 39, 41, 43, 45, 47, 49.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 4/а, 6, 8, 10, 12, 14, 16, 18/1, 18/2, 18/3, 18/4, 18/5, 18/6, 18/8, 20, 22, 24, 26, 28, 30/1, 30/2, 32, 34, 36, 38, 40, 42, 44, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №128.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Сарыкемер, улица Косы батыра № 47, школа-гимназия имени Г.Муратбаев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Сарыкемер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       У.Сыздыкбаев улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10, 12, 12/а, 14, 16, 18, 20, 22, 24, 26, 28/1, 28/2, 30/1, 30/2, 30/3, 30/4, 30/5, 30/6, 30/7, 30/8, 32/1, 32/2, 32/3, 32/4, 32/5, 32/6, 32/7, 32/8, 34/1, 34/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       У.Сыздыкбаев тупик</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 7, 9, 11.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       У.Сыздыкбаев переулок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 5/1, 5/2, 7, 9, 11.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Р.Смаилов улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 3, 5, 7, 9, 11, 13, 15, 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 6, 8, 10, 12, 14/1, 14/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Орынкулов переулок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1/а, 1, 7, 15, 19, 21,27, 29, 37, 39, 43, 47, 69/а, 47, 103</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 16, 18, 20, 22, 24, 26, 36, 38, 42, 46/а, 46, 50/ю</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Орынкулов 1-переулок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нечетный: 1, 3, 5, 9, 19, 29, 33/а, 33/в, 41, 47, 51/в, 65/а, 69/а, 109, 109/а, 109/б, 109/в, 109/г, 111, 113/а, 113/в, 113/г, 113/з, 115/б, 115/в, 117, 117/а, 119, 121, 121/а, 121/б, 123, 127, 131, 133, 133/а, 139, 143, 145, 147, 149, 151, 155, 157, 159, 163, 165, 171/а, 173, 177, 183, 185, 187, 191, 195,197, 199, 203, 205, 213, 215, 217, 219, 221, 223, 225, 227, 229. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четный: 4, 6, 8, 18, 20, 28, 30/а, 30/б, 30/в, 30/г, 30/д, 30/к, 38, 38/а, 38/б, 38/в, 38/г, 40, 42, 46, 46/а, 46/в, 46/г, 46/д, 48, 50, 50/1, 50/4, 50/б, 50/д, 50/и, 50/қ, 50/л, 50/м, 50/н, 50/п, 50/с, 50/т, 50/ы, 50/ш, 50/ю, 50/ц, 50/х, 52, 66/а, 68/а, 70/а, 72/б, 72/в, 72/г, 108, 112, 114, 120, 122, 124, 130, 134, 138, 140/а, 142, 156, 156/а, 164, 166, 170, 174, 176, 188/а, 190, 196, 200, 202, 216, 218, 222, 224, 228, 230. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Орынкулов 2-переулок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 79, 85, 87, 89, 91, 93, 93/а, 95, 99, 101, 105.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 44, 86, 88, 90, 92, 94, 96, 98, 102, 104.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Орынкулов 3-переулок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 11, 55/а, 59, 61/а, 67, 69, 71, 73, 77, 79, 81, 83, 93/а, 113/з.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 56/б, 58, 62/а, 64, 60, 60/а, 66, 68, 78, 80, 82, 92/а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Орынкулов 4-переулок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 1/а, 7, 9, 13, 15, 17, 19, 21, 23, 33, 41, 43.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 4, 6, 8, 10, 12, 14/а, 16, 16/а, 18, 22, 20, 28, 34, 36, 38, 42.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Орынкулов 5-переулок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: : 1, 3, 7, 21, 31, 45, 53.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z100" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 4, 8, 14, 16, 18/а, 20/а, 22, 26, 30, 32, 56, 58</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z101" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Орынкулов 6-переулок:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z102" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный:1, 3, 11, 15, 17, 45, 47, 51, 55, 61, 65, 69, 73, 75, 77, 85, 93, 95, 99, 101, 101/а, 107, 109, 111, 113, 115</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z103" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный:2, 4, 6, 20, 22, 24, 44, 46, 48, 50, 52, 60, 62, 64, 66, 68, 72, 76/а, 80, 88, 90, 92, 98, 100, 102/а, 102, 106, 108, 112, 116, 120, 124, 126, 130, 134.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z104" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Орынкулов улица 1/а/1, 1/а/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z105" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ж.Назарымбетов улица 1, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z106" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бригадный дом 1, 2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z107" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полевой стан 1, 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z108" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z108" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А.Суханбаев улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z109" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 37, 39/1, 39/2, 39/3, 39/4, 39/5, 41/1, 41/2, 41/3, 41/4, 43/1, 43/2, 43/3, 43/4, 45/1, 45/2, 45/3, 45/4, 47/1, 47/2, 47/3, 47/4, 49/1, 49/2, 49/3, 49/4, 51/1, 51/2, 53/1, 53/2, 55/1, 55/2, 57, 59.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 32, 34, 36, 38, 40, 42, 44/1, 44/2, 46/1, 46/2, 48, 50, 52, 54, 56, 58, 60, 60/а, 62, 64/1, 64/2, 66, 68, 70, 72.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z111" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z111" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-я А.Суханбаев улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z112" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z112" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 43/1, 43/2, 45/1, 45/2, 45/3, 45/4, 47, 47/1, 47/2, 47/3, 47/4, 49/1, 49/2, 49/3, 49/4, 51, 53.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z113" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Косы батыр улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z114" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z115" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четный: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z116" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.Ауезов улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z117" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z117" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 15/1, 15/2, 17/1, 17/2, 19/1, 19/2, 21/1, 21/2, 23, 25, 27, 27/а, 29, 31/1, 31/2, 33/1, 33/2, 33/3, 33/4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z118" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z118" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2/а, 2/1, 2/2, 4/1, 4/2, 6/1, 6/2, 8/1, 8/2, 10/1, 10/2, 12/1, 12/2, 14/1, 14/2, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z119" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z119" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       М.Ауезов переулок </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z120" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z120" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 9, 11, 13, 15, 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z121" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z121" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3199,35 +3253,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>