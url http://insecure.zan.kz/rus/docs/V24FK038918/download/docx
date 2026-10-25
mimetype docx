--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c1525a0" w14:textId="c1525a0">
+    <w:p w14:paraId="36d19f6" w14:textId="36d19f6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1434,54 +1434,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, установленном Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год).</w:t>
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции решения маслихата района Мақаншы области Абай от 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39-272/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечень праздничных дней и памятных дат для оказания социальной помощи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2616,309 +2678,429 @@
         <w:t>
       4) лицам, имеющим социально-значимые заболевания – со среднедушевым доходом за квартал, предшествующим кварталу обращению, не превышающим порога однократной величины прожиточного минимума предоставляется единовременно один раз в год без обследования материально-бытового положения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z92" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) лицам (семьям), со среднедушевым доходом за квартал, предшествующим кварталу обращению, не превышающим порога однократной величины прожиточного минимума находящиеся в трудной жизненой ситуации предоставляется единовременно один раз в год с обследованием материально-бытового положения; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
-[...15 lines deleted...]
-      6) для получения сведения для оказания социальной помощи в связи с сиротством, отсутствием родительского попечения инициируется запрос в информационные системы государственных органов, без учета среднедушевого дохода;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) исключен решением маслихата района Мақаншы области Абай от 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39-272/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) исключен решением маслихата района Мақаншы области Абай от 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39-272/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) исключен решением маслихата района Мақаншы области Абай от 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39-272/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
-[...15 lines deleted...]
-      7) неспособность к самообслуживанию в связи с преклонным возрастом – со среднедушевым доходом за квартал, предшествующим кварталу обращению, не превышающим порога однократной величины прожиточного минимума предоставляется единовременно один раз в год;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
-[...15 lines deleted...]
-      8) гражданам освобожденные из мест лишения свободы, находящиеся на учете службы пробации – единовременно один раз в год без учета среднедушевого дохода и обследования материально-бытового положения.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
-[...15 lines deleted...]
-      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Предельный размер социальной помощи составляет 100 (сто) месячных расчетных показателей. Для ветеранов Великой Отечественной войны, статус которых определен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Закона Республики Казахстан "О ветеранах", предельный размер социальной помощи составляет 5000000 (пять миллионов) тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
-[...15 lines deleted...]
-      Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия и указывает его в заключении о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
-[...15 lines deleted...]
-      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
-[...35 lines deleted...]
-        <w:t> Закона Республики Казахстан "О ветеранах", предельный размер социальной помощи составляет 5000000 (пять миллионов) тенге.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
-[...15 lines deleted...]
-      9. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия и указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории получателей социальной помощи определяются государственным учреждением "Отдел занятости и социальных программ района Мақаншы области Абай".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2953,452 +3135,448 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам, или электронно на портал с заявлением по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z107" w:id="98"/>
-[...15 lines deleted...]
-      При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
+    <w:bookmarkStart w:name="z116" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z108" w:id="99"/>
-[...15 lines deleted...]
-      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт наличия социально значимого заболевания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z109" w:id="100"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z119" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z120" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменениями, внесенными решением маслихата района Мақаншы области Абай от 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39-272/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Поступившие заявления, в том числе электронные, уполномоченный орган по оказанию социальной помощи регистрирует в день поступления в течение рабочего дня, а в случае поступления вне времени рабочего дня – в первый рабочий день после даты поступления заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z122" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При поступлении заявления на оказание социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанным в подпунктах 1), 2) и 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил, уполномоченный орган по оказанию социальной помощи или акимы поселка, села, сельского округа в течение 1 (один) рабочего дня направляют документы заявителя в участковую комиссию для проведения обследования материального положения лица (семьи).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z123" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Участковая комиссия в течение 2 (два) рабочих дней со дня получения документов проводит обследование заявителя, по результатам которого составляет акт о материальном положении лица (семьи), подготавливает заключение о нуждаемости лица (семьи) в социальной помощи по формам, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3413,172 +3591,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам, и направляет их в уполномоченный орган по оказанию социальной помощи или акиму поселка, села, сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z124" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аким поселка, села, сельского округа в течение 2 (два) рабочих дней со дня получения акта и заключения участковой комиссии направляет их с приложенными документами в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z125" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В случае недостаточности документов для оказания социальной помощи, уполномоченный орган по оказанию социальной помощи запрашивает в соответствующих органах сведения, необходимые для рассмотрения представленных для оказания социальной помощи документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z126" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случае невозможности представления заявителем необходимых документов в связи с их порчей, утерей, уполномоченный орган по оказанию социальной помощи принимает решение об оказании социальной помощи на основании данных иных уполномоченных органов и организаций, имеющих соответствующие сведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z127" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Уполномоченный орган по оказанию социальной помощи в течение 1 (один) рабочего дня со дня поступления документов от участковой комиссии или акима поселка, села, сельского округа производит расчет среднедушевого дохода лица (семьи) в соответствии с законодательством Республики Казахстан и представляет полный пакет документов на рассмотрение специальной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z128" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Специальная комиссия в течение 2 (два) рабочих дней со дня поступления документов выносит заключение о необходимости оказания социальной помощи, при положительном заключении указывает размер социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z129" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Уполномоченный орган по оказанию социальной помощи в течение 8 (восемь) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z130" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случаях, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3593,272 +3771,272 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил, уполномоченный орган по оказанию социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи в течение 20 (двадцать) рабочих дней со дня принятия документов от заявителя или акима поселка, села, сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z131" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в оказании социальной помощи уполномоченный орган по оказанию социальной помощи в срок не позднее трех рабочих дней до принятия решения уведомляет заявителя о предварительном решении об отказе, а также проведении заслушивания для предоставления возможности выражения позиции по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z132" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Время и дата заслушивания устанавливаются уполномоченным органом по оказанию социальной помощи, которое проводится путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z133" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приглашения заявителя на заслушивание посредством видеоконференцсвязи или иных средств коммуникации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z134" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       использования информационных систем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z135" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иных способов связи, позволяющих заявителю изложить свою позицию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z136" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель вправе предоставить или высказать возражение к предварительному решению по административному делу в срок не позднее двух рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z137" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае устного выражения заявителем своего возражения, уполномоченный орган по оказанию социальной помощи, должностное лицо ведут протокол заслушивания. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z138" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи, должностное лицо обязаны обеспечить заявителю возможность ознакомиться с протоколом заслушивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z139" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель в течение трех рабочих дней после ознакомления вправе представить свои замечания на протокол заслушивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z140" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам рассмотрения замечаний уполномоченный орган по оказанию социальной помощи принимает решение об оказании (отказе в оказании) социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z141" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Уполномоченный орган по оказанию социальной помощи направляет заявителю уведомление о принятом решении об оказании социальной помощи согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3873,845 +4051,1109 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам (в случае отказа – согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z142" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в заявлении на оказание социальной помощи указан номер мобильного телефона, зарегистрированного в базе мобильных граждан, уведомление об оказании социальной помощи (отказе в оказании) отправляется в автоматическом режиме посредством передачи sms-оповещения на мобильный телефон заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z143" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии возможности отправки sms-оповещения на мобильный телефон заявителя уполномоченный орган по оказанию социальной помощи или Государственная корпорация распечатывают уведомление об оказании социальной помощи (отказе в оказании) и выдают его при личном обращении заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z144" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче заявления посредством портала уведомление об оказании социальной помощи (отказе в оказании) в автоматическом режиме в течение одного рабочего дня со дня принятия решения отправляется в личный кабинет заявителя посредством портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z145" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z146" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выявления недостоверных сведений, представленных заявителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z147" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z148" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z149" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z150" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом города республиканского значения, столицы, района (города областного значения) на текущий финансовый год.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z142" w:id="133"/>
-[...15 lines deleted...]
-      Если в заявлении на оказание социальной помощи указан номер мобильного телефона, зарегистрированного в базе мобильных граждан, уведомление об оказании социальной помощи (отказе в оказании) отправляется в автоматическом режиме посредством передачи sms-оповещения на мобильный телефон заявителя.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z143" w:id="134"/>
-[...15 lines deleted...]
-      При отсутствии возможности отправки sms-оповещения на мобильный телефон заявителя уполномоченный орган по оказанию социальной помощи или Государственная корпорация распечатывают уведомление об оказании социальной помощи (отказе в оказании) и выдают его при личном обращении заявителю.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
-[...15 lines deleted...]
-      При подаче заявления посредством портала уведомление об оказании социальной помощи (отказе в оказании) в автоматическом режиме в течение одного рабочего дня со дня принятия решения отправляется в личный кабинет заявителя посредством портала.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z145" w:id="136"/>
-[...15 lines deleted...]
-      20. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 с изменениями, внесенными решением маслихата района Мақаншы области Абай от 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39-272/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z146" w:id="137"/>
-[...15 lines deleted...]
-      1) выявления недостоверных сведений, представленных заявителями;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти получателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z147" w:id="138"/>
-[...15 lines deleted...]
-      2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
+    <w:bookmarkStart w:name="z155" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z148" w:id="139"/>
-[...15 lines deleted...]
-      3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z149" w:id="140"/>
-[...15 lines deleted...]
-      4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, представленных заявителем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z150" w:id="141"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z159" w:id="150"/>
+    <w:bookmarkStart w:name="z159" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z160" w:id="151"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z160" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z161" w:id="152"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z161" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z162" w:id="153"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 с изменениями, внесенными решением маслихата района Мақаншы области Абай от 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39-272/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z163" w:id="154"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z163" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z164" w:id="155"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z164" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z165" w:id="156"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z165" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z166" w:id="157"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z166" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z167" w:id="158"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z167" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z168" w:id="159"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z168" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z170" w:id="161"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z169" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам – к 27 числу месяца, предшествующего месяцу выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 с изменениями, внесенными решением маслихата района Мақаншы области Абай от 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39-272/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z171" w:id="162"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z171" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z173" w:id="164"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z173" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим после 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию после 1 числа следующего месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 с изменениями, внесенными решением маслихата района Мақаншы области Абай от 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39-272/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z174" w:id="165"/>
+    <w:bookmarkStart w:name="z174" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z175" w:id="166"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z175" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z176" w:id="167"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z176" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>