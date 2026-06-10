--- v0 (2025-11-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1d6c9f9" w14:textId="1d6c9f9">
+    <w:p w14:paraId="bafde3f" w14:textId="bafde3f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об определении размера и порядка оказания жилищной помощи в городе Курчатов</w:t>
+        <w:t>Об определении размера и правил оказания жилищной помощи в городе Курчатов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Курчатовского городского маслихата области Абай от 30 апреля 2024 года № 17/108-VIII. Зарегистрировано Департаментом юстиции области Абай 10 мая 2024 года № 279-18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок решения в редакции решения Курчатовского городского маслихата области Абай от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/250-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктами 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -232,74 +270,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан от 8 декабря 2023 года № 117 "Об утверждении Правил предоставления жилищной помощи" Курчатовский городской маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Определить размер и порядок оказания жилищной помощи в городе Курчатов согласно </w:t>
+      1. Определить размер и правила оказания жилищной помощи в городе Курчатов согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Курчатовского городского маслихата области Абай от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/250-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -627,94 +727,174 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17/108-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Размер и порядок оказания жилищной помощи в городе Курчатов</w:t>
+        <w:t xml:space="preserve"> Размер и правила оказания жилищной помощи в городе Курчатов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок приложения в редакции решения Курчатовского городского маслихата области Абай от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/250-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан от 8 декабря 2023 года № 117 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26793) (далее - Правила).</w:t>
+        <w:t>
+      1. Настоящий размер и правила оказания жилищной помощи разработаны в соответствии с Правилами предоставления жилищной помощи, утвержденными приказом Министра промышленности и строительства Республики Казахстан от 8 декабря 2023 года № 117 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26793) (далее - Правила).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Курчатовского городского маслихата области Абай от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/250-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В Правилах используются основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -957,234 +1137,462 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расходы услугополучателя, принимаемые к исчислению жилищной помощи, определяются как сумма расходов по каждому из вышеуказанных направлений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Жилищная помощь определяется как разница между суммой оплаты расходов на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, в том числе капитальный ремонт общего имущества объекта кондоминиума, потребление коммунальных услуг и услуг связи в части увеличения абонентской платы за телефон, подключенный к сети телекоммуникаций, пользование жилищем из государственного жилищного фонда и жилищем, арендованным местным исполнительным органом в частном жилищном фонде, и предельно допустимым уровнем расходов услугополучателя на эти цели. Предельно допустимый уровень расходов услугополучателя на эти цели устанавливается в размере 10% (процентов).</w:t>
+      6. Жилищная помощь определяется как разница между суммой оплаты расходов на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, в том числе капитальный ремонт общего имущества объекта кондоминиума, потребление коммунальных услуг и услуг связи в части увеличения абонентской платы за телефон, подключенный к сети телекоммуникаций, пользование жилищем из государственного жилищного фонда и жилищем, арендованным местным исполнительным органом в частном жилищном фонде, и предельно допустимым уровнем расходов услугополучателя на эти цели. Предельно допустимый уровень расходов услугополучателя на эти цели устанавливается в размере 5 (пяти) процентов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции решения Курчатовского городского маслихата области Абай от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/250-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. При назначении жилищной помощи принимается норма площади в размере не более 18 квадратных метров на каждого человека, для одиноко проживающих граждан в размере не более 35 квадратных метров.</w:t>
+      7. Жилищная помощь оказывается по предъявленным поставщиками счетам о ежемесячных взносах на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, в том числе капитальный ремонт общего имущества объекта кондоминиума согласно смете расходов и счетам на оплату коммунальных услуг за счет бюджетных средств услугополучателям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер жилищной помощи рассчитывается услугодателем, в соответствии с пунктом 4-1 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 в редакции решения Курчатовского городского маслихата области Абай от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/250-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Исключен решением Курчатовского городского маслихата области Абай от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/250-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Компенсация услуг связи в части увеличения абонентской платы за телефон подключенный к сети телекоммуникаций производится в соответствии с Правилами компенсации повышения тарифов абонентской платы за оказание услуг телекоммуникаций социально защищаемым гражданам, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 28 июля 2023 года № 295/НҚ "Об определении размера и утверждении Правил компенсации повышения тарифов абонентской платы за оказание услуг телекоммуникаций социально защищаемым гражданам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 33200).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Для назначения жилищной помощи малообеспеченная семья (гражданин)- услугополучатель (либо его представитель в силу полномочия, основанного на доверенности, законодательстве, решении суда либо административном акте) обращается согласно Правилам, один раз в квартал через веб-портал "электронного правительства" или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Государственную корпорацию</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Правительство для граждан". </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Исключен решением Курчатовского городского маслихата области Абай от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/250-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Назначение жилищной помощи осуществляется в пределах средств, предусмотренных в бюджете города на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
-[...15 lines deleted...]
-      11. Расходы по коммунальным услугам берутся по предъявленным поставщиками счетам на оплату коммунальных услуг.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В соответствии с пунктом 18 Правил предоставления жилищной помощи услугодатель отказывает в предоставлении жилищной помощи в порядке и сроки, по следующим основаниям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1213,184 +1621,246 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Решение о назначении жилищной помощи либо мотивированный ответ об отказе в предоставлении услуги принимается услугодателем, осуществляющим назначение жилищной помощи. Уведомление о назначении либо мотивированный ответ об отказе в назначении жилищной помощи направляется в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Государственную корпорацию</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> или "личный кабинет" в виде электронного документа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Срок рассмотрения документов и принятия решения о предоставлении жилищной помощи либо мотивированный ответ об отказе со дня принятия полного комплекта документов от Государственной корпорации, либо через веб-портал "электронного правительства" составляет 6 (шесть) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 в редакции решения Курчатовского городского маслихата области Абай от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40/250-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Выплата жилищной помощи малообеспеченным семьям (гражданам) осуществляется услугодателем через банки второго уровня путем перечисления начисленных сумм на лицевые счета услугополучателей.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>