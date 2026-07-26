--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bafde3f" w14:textId="bafde3f">
+    <w:p w14:paraId="e86f1c3" w14:textId="e86f1c3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1812,55 +1812,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>