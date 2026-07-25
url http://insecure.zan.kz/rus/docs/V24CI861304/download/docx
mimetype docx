--- v0 (2025-10-07)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="44e53a1" w14:textId="44e53a1">
+    <w:p w14:paraId="fc084c2" w14:textId="fc084c2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,50 +103,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Мугалжарского районного маслихата Актюбинской области от 24 июля 2024 года № 255. Зарегистрировано Департаментом юстиции Актюбинской области 30 июля 2024 года № 8613-04.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -161,50 +162,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан", Мугалжарский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -223,150 +225,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан в Мугалжарском районе согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившими силу некоторые решения Мугалжарского районного маслихата согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -597,165 +599,201 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">маслихата от 24 июля 2024 года </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 255</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан в Мугалжарском районе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила – в редакции решения Мугалжарского районного маслихата Актюбинской области от 11.09.2025 </w:t>
+      Сноска. Правила – в редакции решения Мугалжарского районного маслихата Актюбинской области от 07.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 428</w:t>
+        <w:t>№ 583</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="4"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z37" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан в Мугалжарском районе (далее – Правила) разработаны в соответствии с </w:t>
+      1. Настоящие </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в Мугалжарском районе (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее – Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -926,166 +964,202 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) участковая комиссия – специальная комиссия, создаваемая решением акимов соответствующих сельских округов для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+      11) участковая комиссия – специальная комиссия, создаваемая решением акимов города и соответствующих сельских округов для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) предельный размер - утвержденный максимальный размер социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сервис цифровых документов – объект информационно- коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Данные Правила распространяются на лиц, постоянно зарегистрированных и проживающих в Мугалжарском районе, за исключением случаев, указанных в последнем абзаце </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьей 71, </w:t>
+        <w:t xml:space="preserve"> статьи 71, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 170, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1185,89 +1259,89 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах" (далее – Закон), оказываются в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
-[...15 lines deleted...]
-      5. Социальная помощь предоставляется единовременно и периодически (один раз в год).</w:t>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Социальная помощь предоставляется единовременно (один раз в год), осуществляется с месяца обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Единовременная социальная помощь к праздничным дням оказывается без учета дохода в виде денежных выплат следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1294,107 +1368,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - ветеранам Великой Отечественной войны в размере - 1272 (одна тысяча двести семьдесят два) месячных расчетных показателей (далее - МРП);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - ветеранам боевых действий на территории других государств в размере -90 (девяносто) МРП;</w:t>
+      - ветеранам боевых действий на территории других государств в размере - 90 (девяносто) МРП;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны в размере - 90 (девяносто) МРП;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - другим лицам, на которых распространяется действие </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, за исключением лиц, указанных в абзаце 6 подпункта 1) </w:t>
+      - другим лицам, на которых распространяется действие Закона, за исключением лиц, указанных в абзаце 6 подпункта 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих правил в размере - 39 (тридцать девять) МРП;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1424,51 +1478,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - лицам, награжденным орденами и медалями бывшего Союза Советских Социалистических Республик (далее – бывшего Союза ССР) за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере - 39 (тридцать девять) МРП;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - лицам, проработавшие (прослужившие) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере - 39 (тридцать девять) МРП;</w:t>
+      - лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере - 39 (тридцать девять) МРП;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - супруге (супругу) умерших участников Великой Отечественной войны, которые не вступали в повторный брак в размере - 39 (тридцать девять) МРП;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1478,51 +1532,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - родителям и супруге, не вступившей в повторный брак, военнослужащих, умерших после прохождения воинской службы в Афганистане в размере - 39 (тридцать девять) МРП;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ко Дню Конституции Республики Казахстан - 30 августа:</w:t>
+      2) ко Дню Республики Казахстан - 25 октября:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - лицам с инвалидностью, получающим государственные социальные пособия по инвалидности, за исключением лиц, указанных в последнем абзаце настоящего подпункта в размере - 13 (тринадцать) МРП;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1549,93 +1603,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ко Дню Независимости - 16 декабря:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...41 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+        <w:t>
+      лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированным в порядке, установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" в размере - 60 (шестьдесят) МРП.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1680,332 +1714,222 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму;</w:t>
-[...53 lines deleted...]
-      7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму устанавливаемому на соответствующий финансовый год законом о республиканском бюджете;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Социальная помощь один раз в год без учета дохода гражданина (семьи) оказывается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) гражданам (семьям) в связи с причинением ущерба им либо его имуществу вследствие стихийного бедствия в размере - 100 (сто) МРП;</w:t>
-[...36 lines deleted...]
-      9. Социальная помощь один раз в год с учетом среднедушевого дохода гражданина (семьи) не превышающего однократного размера прожиточного минимума по Актюбинской области за предшествовавший на момент обращения квартал оказывается:</w:t>
+      1) гражданам (семьям) в связи с причинением ущерба им либо его имуществу вследствие стихийного бедствия не позднее шести месяцев с момента наступления такой ситуации в размере – до 100 (ста) МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) гражданам (семьям) в связи с причинением ущерба им либо его имуществу вследствие пожара не позднее шести месяцев с момента наступления такой ситуации в размере – до 100 (ста) МРП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Социальная помощь один раз в год с учетом среднедушевого дохода гражданина (семьи) не превышающего однократного размера к прожиточному минимуму, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете за предшествовавший на момент обращения квартал оказывается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) лицам, страдающим одним из социально значимых заболеваний согласно Перечня социально значимых заболеваний, утвержденного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 23 сентября 2020 года № ҚР ДСМ-108/2020 (зарегистрированное в Реестре государственной регистрации нормативных правовых актов № 21263) (далее – Перечень) в размере - 30 (тридцать) МРП;</w:t>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 23 сентября 2020 года № ҚР ДСМ-108/2020 (зарегистрированное в Реестре государственной регистрации нормативных правовых актов № 21263) (далее – Перечень) в размере - до 30 (тридцати) МРП;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Социальная помощь по Перечню оказывается одному лицу по одному заболеванию один раз в год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) родителям или законным представителям детей, инфицированным вирусом иммунодефицита человека, состоящим на диспансерном учете в размере - 30 (тридцать) МРП;</w:t>
-[...58 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+      2) гражданам (семьям), среднедушевой доход которых не превышает однократный размер к прожиточному минимуму, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете в размере – до 30 (тридцати) МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Среднедушевой доход семьи для оказания социальной помощи исчисляется на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2057,402 +1981,324 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Среднедушевой доход семьи рассчитывается путем деления совокупного дохода семьи за расчетный период (предыдущий квартал) на количество месяцев в указанном периоде (три месяца) и число членов семьи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Семье (лицам), имеющим право на одновременное получение нескольких видов социальной помощи, назначается один вид социальной помощи. Социальная помощь оказывается указанным лицам, если они не находятся на полном государственном обеспечении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия и указывает его в заключении о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
-[...15 lines deleted...]
-      13. Сроки обращения за социальной помощью отдельным категориям нуждающихся граждан:</w:t>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
-[...15 lines deleted...]
-      14. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории получателей социальной помощи определяются МИО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Для получения социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Настоящих Правил заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или к акиму поселка, села, сельского округа, или в Государственную корпорацию с заявлением по форме согласно приложению 1 к Типовым правилам, или электронно на портал с заявлением по форме согласно приложению 1-1 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Для получения социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанных в </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> к Типовым правилам.</w:t>
+      15. Порядок и сроки оказания социальной помощи, основания для отказа, прекращения, возврата и выплата социальной помощи определяются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Главой 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Типовых правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Типовых правил.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Мугалжарского района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
-[...15 lines deleted...]
-      17. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Мугалжарского района на текущий финансовый год.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
-[...15 lines deleted...]
-      18. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2531,282 +2377,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">маслихата от 24 июля 2024 года </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 255</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень признанных утратившими силу некоторых решений Мугалжарского районного маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мугалжарского районного маслихата от 14 декабря 2020 года № 527 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Мугалжарском районе" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 7817);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мугалжарского районного маслихата от 23 декабря 2022 года № 280 "О внесении изменения в решение Мугалжарского районного маслихата от 14 декабря 2020 года № 527 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Мугалжарском районе" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 31395);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мугалжарского районного маслихата от 14 апреля 2023 года № 11 "О внесении изменений в решение Мугалжарского районного маслихата от 14 декабря 2020 года № 527 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Мугалжарском районе" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 8335);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мугалжарского районного маслихата от 22 декабря 2023 года № 141 "О внесении изменений в решение Мугалжарского районного маслихата от 14 декабря 2020 года № 527 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Мугалжарском районе" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 8482).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>