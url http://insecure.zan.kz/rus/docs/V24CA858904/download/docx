--- v1 (2025-12-30)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e7f4962" w14:textId="e7f4962">
+    <w:p w14:paraId="2f2294e" w14:textId="2f2294e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1255,74 +1255,198 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах" (далее – Закон), оказываются в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Социальная помощь предоставляется единовременно и периодически (один раз в год).</w:t>
+      5. Социальная помощь предоставляется единовременно и периодически (один раз в год), осуществляется с месяца обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции решения маслихата города Актобе Актюбинской области от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Перечни праздничных дней и памятных дат для оказания социальной помощи, а также кратность оказания социальной помощи установлены настоящими Правилами по представлению МИО.</w:t>
+      6. Перечни праздничных дней и памятных дат для оказания социальной помощи установлены настоящими Правилами по представлению МИО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции решения маслихата города Актобе Актюбинской области от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых государственным учреждением "Управление координации занятости и социальных программ Актюбинской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1554,51 +1678,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       родителям и супруге, не вступившей в повторный брак, военнослужащих, умерших после прохождения воинской службы в Афганистане в размере 39 (тридцать девять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ко Дню Конституции Республики Казахстан - 30 августа:</w:t>
+      2) ко Дню Республики Казахстан - 25 октября:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам с инвалидностью, получающим государственные социальные пособия по инвалидности, за исключением лиц, указанных в последнем абзаце настоящего подпункта в размере 13 (тринадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1667,50 +1791,112 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий" в размере 60 (шестьдесят) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии права у отдельных категорий граждан на получение социальной помощи в разные праздничные дни (в зависимости от категории) оказывается один вид социальной помощи (высокий по размеру).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными решением маслихата города Актобе Актюбинской области от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Социальная помощь без учета дохода оказывается один раз в год по следующим основаниям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1965,124 +2151,246 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Единовременная социальная помощь с учетом среднедушевого дохода гражданина (семьи), не превышающего однократного размера прожиточного минимума по Актюбинской области за предшествовавший на момент обращения квартал оказывается:</w:t>
+      10. Единовременная социальная помощь с учетом среднедушевого дохода гражданина (семьи), не превышающего однократного размера прожиточного минимума, устанавливаемого на соответствующий финансовой год законом о республиканском бюджете, за предшествовавший на момент обращения квартал оказывается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...64 lines deleted...]
-      4) лицам, неспособным к самообслуживанию в связи с преклонным возрастом в размере 30 (тридцать) месячных расчетных показателей;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) исключен решением маслихата города Актобе Актюбинской области от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) исключен решением маслихата города Актобе Актюбинской области от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) исключен решением маслихата города Актобе Актюбинской области от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) исключен решением маслихата города Актобе Актюбинской области от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) малообеспеченным семьям (лицам) в размере не более 30 (тридцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2305,50 +2613,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил оказывается если они не находятся на полном государственном обеспечении.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными решением маслихата города Актобе Актюбинской области от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Социальная помощь к праздничным дням оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2666,51 +3036,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      по ежемесячным и ежеквартальным выплатам – к 29 числу месяца, предшествующего месяцу выплаты.</w:t>
+      по ежемесячным и ежеквартальным выплатам – 27 числа месяца, предшествующего месяцу выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменениями, внесенными решением маслихата города Актобе Актюбинской области от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в Отдел социальных программ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2722,51 +3154,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отдел социальных программ в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      По заявкам о суммах потребности на выплату социальной помощи, поступившим 27 числа месяца, Отдел социальных программ перечисляет денежные средства в Государственную корпорацию не ранее первого числа месяца выплаты.</w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим после 27 числа месяца, Отдел социальных программ перечисляет денежные средства в Государственную корпорацию после 1 числа следующего месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменениями, внесенными решением маслихата города Актобе Актюбинской области от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 418</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z44" w:id="25"/>
     <w:p>
       <w:pPr>
@@ -3581,55 +4075,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3955,31 +4449,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>