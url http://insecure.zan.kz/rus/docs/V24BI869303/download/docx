--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="15c2238" w14:textId="15c2238">
+    <w:p w14:paraId="5c7243c" w14:textId="5c7243c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -559,50 +559,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 с изменениями, внесенными решением Ерейментауского районного маслихата Акмолинской области от 13.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8С-24/2-24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции решения Ерейментауского районного маслихата Акмолинской области от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-58/8-26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -618,90 +638,86 @@
         <w:t xml:space="preserve">
       1. Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан в Ерейментауском районе (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее - Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан в Ерейментауском районе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящие Правила распространяются на лиц, постоянно проживающих на территории Ерейментауского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее - Государственная корпорация) - юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -856,113 +872,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) участковая комиссия - специальная комиссия, создаваемая решением акимов соответствующих административно-территориальных единиц для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) предельный размер – утвержденный максимальный размер социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1097,1775 +1050,1362 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, 1 раз в год, 1 раз в два года), осуществляется с месяца обращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Перечень праздничных дней и памятных дат для оказания социальной помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) День защитника Отечества - 7 мая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День Победы - 9 мая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) День памяти жертв политических репрессий и голода - 31 мая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) День закрытия Семипалатинского испытательного ядерного полигона – 29 августа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) День пожилых людей - 1 октября;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) День лиц с инвалидностью Республики Казахстан - второе воскресенье октября месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь к праздничным дням и памятным датам устанавливается в размере не менее 2,5-кратного месячного расчетного показателя и назначается один раз в календарном году.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...198 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие социально значимого заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, установленного местными представительными органами, не превышающего порога в 1,5 кратном отношении к прожиточному минимуму, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местным представительным органом перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. К праздничным дням и памятным датам размер социальной помощи для отдельно взятой категории получателей устанавливается в едином размере местным представительным органом по согласованию с местным исполнительным органом области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Социальная помощь к праздничным дням и памятным датам оказывается 1 раз в год без истребования заявлений от получателей следующим категориям граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля, в размере 25 (двадцать пять) месячных расчетных показателей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза Советских Социалистических Республик (далее - Союза ССР) (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ко Дню защитника Отечества - 7 мая, в размере 25 (двадцать пять) месячных расчетных показателей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ко Дню Победы - 9 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в размере 25 (двадцать пять) месячных расчетных показателей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 - 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в размере 15 (пятнадцать) месячных расчетных показателей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям погибших военнослужащих;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ко Дню памяти жертв политических репрессий и голода - 31 мая, в размере 3 (три) месячных расчетных показателей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жертвам политических репрессий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пострадавшим от политических репрессий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ко Дню пожилых людей - 1 октября, в размере 3 (три) месячных расчетных показателей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионерам города Ерейментау, вышедшим на пенсию по возрасту безработными, а также с предприятий, ликвидированных (признанных банкротами);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионерам с минимальным и ниже минимального размером пенсии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ко Дню лиц с инвалидностью Республики Казахстан - второе воскресенье октября месяца, в размере 3 (три) месячных расчетных показателей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, воспитывающим детей с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью 1, 2, 3 групп;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ко Дню закрытия Семипалатинского испытательного ядерного полигона – 29 августа, в размере 3 (три) месячных расчетных показателей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, пострадавшим вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Социальная помощь оказывается по заявлению, следующим категориям нуждающихся граждан за исключением лиц, находящихся на полном государственном обеспечении без учета доходов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лицам (семьям) имеющим социально - значимые заболевания (болезнь, вызванная вирусом иммунодефицита человека (ВИЧ), злокачественные новообразования), состоящим на учете в организациях здравоохранения, по одному виду из заболеваний 1 раз в год в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 - 1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии, на возмещение стоимости путевки на санаторно-курортное лечение в пределах Республики Казахстан, на основании документов об оплате, 1 раз в год в предельном размере 60 (шестьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) гражданам (семьям), пострадавшим вследствие стихийного бедствия не позднее трех месяцев единовременно в предельном размере 100 (сто) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) гражданам (семьям), пострадавшим вследствие пожара не позднее трех месяцев единовременно в предельном размере 200 (двести) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лицам, с заболеванием туберкулез, находящимся на амбулаторном лечении в течение шести месяцев в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) родителям или иным законным представителям инфицированных детей с болезнью, вызванной вирусом иммунодефицита человека (ВИЧ), состоящих на диспансерном учете, ежемесячно в размере 2 (двух) прожиточных минимумов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) пенсионерам по возрасту, за исключением лиц с инвалидностью, которым в соответствии с индивидуальной программой абилитации и реабилитации разработаны услуги санаторно-курортного лечения, на возмещение стоимости путевки на санаторно-курортное лечение в пределах Республики Казахстан, на основании документов об оплате 1 раз в два года в предельном размере 30 (тридцать) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпункт 7 пункта 11 вводится в действие со дня официального опубликования и распространяется на правоотношения, возникшие с 1 января 2025 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Социальная помощь оказывается ежемесячно без учета доходов без истребования заявления на расходы за коммунальные услуги, в размере 2,5 (два с половиной) месячных расчетных показателей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1. Социальная помощь оказывается по заявлению с учетом доходов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам (семьям), чей среднедушевой доход в месяц за предыдущий квартал ниже 1,5 кратного размера прожиточного минимума, 1 раз в год в предельном размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью первой группы, чей среднедушевой доход в месяц за предыдущий квартал ниже 15 кратного размера прожиточного минимума, которым выдана путевка согласно индивидуальной программы абилитации и реабилитации лиц с инвалидностью, на сопровождение индивидуальным помощником или другими лицами на санаторно-курортное лечение 1 раз в год в размере 70 (семьдесят) процентов от гарантированной суммы, предоставляемой в качестве возмещения стоимости санаторно-курортного лечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
-[...1457 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Порядок оказания социальной помощи определяется согласно Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2916,246 +2456,136 @@
       3) превышения размера среднедушевого дохода лица (семьи), установленного местным представительным органом порога для оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...61 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Ерейментауского района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3163,51 +2593,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3260,148 +2690,82 @@
       Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...61 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3480,282 +2844,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 января 2024 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-15/3-24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых решений Ерейментауского районного маслихата, признанных утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z27" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ерейментауского районного маслихата "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Ерейментауском районе" от 20 апреля 2020 года № 6С-48/5-20 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 7841).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z28" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ерейментауского районного маслихата "О внесении изменений и дополнения в решение Ерейментауского районного маслихата от 20 апреля 2020 года № 6С-48/5-20 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Ерейментауском районе" от 15 декабря 2020 года № 6С-56/3-20 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 8264).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z29" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ерейментауского районного маслихата "О внесении изменения в решение Ерейментауского районного маслихата от 20 апреля 2020 года № 6С-48/5-20 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Ерейментауском районе" от 16 марта 2022 года № 7С-23/8-22 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 27249).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z30" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ерейментауского районного маслихата "О внесении изменения в решение Ерейментауского районного маслихата Акмолинской области от 20 апреля 2020 года № 6С-48/5-20 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Ерейментауском районе" от 7 ноября 2022 года № 7С-36/2-22 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 30472).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>