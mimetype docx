--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="668a4fd" w14:textId="668a4fd">
+    <w:p w14:paraId="afb320b" w14:textId="afb320b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -480,395 +480,382 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8C16-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Егиндыкольского района Глава 1. Общие положения</w:t>
+        <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Егиндыкольского района</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции решения Егиндыкольского районного маслихата Акмолинской области от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С41-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Егиндыкольского района (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее – Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Егиндыкольского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящие Правила распространяются на лиц, постоянно проживающих и зарегистрированных на территории Егиндыкольского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...15 lines deleted...]
-      1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Государственная корпорация "Правительство для граждан" (далее – уполномоченная организация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальная комиссия – комиссия, создаваемая решением акима Егиндыкольского района, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) социальная помощь – помощь, предоставляемая акиматом Егиндыкольского района в денежной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
-[...71 lines deleted...]
-      7) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
+      3) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) социальная помощь – помощь, предоставляемая акиматом Егиндыкольского района в денежной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уполномоченный орган по оказанию социальной помощи – государственное учреждение "Отдел занятости и социальных программ Егиндыкольского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
+      9) уполномоченный государственный орган - центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) участковая комиссия – специальная комиссия, создаваемая решением акимов соответствующих административно-территориальных единиц для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
-[...64 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+      11) предельный размер – утвержденный максимальный размер социальной помощи.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1003,441 +990,264 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, 1 раз в год).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Перечень праздничных дней и памятных дат для оказания социальной помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан – 15 февраля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) День защитника Отечества – 7 мая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День Победы – 9 мая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) День памяти жертв политических репрессий и голода – 31 мая;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) День закрытия Семипалатинского испытательного ядерного полигона – 29 августа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) День пожилых людей – 1 октября;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) День лиц с инвалидностью Республики Казахстан – второе воскресенье октября месяца;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) День Независимости – 16 декабря;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...331 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1463,283 +1273,143 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) наличие среднедушевого дохода, не превышающего порога</w:t>
-[...71 lines deleted...]
-      7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
-[...64 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местным представительным органом перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. К праздничным дням и памятным датам размер социальной помощи для отдельно взятой категории получателей устанавливается в едином размере местным представительным органом по согласованию с местным исполнительным органом области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Социальная помощь к праздничным дням и памятным датам оказывается 1 раз в год без истребования заявлений от получателей следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1801,195 +1471,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ко Дню Победы - 9 мая:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ветеранам Великой Отечественной войны 1 раз в год в размере - 1 500 000 (один миллион пятьсот тысяч) тенге;</w:t>
-[...34 lines deleted...]
-        <w:t>
       лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях 1 раз в год в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, лицам, являющимся получателями пенсионных выплат по возрасту или пенсионных выплат по выслуге лет и награжденным орденами или медалями бывшего Союза ССР или Республики Казахстан либо удостоенным почетных званий бывшего Союза ССР или Республики Казахстан, либо награжденным почетными грамотами Республики Казахстан, либо награжденным ведомственными наградами Республики Казахстан 1 раз в год в размере 13 (тринадцать) месячных расчетных показателей;</w:t>
-[...17 lines deleted...]
-      другим лицам, на которых распространяется действие Закона Республики Казахстан "О ветеранах" 1 раз в год в размере 10 (десять) месячных расчетных показателей;</w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, лицам, являющимся получателями пенсионных выплат по возрасту или пенсионных выплат по выслуге лет и награжденным орденами или медалями бывшего Союза ССР или Республики Казахстан либо удостоенным почетных званий бывшего Союза ССР или Республики Казахстан, либо награжденным почетными грамотами Республики Казахстан, либо награжденным ведомственными наградами Республики Казахстан 1 раз в год в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ко Дню памяти жертв политических репрессий и голода - 31 мая:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жертвам политических репрессий и пострадавшим от политических репрессий 1 раз в год в размере 5 (пять) месячных расчетных показателей;</w:t>
+      жертвам политических репрессий и пострадавшим от политических репрессий 1 раз в год в размере 3 (три) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ко Дню закрытия Семипалатинского испытательного ядерного полигона - 29 августа:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      гражданам, пострадавшим вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне 1 раз в год в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      гражданам, пострадавшим вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне 1 раз в год в размере 3 (три) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ко Дню пожилых людей - 1 октября:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2017,357 +1633,213 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ко Дню лиц с инвалидностью Республики Казахстан – второе воскресенье октября месяца:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лицам с инвалидностью первой и второй группы, в том числе детям с инвалидностью до восемнадцати лет 1 раз в год в размере 5 (пять) месячных расчетных показателей;</w:t>
+      лицам с инвалидностью всех группы, в том числе детям с инвалидностью 1 раз в год в размере 3 (три) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ко Дню Независимости - 16 декабря:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел, реабилитированным в порядке, установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий", 1 раз в год в размере 30 (тридцать) месячных расчетных показателей;</w:t>
-[...108 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+      лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел, реабилитированным в порядке, установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий", 1 раз в год в размере 60 (шестьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Социальная помощь оказывается по заявлению, следующим категориям нуждающихся граждан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без учета доходов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      гражданам (семьям), пострадавшим вследствие стихийного бедствия или пожара не позднее трех месяцев единовременно в размере 100 (сто) месячных расчетных показателей;</w:t>
-[...17 lines deleted...]
-      лицам, с заболеванием туберкулез в активной форме, находящимся на амбулаторном лечении, ежемесячно не более 6 месяцев в размере 10 (десять) месячных расчетных показателей;</w:t>
+      гражданам (семьям), пострадавшим вследствие стихийного бедствия не позднее трех месяцев единовременно в размере до 100 (ста) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам (семьям), пострадавшим вследствие пожара не позднее трех месяцев единовременно в размере до 200 (двести) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, с заболеванием туберкулез в активной форме, находящимся на амбулаторном лечении, ежемесячно не более 6 месяцев в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, имеющим социально значимые заболевания (злокачественные новообразования, болезнь, вызванная вирусом иммунодефицита человека (ВИЧ)), 1 раз в год в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       родителям или иным законным представителям инфицированных детей болезнью, вызванной вирусом иммунодефицита человека (ВИЧ), состоящих на диспансерном учете, ежемесячно в размере 2 (двух) прожиточных минимумов;</w:t>
-      </w:r>
-[...52 lines deleted...]
-      лицам, состоящим на учете службы пробации не позднее трех месяцев со дня постановки на учет в службе пробации единовременно в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2401,305 +1873,143 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах" на возмещение стоимости путевки на санаторно-курортное лечение в пределах Республики Казахстан на основании документов об оплате 1 раз в год в размере 40 (сорок) месячных расчетных показателей;</w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах" на возмещение стоимости проезда в обе стороны на лечение в санаторий или госпиталь железнодорожным или автомобильным пассажирским транспортом по территории Республики Казахстан от станции отправления до места госпитализации и обратно при предоставлении подтверждающих документов 1 раз в год в размере не более 20 (двадцать) месячных расчетных показателей;</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах" на возмещение стоимости путевки на санаторно-курортное лечение в пределах Республики Казахстан на основании документов об оплате 1 раз в год в размере не более 60 (шестьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с учетом доходов единовременно:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лицам (семьям) со среднедушевым доходом не превышающего порога, в двухкратном отношении к прожиточному минимуму, не получающим государственную адресную социальную помощь, в размере 15 (пятнадцать) месячных расчетных показателей.</w:t>
-[...19 lines deleted...]
-    </w:p>
+      лицам (семьям) со среднедушевым доходом ниже прожиточного минимума, не получающим государственную адресную социальную помощь, в размере 15 (пятнадцать) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)"Пенсионерам по возрасту, за исключением лиц с инвалидностью, которым в соответствии индивидуальной программой абилитации и реабилитации разработаны услуги санаторно-курортного лечения в пределах Республики Казахстан, на основании документов об оплате 1 раз год в размере не более 30 (тридцать) месячных расчетных показателей.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Порядок оказания социальной помощи определяется согласно Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2725,271 +2035,143 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+      3) превышения размера среднедушевого дохода лица (семьи), установленного местным представительным органом порога для оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получения из информационной системы уполномоченного государственного органа сведений, подачи заявления на назначение социальной помощи по данному основанию.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Егиндыкольского района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в уполномоченную организацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
-[...64 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2997,51 +2179,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
+      3) направления получателя на проживание в государственные медико- социальные учреждения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3051,191 +2233,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 7 настоящих Правил.</w:t>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+      Выплата социальной помощи прекращается с месяца наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3363,362 +2443,362 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 января 2024 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8C16-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень признанных утратившими силу некоторых решений Егиндыкольского районного маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z27" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Егиндыкольского районного маслихата "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Егиндыкольском районе" от 16 сентября 2016 года № 6С7-3 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 5553).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z28" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Егиндыкольского районного маслихата "О внесении изменений в решение Егиндыкольского районного маслихата от 16 сентября 2016 года № 6С7-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Егиндыкольского района"" от 12 ноября 2018 года № 6С29-3 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 6897).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z29" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Егиндыкольского районного маслихата "О внесении изменений в решение Егиндыкольского районного маслихата от 16 сентября 2016 года № 6С7-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Егиндыкольского района"" от 10 сентября 2019 года № 6С38-2 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 7379).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z30" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Егиндыкольского районного маслихата "О внесении изменений в решение Егиндыкольского районного маслихата от 16 сентября 2016 года № 6С 7-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Егиндыкольском районе"" от 30 октября 2020 года № 6С52-4 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 8134).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z31" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Егиндыкольского районного маслихата "О внесении изменения в решение маслихата Егиндыкольского района от 16 сентября 2016 года № 6С7-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Егиндыкольского района"" от 9 февраля 2022 года № 7С15-3 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 26813).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z32" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Егиндыкольского районного маслихата "О внесении изменений в решение Егиндыкольского районного маслихата от 16 сентября 2016 года № 6С7-3 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Егиндыкольского района"" от 25 ноября 2022 года № 7С28-2 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 30904).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4044,31 +3124,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>