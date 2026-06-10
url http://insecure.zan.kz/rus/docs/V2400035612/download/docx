--- v0 (2025-10-10)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e319fad" w14:textId="e319fad">
+    <w:p w14:paraId="d940035" w14:textId="d940035">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования деятельности финансовых организаций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 31 декабря 2024 года № 96. Зарегистрировано в Министерстве юстиции Республики Казахстан 31 декабря 2024 года № 35612</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 31 декабря 2024 года № 96. Зарегистрировано в Министерстве юстиции Республики Казахстан 31 декабря 2024 года № 35612.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -181,244 +181,210 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить Перечень нормативных правовых актов Республики Казахстан по вопросам регулирования деятельности финансовых организаций, в которые вносятся изменения, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению (далее – Перечень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту методологии и пруденциального регулирования финансовых организаций в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совместно с Юридическим департаментом государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего постановления на официальном интернет-ресурсе Агентства Республики Казахстан по регулированию и развитию финансового рынка после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятия, предусмотренного подпунктом 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на курирующего заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением абзацев двенадцатого, тринадцатого, четырнадцатого и пятнадцатого пункта 1 Перечня, которые вводятся в действие с 1 апреля 2025 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -434,76 +400,93 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Председатель Агентства</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председатель Агентства</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан по регулированию</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">и развитию финансового рынка </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -548,132 +531,98 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентство Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по финансовому мониторингу</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -780,5751 +729,3930 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 декабря 2024 года № 96</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан по вопросам регулирования деятельности финансовых организаций, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...18 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z87" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 12 ноября 2019 года № 188 "Об утверждении Правил формирования системы управления рисками и внутреннего контроля для банков второго уровня, филиалов банков-нерезидентов Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19632) следующие изменения:</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 22 марта 2020 года № 18 "Об утверждении Требований к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для банков второго уровня, филиалов банков-нерезидентов Республики Казахстан и Национального оператора почты" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20160) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z88" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правилах</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>Требованиях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для банков второго уровня, филиалов банков-нерезидентов Республики Казахстан и Национального оператора почты, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 97</w:t>
-[...19 lines deleted...]
-        <w:t>98</w:t>
+        <w:t>пункт 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="8"/>
-[...115 lines deleted...]
-      5) банк при разработке и реализации процедур принятия решения о приеме клиента на обслуживание учитывает факторы риска, в том числе выявленные и размещенные на интернет-ресурсе уполномоченного органа.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "15. Типы клиентов, чей статус и (или) чья деятельность повышают риск ОД/ФТ, включают, но не ограничиваются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
-[...15 lines deleted...]
-      Внутренние процедуры и порядок отказа от установления и прекращения деловых отношений с клиентом разрабатываются с учетом факторов риска, размещенных на интернет-ресурсе уполномоченного органа. Информация о фактах отказа в установлении и прекращения деловых отношений направляется в уполномоченный орган ежеквартально, не позднее 5 (пятого) числа месяца следующего за отчетным кварталом;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) публичные должностные лица, их супруги и близкие родственники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
-[...15 lines deleted...]
-      6) наличие автоматизированной информационной системы и процедур, которые позволяют выявлять операции, подлежащие финансовому мониторингу, а также позволяют своевременно направлять соответствующие сведения и информацию в уполномоченный орган по финансовому мониторингу.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) иностранные финансовые организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
-[...15 lines deleted...]
-      Автоматизированная информационная система и процедуры банка, указанные в подпункте 6) части первой настоящего пункта, дополнительно обеспечивают выявление операций, имеющие характеристики, соответствующие типологиям, схемам и способам легализации (отмывания) преступных доходов и финансирования терроризма, утвержденным государственным органом, осуществляющим финансовый мониторинг, связанных с:</w:t>
+    <w:bookmarkStart w:name="z93" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) юридические лица и индивидуальные предприниматели, деятельность которых связана с интенсивным оборотом наличных денег, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
-[...15 lines deleted...]
-      1) незаконным производством, оборотом и (или) транзитом наркотиков;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридические лица, осуществляющие деятельность исключительно через обменные пункты на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
-[...15 lines deleted...]
-      2) осуществлением платежей и переводов денег в пользу бирж цифровых активов, не являющихся участниками Международного финансового центра "Астана", перечень которых формируется уполномоченным органом;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридические лица, исключительной деятельностью которых является инкассация банкнот, монет и ценностей на основании лицензии Национального Банка Республики Казахстан (за исключением дочерних организаций банков, которые соблюдают требования по ПОД/ФТ, установленные банком);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
-[...15 lines deleted...]
-      3) осуществлением платежей и (или) переводов денег в пользу электронного казино и интернет-казино.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организации, осуществляющие микрофинансовую деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
-[...15 lines deleted...]
-      98. Банк обеспечивает наличие системы внутреннего контроля, которая соответствует текущей рыночной ситуации, стратегии, объему активов, уровню сложности операций банка. Внутренний контроль – процесс, встроенный в повседневную деятельность, осуществляемую уполномоченными коллегиальными органами банка, структурными подразделениями и всеми работниками банка при исполнении своих обязанностей, и направленный на выполнение следующих целей:</w:t>
+    <w:bookmarkStart w:name="z97" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      агенты (поверенные) поставщиков услуг (кроме финансовых), осуществляющие прием от потребителей наличных денег, в том числе через электронные терминалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
-[...15 lines deleted...]
-      1) обеспечение эффективности деятельности банка, включая эффективность управления банковскими рисками, активами и пассивами, обеспечение сохранности активов;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организаторы игорного бизнеса, а также лица, предоставляющие услуги либо получающие доходы от деятельности онлайн-казино за пределами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
-[...15 lines deleted...]
-      2) обеспечение полноты, достоверности и своевременности финансовой, регуляторной и другой отчетности для внутренних и внешних пользователей, а также информационной безопасности;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, предоставляющие туристские услуги, а также услуги, связанные с интенсивным оборотом наличных денег;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
-[...15 lines deleted...]
-      3) обеспечение соблюдения банком требований гражданского, налогового, банковского законодательства Республики Казахстан, законодательства Республики Казахстан о государственном регулировании, контроле и надзоре финансового рынка и финансовых организаций, законодательства Республики Казахстан о валютном регулировании и валютном контроле, о платежах и платежных системах, о пенсионном обеспечении, о рынке ценных бумаг, о бухгалтерском учете и финансовой отчетности, о кредитных бюро и формировании кредитных историй, о коллекторской деятельности, об обязательном гарантировании депозитов, о противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма, об акционерных обществах, внутренних документов банка;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) адвокаты и другие независимые специалисты по юридическим вопросам в случаях, когда они от имени или по поручению клиента участвуют в операциях с деньгами и (или) имуществом в отношении деятельности, указанной в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 7)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 3 Закона о ПОД/ФТ, профессиональные участники рынка ценных бумаг (за исключением дочерних организаций банков второго уровня, которые соблюдают требования по ПОД/ФТ, установленные банками второго уровня);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
-[...15 lines deleted...]
-      4) недопущение вовлечения банка и его работников, клиентов банка:</w:t>
+    <w:bookmarkStart w:name="z101" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) страховые (перестраховочные) организации, страховые брокеры, осуществляющие деятельность по отрасли "страхование жизни" (за исключением дочерних организаций банка, которые соблюдают требования по ПОД/ФТ, установленные банком);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
-[...15 lines deleted...]
-      в осуществление противоправной деятельности, в том числе мошенничества, обмана, ОД/ФТ, незаконного производства, оборота и (или) транзита наркотиков;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лица, предоставляющие услуги по финансовому лизингу (за исключением дочерних организаций банков второго уровня, которые соблюдают требования по ПОД/ФТ, установленные банками второго уровня);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
-[...15 lines deleted...]
-      в осуществление операций, связанных с проведением операций, имеющих высокий риск ОД/ФТ;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) лица, осуществляющие деятельность в качестве страховых агентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
-[...15 lines deleted...]
-      в осуществление операций, связанных с дальнейшим приобретением необеспеченных цифровых активов на биржах цифровых активов, не являющихся участниками Международного финансового центра "Астана", перечень которых формируется уполномоченным органом;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) лица, осуществляющие посредническую деятельность по купле-продаже недвижимости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
-[...15 lines deleted...]
-      в осуществление платежей и (или) переводов денег в пользу электронного казино и интернет-казино;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) лица, деятельность которых связана с производством и (или) торговлей оружием, взрывчатыми веществами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
-[...15 lines deleted...]
-      в осуществление платежей и (или) переводов денег физическими лицами, не достигшими возраста двадцати одного года, в пользу организатора игорного бизнеса.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) лица, деятельность которых связана с добычей и (или) обработкой, а также куплей-продажей, драгоценных металлов, драгоценных камней либо изделий из них;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
-[...15 lines deleted...]
-      Банк осуществляет оценку риска ОД/ФТ в случае наличия подозрений о том, что деловые отношения используются клиентом в целях незаконного производства, оборота и (или) транзита наркотиков, а также в отношении клиентов, являющихся:</w:t>
+    <w:bookmarkStart w:name="z107" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) некоммерческие организации в организационно-правовой форме фондов, религиозных объединений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
-[...15 lines deleted...]
-      1) держателями более пяти платежных карточек, выпущенных одним банком, за исключением дополнительных платежных карточек, выпущенных на имя детей, а также кредитных карточек, по которым осуществляются операции исключительно по выдаче и погашению банковских займов;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) лица, расположенные (зарегистрированные) в иностранных государствах, указанных в пункте 17 Требований, а также расположенные в Республике Казахстан филиалы и представительства таких лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
-[...15 lines deleted...]
-      2) держателями платежных карточек, выпущенных тремя банками более трех платежных карточек каждым банком на одного клиента (при наличии у банка таких сведений), за исключением дополнительных платежных карточек, выпущенных на имя детей, а также кредитных карточек, по которым осуществляются операции исключительно по выдаче и погашению банковских займов;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) клиент, в отношении которого имеются основания для сомнения в достоверности полученных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
-[...15 lines deleted...]
-      3) резидентами стран с высоким риском ОД/ФТ на основе фактора незаконного производства, оборота и (или) транзита наркотиков, за исключением стран Евразийского экономического союза;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) клиент совершает действия, направленные на уклонение от процедур надлежащей проверки клиента, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о ПОД/ФТ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
-[...15 lines deleted...]
-      4) вовлеченными в осуществление платежей и переводов денег в пользу бирж цифровых активов, не являющихся участниками Международного финансового центра "Астана", перечень которых формируется уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) лица, осуществляющие выпуск и обращение обеспеченных цифровых активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
-[...15 lines deleted...]
-      В отношении клиентов, указанных в части второй настоящего пункта, банк присваивает высокий уровень риска ОД/ФТ, применяет усиленные меры надлежащей проверки таких клиентов и отвечает за:</w:t>
+    <w:bookmarkStart w:name="z112" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) лица, осуществляющие выпуск и оборот необеспеченных цифровых активов на территории Международного финансового центра "Астана";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
-[...15 lines deleted...]
-      обеспечение проведения проверки источника происхождения средств клиентов банка;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) клиенты, являющиеся держателями более пяти платежных карточек, выпущенных одним банком, за исключением дополнительных платежных карточек, выпущенных на имя детей, а также кредитных карточек, по которым осуществляются операции исключительно по выдаче и погашению банковских займов, или являющиеся держателями платежных карточек, выпущенных тремя банками более трех платежных карточек каждым банком на одного клиента (при наличии у банка таких сведений), за исключением дополнительных платежных карточек, выпущенных на имя детей, а также кредитных карточек, по которым осуществляются операции исключительно по выдаче и погашению банковских займов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
-[...15 lines deleted...]
-      принятие мер, установленных требованиями законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма, при выявлении подозрительных операций;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) клиенты, совершившие в течение последних 6 (шести) месяцев три и более платежей в пользу организатора игорного бизнеса на общую сумму более 300 000 (триста тысяч) тенге.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
-[...15 lines deleted...]
-      осуществление мониторинга и изучение операций с деньгами клиентов банка;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "22. Программа идентификации клиента, его представителя и бенефициарного собственника включает, но не ограничивается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
-[...15 lines deleted...]
-      принятие мер в отношении нерезидентов Республики Казахстан по установлению цели и характера деловых отношений путем затребования документов, подтверждающих обоснованность нахождения в Республике Казахстан (трудового договора, договора обучения, вида на жительство иностранца в Республике Казахстан и других документов);</w:t>
+    <w:bookmarkStart w:name="z117" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) порядок принятия клиентов на обслуживание, включая процедуру, основания и сроки принятия банком решения об отказе в установлении деловых отношений и (или) в проведении операции, а также прекращении деловых отношений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
-[...15 lines deleted...]
-      обновление сведений о клиенте (его представителе) в соответствии с требованиями законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) порядок идентификации клиента (его представителя) и бенефициарного собственника, в том числе особенности процедур применения упрощенных и усиленных мер надлежащей проверки клиента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
-[...15 lines deleted...]
-      направление информации в уполномоченный орган по финансовому мониторингу по клиентам банка;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) особенности проведения идентификации при установлении корреспондентских отношений с иностранными финансовыми организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
-[...15 lines deleted...]
-      прекращение деловых отношений с клиентами банка в случаях, установленных требованиями законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) описание мер, направленных на выявление банком среди клиентов (их представителей) и бенефициарных собственников, находящихся на обслуживании или принимаемых на обслуживание, публичных должностных лиц, их супругов и близких родственников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
-[...15 lines deleted...]
-      Банк осуществляет выявление и блокирование платежей и переводов денег в пользу бирж цифровых активов, не являющихся участниками Международного финансового центра "Астана", перечень которых формируется уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) порядок применения целевых финансовых санкций, проверки клиента (его представителя) и бенефициарного собственника на наличие в перечнях организаций и лиц, связанных с финансированием терроризма и экстремизма, финансированием распространения оружия массового уничтожения, составляемых в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее - Перечень) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее - Перечень ФРОМУ) Закона о ПОД/ФТ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
-[...15 lines deleted...]
-      В отношении участника Международного финансового центра "Астана", оказывающего услуги по управлению платформой цифровых активов, банк осуществляет оценку риска ОД/ФТ. При присвоении участнику Международного финансового центра "Астана", оказывающему услуги по управлению платформой цифровых активов, высокого уровня риска ОД/ФТ банк применяет усиленные меры надлежащей проверки клиентов, а также при проведении банковских операций отвечает за:</w:t>
+    <w:bookmarkStart w:name="z122" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) порядок прекращения действия целевых финансовых санкций при исключении сведений о клиенте (его представителе) и бенефициарного собственника из Перечня и Перечня ФРОМУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
-[...15 lines deleted...]
-      проведение оценки степени подверженности услуг (продуктов), предоставляемых участнику Международного финансового центра "Астана", оказывающему услуги по управлению платформой цифровых активов, рискам ОД/ФТ;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) особенности идентификации при дистанционном установлении деловых отношений (без личного присутствия клиента или его представителя);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
-[...15 lines deleted...]
-      проведение процедур по надлежащей проверке при установлении деловых отношений, которые включают помимо мер по надлежащей проверке, предусмотренных для клиентов, дополнительно меры по получению и фиксированию сведений о репутации и характере деятельности участника Международного финансового центра "Астана", оказывающего услуги по управлению платформой цифровых активов, применении в отношении него мер со стороны Комитета Международного финансового центра "Астана" по регулированию финансовых услуг;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) особенности обмена сведениями, полученными в процессе идентификации клиента (его представителя) и бенефициарного собственника, а также хранения и обеспечения конфиденциальности таких сведений, в рамках выполнения требований по ПОД/ФТ, установленных банковским конгломератом, в который входит банк (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
-[...15 lines deleted...]
-      прекращение деловых отношений с участником Международного финансового центра "Астана", оказывающим услуги по управлению платформой цифровых активов, в случаях, выявления банком фактов использования участником Международного финансового центра "Астана", оказывающим услуги по управлению платформой цифровых активов, счетов, находящихся в банке-ширме;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) особенности идентификации клиентов путем получения сведений от других финансовых организаций, в том числе идентификации физических и юридических лиц, в пользу или от имени которых брокером (дилером) совершаются операции по своему банковскому счету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
-[...15 lines deleted...]
-      отказ в установлении или прекращение деловых отношений с участником Международного финансового центра "Астана", оказывающим услуги по управлению платформой цифровых активов, учредители которого зарегистрированы на территории иностранного государства:</w:t>
+    <w:bookmarkStart w:name="z126" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) порядок проверки достоверности сведений о клиенте (его представителе) и бенефициарном собственнике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
-[...15 lines deleted...]
-      включенного в перечень государств (территорий), не выполняющих либо недостаточно выполняющих рекомендации Группы разработки финансовых мер борьбы с отмыванием денег (ФAТФ), составляемый уполномоченным органом по финансовому мониторингу;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) требования к форме, содержанию и порядку ведения досье клиента, обновления сведений, содержащихся в досье, с указанием периодичности обновления сведений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
-[...15 lines deleted...]
-      в отношении которого применяются международные санкции в соответствии с резолюциями Совета Безопасности Организации Объединенных Наций;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) порядок оценки уровня риска клиента, основания оценки такого риска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z129" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) порядок получения и представления по запросу банка сведений о бенефициарных собственниках клиентов по форме и порядке, определенным уполномоченным органом по финансовому мониторингу в соответствии с частями третьей и четвертой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z130" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) порядок проверки клиента (его представителя) и бенефициарного собственника на принадлежность к иностранным организаторам игорного бизнеса, деятельность которых признана незаконной на территории Республики Казахстан на основании судебного акта (далее – иностранные организаторы игорного бизнеса), отказа в проведении платежей и (или) переводов денег в пользу иностранных организаторов игорного бизнеса, а также прекращения деловых отношений с клиентом, являющимся иностранным организатором игорного бизнеса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z131" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы, представляемые клиентом (его представителем) в целях подтверждения сведений о клиенте (его представителе) и бенефициарном собственнике, проверяются на их действительность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z132" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении представителя клиента дополнительно проверяются полномочия такого лица действовать от имени и (или) в интересах клиента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z133" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении клиента, с которым банк установил деловые отношения посредством представителя клиента, действующего от имени клиента на основании выданной доверенности, банком до проведения расходных или приходных операций, дополнительно проводится биометрическая идентификация клиента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z134" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается дистанционное установление деловых отношений с клиентами, являющимися резидентами стран с высоким риском ОД/ФТ на основе фактора незаконного производства, оборота и (или) транзита наркотиков, за исключением стран Евразийского экономического союза, продление таких деловых отношений, а также выпуск и перевыпуск (без личного присутствия клиента) более одной платежной карточки указанным лицам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z135" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок действия платежных карточек, выпущенных клиентам, являющимся нерезидентами Республики Казахстан, не превышает 12 (двенадцать) календарных месяцев, за исключением платежных карточек, выпущенных на субъектов предпринимательства, дипломатических работников и инвесторов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z136" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банком проверяются документы клиентов, являющихся нерезидентами Республики Казахстан - держателями платежных карточек, выпущенных данным банком, и (или) резидентами стран с высоким риском ОД/ФТ на основе фактора незаконного производства, оборота и (или) транзита наркотиков, за исключением стран Евразийского экономического союза, подтверждающие обоснованность нахождения в Республике Казахстан (трудовой договор, договор обучения, вид на жительство иностранца в Республике Казахстан и другие документы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z137" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если банк в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о ПОД/ФТ на основании договора поручил иному лицу применение в отношении клиентов банка мер, предусмотренных подпунктами 1), 2), 2-1), 2-2) и 4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ, банк разрабатывает правила взаимодействия с такими лицами, которые включают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z138" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      процедуру заключения банком договоров с лицами, которым поручено проведение идентификации, а также перечень должностных лиц банка, уполномоченных заключать такие договоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z139" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      процедуру идентификации клиента (его представителя) и бенефициарного собственника в соответствии с договорами между банком и лицами, которым поручено проведение идентификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z140" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      процедуру и сроки передачи банку сведений, полученных при проведении идентификации, лицами, которым поручено проведение идентификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z141" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      процедуру осуществления банком контроля за соблюдением лицами, которым поручено проведение идентификации, требований по идентификации, включая процедуру, сроки и полноту передачи банку полученных сведений, а также меры, принимаемые банком по устранению выявленных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z142" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основания, процедуру и сроки принятия банком решения об одностороннем отказе от исполнения договора с лицами, которым поручено проведение идентификации, в случае несоблюдения ими требований по идентификации, в том числе процедур, сроков и полноты передачи банку полученных сведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z143" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перечень должностных лиц банка, уполномоченных принимать решение об одностороннем отказе от исполнения договора с лицами, которым поручено проведение идентификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z144" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      положения об ответственности лиц, которым банк поручил проведение идентификации, за несоблюдение ими требований по идентификации, включая процедуру, сроки и полноту передачи банку полученных сведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z145" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      процедуру взаимодействия банка с лицами, которым поручено проведение идентификации, по вопросам оказания им методологической помощи в целях выполнения требований по идентификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z146" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Допускается включение банком дополнительных условий в правила взаимодействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z147" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Банк, поручивший на основании договора иностранной финансовой организации применение мер надлежащей проверки клиентов (их представителей) и бенефициарных собственников, предусмотренных подпунктами 1), 2), 2-1), 2-2) и 4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ, учитывает возможные риски ОД/ФТ.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      включенного в перечень офшорных зон в соответствии с </w:t>
-[...418 lines deleted...]
-      политика по противодействию ОД/ФТ участника Международного финансового центра "Астана", оказывающего услуги по управлению платформой цифровых активов;</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "27. Периодичность обновления и (или) необходимость получения дополнительных сведений о клиенте (его представителе) и бенефициарном собственнике устанавливаются с учетом уровня риска клиента (группы клиентов) и (или) степени подверженности услуг (продуктов) банка, которыми пользуется клиент, рискам ОД/ФТ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z83" w:id="71"/>
-[...15 lines deleted...]
-      приказ о назначении руководителя участника Международного финансового центра "Астана", оказывающего услуги по управлению платформой цифровых активов;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обновление сведений о клиенте (его представителе) и бенефициарном собственнике с высоким уровнем риска осуществляется не реже одного раза в год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z84" w:id="72"/>
-[...15 lines deleted...]
-      информация об исполнительном органе участника Международного финансового центра "Астана", оказывающего услуги по управлению платформой цифровых активов, и его руководителе (документ, удостоверяющий его личность, подтверждение данных о месте жительства, рекомендательные письма, сведения об отсутствии неснятой или непогашенной судимости).</w:t>
+    <w:bookmarkStart w:name="z151" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обновление сведений о клиенте (его представителе), являющимся держателем более пяти платежных карточек, выпущенных одним банком, за исключением дополнительных платежных карточек, выпущенных на имя детей, а также кредитных карточек, по которым осуществляются операции исключительно по выдаче и погашению банковских займов, или являющиеся держателями платежных карточек, выпущенных тремя банками более трех платежных карточек каждым банком на одного клиента (при наличии у банка таких сведений), за исключением дополнительных платежных карточек, выпущенных на имя детей, а также кредитных карточек, по которым осуществляются операции исключительно по выдаче и погашению банковских займов, осуществляется не реже одного раза в квартал.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z85" w:id="73"/>
-[...15 lines deleted...]
-      Эффективный внутренний контроль обеспечивается путем формирования надлежащего управленческого контроля и культуры контроля (контрольной среды).</w:t>
+    <w:bookmarkStart w:name="z152" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обновление сведений о клиенте (его представителе), в отношении которого имеются основания полагать, что его деятельность связана с финансированием незаконным производством, оборотом и (или) транзитом наркотиков, осуществляется не реже одного раза в полгода.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z86" w:id="74"/>
-[...15 lines deleted...]
-      Управленческий контроль и культура контроля (контрольная среда) характеризуют общее отношение, осведомленность и практические действия совета директоров банка и правления банка, направленные на создание и эффективное функционирование системы внутреннего контроля.".</w:t>
+    <w:bookmarkStart w:name="z153" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 12 октября 2020 года № 95 "Об утверждении Требований к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для единого накопительного пенсионного фонда и добровольных накопительных пенсионных фондов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21434) следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:p>
-[...72 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Требованиях</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для банков второго уровня, филиалов банков-нерезидентов Республики Казахстан и Национального оператора почты, утвержденных указанным постановлением:</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для единого накопительного пенсионного фонда и добровольных накопительных пенсионных фондов, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 15</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="75"/>
+        <w:t xml:space="preserve">пункт 15 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "15. Типы клиентов, чей статус и (или) чья деятельность повышают риск ОД/ФТ, включают, но не ограничиваются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z91" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z157" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) публичные должностные лица, их супруги и близкие родственники;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z93" w:id="78"/>
-[...15 lines deleted...]
-      3) юридические лица и индивидуальные предприниматели, деятельность которых связана с интенсивным оборотом наличных денег, в том числе:</w:t>
+    <w:bookmarkStart w:name="z158" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) юридические лица и индивидуальные предприниматели, деятельность которых связана с интенсивным оборотом наличных денег, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z94" w:id="79"/>
+    <w:bookmarkStart w:name="z159" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       юридические лица, осуществляющие деятельность исключительно через обменные пункты на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z95" w:id="80"/>
-[...15 lines deleted...]
-      юридические лица, исключительной деятельностью которых является инкассация банкнот, монет и ценностей на основании лицензии Национального Банка Республики Казахстан (за исключением дочерних организаций банков, которые соблюдают требования по ПОД/ФТ, установленные банком);</w:t>
+    <w:bookmarkStart w:name="z160" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организации, исключительной деятельностью которых является инкассация банкнот, монет и ценностей (за исключением дочерних организаций банков второго уровня, которые соблюдают требования по ПОД/ФТ, установленные банками второго уровня);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z96" w:id="81"/>
+    <w:bookmarkStart w:name="z161" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организации, осуществляющие микрофинансовую деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z97" w:id="82"/>
+    <w:bookmarkStart w:name="z162" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       агенты (поверенные) поставщиков услуг (кроме финансовых), осуществляющие прием от потребителей наличных денег, в том числе через электронные терминалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z98" w:id="83"/>
+    <w:bookmarkStart w:name="z163" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организаторы игорного бизнеса, а также лица, предоставляющие услуги либо получающие доходы от деятельности онлайн-казино за пределами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:bookmarkStart w:name="z164" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, предоставляющие туристские услуги, а также услуги, связанные с интенсивным оборотом наличных денег;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) брокеры-дилеры, управляющие инвестиционным портфелем (за исключением дочерних организаций банков второго уровня, которые соблюдают требования по ПОД/ФТ, установленные банками второго уровня);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z166" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) страховые (перестраховочные) организации, страховые брокеры, осуществляющие деятельность по отрасли "страхование жизни" (за исключением дочерних организаций банков второго уровня, которые соблюдают требования по ПОД/ФТ, установленные банками второго уровня);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z167" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лица, осуществляющие выпуск и обращение обеспеченных цифровых активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z168" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лица, осуществляющие выпуск и оборот необеспеченных цифровых активов на территории Международного финансового центра "Астана";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z169" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) лица, предоставляющие услуги по финансовому лизингу (за исключением дочерних организаций банков второго уровня, которые соблюдают требования по ПОД/ФТ, установленные банками второго уровня);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z170" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) лица, осуществляющие деятельность в качестве страховых агентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z171" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) лица, осуществляющие посредническую деятельность по купле-продаже недвижимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z172" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) лица, деятельность которых связана с производством и (или) торговлей оружием, взрывчатыми веществами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z173" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) лица, деятельность которых связана с добычей и (или) обработкой, а также куплей-продажей драгоценных металлов, драгоценных камней либо изделий из них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z174" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) некоммерческие организации в организационно-правовой форме фондов, религиозных объединений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z175" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) лица, расположенные (зарегистрированные) в иностранных государствах, указанных в пункте 16 Требований, а также расположенные в Республике Казахстан филиалы и представительства таких лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z176" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) получатели пенсионных выплат, от имени которых выступают их представители по доверенности.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z177" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) адвокаты и другие независимые специалисты по юридическим вопросам в случаях, когда они от имени или по поручению клиента участвуют в операциях с деньгами и (или) имуществом в отношении деятельности, указанной в </w:t>
-[...219 lines deleted...]
-    </w:p>
+      4. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 12 октября 2020 года № 96 "Об утверждении Требований к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для профессиональных участников рынка ценных бумаг и центрального депозитария" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21433) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z178" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14) клиент совершает действия, направленные на уклонение от процедур надлежащей проверки клиента, предусмотренных </w:t>
-[...101 lines deleted...]
-    <w:bookmarkEnd w:id="97"/>
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Требованиях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для профессиональных участников рынка ценных бумаг и центрального депозитария, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 22</w:t>
+        <w:t>пункт 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="98"/>
-[...35 lines deleted...]
-      1) порядок принятия клиентов на обслуживание, включая процедуру, основания и сроки принятия банком решения об отказе в установлении деловых отношений и (или) в проведении операции, а также прекращении деловых отношений;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "16. Типы клиентов, чей статус и (или) чья деятельность повышают риск ОД/ФТ, включают, но не ограничиваются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z118" w:id="100"/>
-[...15 lines deleted...]
-      2) порядок идентификации клиента (его представителя) и бенефициарного собственника, в том числе особенности процедур применения упрощенных и усиленных мер надлежащей проверки клиента;</w:t>
+    <w:bookmarkStart w:name="z181" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) публичные должностные лица, их супруги и близкие родственники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z119" w:id="101"/>
-[...15 lines deleted...]
-      3) особенности проведения идентификации при установлении корреспондентских отношений с иностранными финансовыми организациями;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) иностранные финансовые организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z120" w:id="102"/>
-[...15 lines deleted...]
-      4) описание мер, направленных на выявление банком среди клиентов (их представителей) и бенефициарных собственников, находящихся на обслуживании или принимаемых на обслуживание, публичных должностных лиц, их супругов и близких родственников;</w:t>
+    <w:bookmarkStart w:name="z183" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) юридические лица и индивидуальные предприниматели, деятельность которых связана с интенсивным оборотом наличных денег, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридические лица, осуществляющие деятельность исключительно через обменные пункты на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z185" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организации, исключительной деятельностью которых является инкассация банкнот, монет и ценностей (за исключением дочерних организаций банков второго уровня, которые соблюдают требования по ПОД/ФТ, установленные банками второго уровня);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z186" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организации, осуществляющие микрофинансовую деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z187" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридические лица, зарегистрированные в качестве ломбардов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z188" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      агенты (поверенные) поставщиков услуг (кроме финансовых), осуществляющие прием от потребителей наличных денег, в том числе через электронные терминалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z189" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организаторы игорного бизнеса, а также лица, предоставляющие услуги либо получающие доходы от деятельности онлайн-казино за пределами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z190" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, предоставляющие туристские услуги, а также иные услуги, связанные с интенсивным оборотом наличных денег;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z191" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лица, предоставляющие услуги по финансовому лизингу (за исключением дочерних организаций банков второго уровня, которые соблюдают требования по ПОД/ФТ, установленные банками второго уровня);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z192" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лица, осуществляющие выпуск и обращение обеспеченных цифровых активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z193" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лица, осуществляющие выпуск и оборот необеспеченных цифровых активов на территории Международного финансового центра "Астана";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z194" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кредитные товарищества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z195" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) лица, осуществляющие посредническую деятельность по купле-продаже недвижимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z196" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) лица, деятельность которых связана с производством и (или) торговлей оружием, взрывчатыми веществами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z197" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) лица, деятельность которых связана с добычей и (или) обработкой, а также куплей-продажей драгоценных металлов, драгоценных камней либо изделий из них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z198" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) некоммерческие организации в организационно-правовой форме фондов, религиозных объединений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z199" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) лица, расположенные (зарегистрированные) в иностранных государствах, указанных в пункте 18 Требований, а также расположенные в Республике Казахстан филиалы и представительства таких лиц.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z200" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) порядок применения целевых финансовых санкций, проверки клиента (его представителя) и бенефициарного собственника на наличие в перечнях организаций и лиц, связанных с финансированием терроризма и экстремизма, финансированием распространения оружия массового уничтожения, составляемых в соответствии со </w:t>
-[...199 lines deleted...]
-    </w:p>
+      5. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка 12 октября 2020 года № 97 "Об утверждении Требований к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для страховых (перестраховочных) организаций, страховых брокеров, обществ взаимного страхования, Экспортно-кредитного агентства Казахстана, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан и филиалов страховых брокеров-нерезидентов Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21425) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z201" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13) порядок получения и представления по запросу банка сведений о бенефициарных собственниках клиентов по форме и порядке, определенным уполномоченным органом по финансовому мониторингу в соответствии с частями третьей и четвертой </w:t>
-[...314 lines deleted...]
-      процедуру осуществления банком контроля за соблюдением лицами, которым поручено проведение идентификации, требований по идентификации, включая процедуру, сроки и полноту передачи банку полученных сведений, а также меры, принимаемые банком по устранению выявленных нарушений;</w:t>
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Требованиях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для страховых (перестраховочных) организаций, страховых брокеров, обществ взаимного страхования, Экспортно-кредитного агентства Казахстана, филиалов страховых (перестраховочных) организаций-нерезидентов Республики Казахстан и филиалов страховых брокеров-нерезидентов Республики Казахстан, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z142" w:id="121"/>
-[...154 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 27</w:t>
+        <w:t>пункт 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="126"/>
-[...15 lines deleted...]
-      "27. Периодичность обновления и (или) необходимость получения дополнительных сведений о клиенте (его представителе) и бенефициарном собственнике устанавливаются с учетом уровня риска клиента (группы клиентов) и (или) степени подверженности услуг (продуктов) банка, которыми пользуется клиент, рискам ОД/ФТ.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "15. Типы клиентов, чей статус и (или) чья деятельность повышают риск ОД/ФТ, включают, но не ограничиваются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z204" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) публичное должностное лицо, его супруга (супруг) и близкие родственники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z205" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) иностранные перестрахователи (цеденты) в случае, если сделка по перестрахованию заключается без участия страхового брокера и такие иностранные перестрахователи (цеденты) не имеют рейтинга финансовой надежности или кредитного рейтинга, присвоенного рейтинговыми агентствами, одобренными нормативными правовыми актами уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z206" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иностранные страховые брокеры (за исключением имеющих дочернюю организацию в Республике Казахстан, имеющую лицензию уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на осуществление страховой брокерской деятельности и соблюдающую требования по ПОД/ФТ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z207" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) юридические лица и индивидуальные предприниматели, деятельность которых связана с интенсивным оборотом наличных денег, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z208" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридических лиц, осуществляющих деятельность исключительно через обменные пункты на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z150" w:id="127"/>
-[...15 lines deleted...]
-      Обновление сведений о клиенте (его представителе) и бенефициарном собственнике с высоким уровнем риска осуществляется не реже одного раза в год.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организации, исключительной деятельностью которых является инкассация банкнот, монет и ценностей (за исключением дочерних организаций банков второго уровня, которые соблюдают требования по ПОД/ФТ, установленные банками второго уровня);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z151" w:id="128"/>
-[...15 lines deleted...]
-      Обновление сведений о клиенте (его представителе), являющимся держателем более пяти платежных карточек, выпущенных одним банком, за исключением дополнительных платежных карточек, выпущенных на имя детей, а также кредитных карточек, по которым осуществляются операции исключительно по выдаче и погашению банковских займов, или являющиеся держателями платежных карточек, выпущенных тремя банками более трех платежных карточек каждым банком на одного клиента (при наличии у банка таких сведений), за исключением дополнительных платежных карточек, выпущенных на имя детей, а также кредитных карточек, по которым осуществляются операции исключительно по выдаче и погашению банковских займов, осуществляется не реже одного раза в квартал.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организации, осуществляющие микрофинансовую деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z152" w:id="129"/>
-[...15 lines deleted...]
-      Обновление сведений о клиенте (его представителе), в отношении которого имеются основания полагать, что его деятельность связана с финансированием незаконным производством, оборотом и (или) транзитом наркотиков, осуществляется не реже одного раза в полгода.".</w:t>
+    <w:bookmarkStart w:name="z211" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      агенты (поверенные) поставщиков услуг (кроме финансовых), осуществляющие прием от потребителей наличных денег, в том числе через электронные терминалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z212" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организаторы игорного бизнеса, а также лица, предоставляющие услуги либо получающие доходы от деятельности онлайн-казино за пределами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z213" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, предоставляющие туристские услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z214" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лица, предоставляющие услуги по финансовому лизингу (за исключением дочерних организаций банков второго уровня, которые соблюдают требования по ПОД/ФТ, установленные банками второго уровня);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z215" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лица, осуществляющие посредническую деятельность по купле-продаже недвижимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z216" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) лица, деятельность которых связана с производством и (или) торговлей оружием, взрывчатыми веществами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z217" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) лица, деятельность которых связана с добычей и (или) обработкой, а также куплей-продажей драгоценных металлов, драгоценных камней либо изделий из них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z218" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) некоммерческие организации, в организационно-правовой форме фондов, религиозных объединений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z219" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) лица, расположенные (зарегистрированные) в иностранных государствах и (или) внутренних территориях, указанных в пункте 17 Требований, а также расположенные в Республике Казахстан филиалы и представительства таких лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z220" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) при наличии сомнений в достоверности представленных клиентом сведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z221" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) совершение клиентом действий, направленных на уклонение от процедур надлежащей проверки клиента, предусмотренных Законом о ПОД/ФТ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z222" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) лица, осуществляющие выпуск и обращение обеспеченных цифровых активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z223" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) лица, осуществляющие выпуск и оборот необеспеченных цифровых активов на территории Международного финансового центра "Астана".".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z224" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Внести в </w:t>
+      6. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 12 октября 2020 года № 95 "Об утверждении Требований к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для единого накопительного пенсионного фонда и добровольных накопительных пенсионных фондов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21434) следующее изменение:</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 12 октября 2020 года № 98 "Об утверждении Требований к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для фондовой биржи" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21424) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z225" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Требованиях</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для единого накопительного пенсионного фонда и добровольных накопительных пенсионных фондов, утвержденных указанным постановлением:</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для фондовой биржи, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">пункт 15 </w:t>
-[...308 lines deleted...]
-      8) лица, осуществляющие деятельность в качестве страховых агентов;</w:t>
+        <w:t>пункт 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z227" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14. Типы клиентов, чей статус и (или) чья деятельность повышают риск ОД/ФТ, включают, но не ограничиваются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z171" w:id="145"/>
-[...15 lines deleted...]
-      9) лица, осуществляющие посредническую деятельность по купле-продаже недвижимости;</w:t>
+    <w:bookmarkStart w:name="z228" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) иностранные финансовые организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z172" w:id="146"/>
-[...15 lines deleted...]
-      10) лица, деятельность которых связана с производством и (или) торговлей оружием, взрывчатыми веществами;</w:t>
+    <w:bookmarkStart w:name="z229" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лица, расположенные (зарегистрированные) в иностранных государствах, указанных в пункте 16 Требований, а также расположенные в Республике Казахстан филиалы и представительства таких лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z173" w:id="147"/>
-[...15 lines deleted...]
-      11) лица, деятельность которых связана с добычей и (или) обработкой, а также куплей-продажей драгоценных металлов, драгоценных камней либо изделий из них;</w:t>
+    <w:bookmarkStart w:name="z230" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лица, осуществляющие выпуск и обращение обеспеченных цифровых активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z174" w:id="148"/>
-[...15 lines deleted...]
-      12) некоммерческие организации в организационно-правовой форме фондов, религиозных объединений;</w:t>
+    <w:bookmarkStart w:name="z231" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лица, осуществляющие выпуск и оборот необеспеченных цифровых активов на территории Международного финансового центра "Астана".".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z175" w:id="149"/>
-[...15 lines deleted...]
-      13) лица, расположенные (зарегистрированные) в иностранных государствах, указанных в пункте 16 Требований, а также расположенные в Республике Казахстан филиалы и представительства таких лиц;</w:t>
+    <w:bookmarkStart w:name="z232" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 29 октября 2020 года № 105 "Об утверждении Требований к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для организаций, осуществляющих отдельные виды банковских операций, за исключением оператора или операционного центра межбанковской системы переводов денег, а также юридических лиц, исключительной деятельностью которых является инкассация банкнот, монет и ценностей, и организаций, осуществляющих микрофинансовую деятельность" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 21577) следующее изменение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z176" w:id="150"/>
-[...92 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Требованиях</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для профессиональных участников рынка ценных бумаг и центрального депозитария, утвержденных указанным постановлением:</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> к Правилам внутреннего контроля в целях противодействия легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения для организаций, осуществляющих отдельные виды банковских операций, за исключением оператора или операционного центра межбанковской системы переводов денег, а также юридических лиц, исключительной деятельностью которых является инкассация банкнот, монет и ценностей, и организаций, осуществляющих микрофинансовую деятельность, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 16</w:t>
+        <w:t>пункт 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="151"/>
-[...15 lines deleted...]
-      "16. Типы клиентов, чей статус и (или) чья деятельность повышают риск ОД/ФТ, включают, но не ограничиваются:</w:t>
+    <w:bookmarkStart w:name="z235" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "15. Типы клиентов, чей статус и (или) чья деятельность повышают риск ОД/ФТ, включают, но не ограничиваются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z181" w:id="152"/>
-[...15 lines deleted...]
-      1) публичные должностные лица, их супруги и близкие родственники;</w:t>
+    <w:bookmarkStart w:name="z236" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) публичное должностное лицо, его супруга (супруг) и близкие родственники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z182" w:id="153"/>
-[...15 lines deleted...]
-      2) иностранные финансовые организации;</w:t>
+    <w:bookmarkStart w:name="z237" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лица, расположенные (зарегистрированные) в иностранных государствах, указанных в пункте 16 Требований, а также расположенные в Республике Казахстан филиалы и представительства таких лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z183" w:id="154"/>
-[...15 lines deleted...]
-      3) юридические лица и индивидуальные предприниматели, деятельность которых связана с интенсивным оборотом наличных денег, в том числе:</w:t>
+    <w:bookmarkStart w:name="z238" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) некоммерческие и благотворительные организации, религиозные объединения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z184" w:id="155"/>
-[...15 lines deleted...]
-      юридические лица, осуществляющие деятельность исключительно через обменные пункты на основании лицензии Национального Банка Республики Казахстан на обменные операции с наличной иностранной валютой;</w:t>
+    <w:bookmarkStart w:name="z239" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лица, осуществляющие выпуск и обращение обеспеченных цифровых активов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z185" w:id="156"/>
-[...15 lines deleted...]
-      организации, исключительной деятельностью которых является инкассация банкнот, монет и ценностей (за исключением дочерних организаций банков второго уровня, которые соблюдают требования по ПОД/ФТ, установленные банками второго уровня);</w:t>
+    <w:bookmarkStart w:name="z240" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лица, осуществляющие выпуск и оборот необеспеченных цифровых активов на территории Международного финансового центра "Астана".".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z186" w:id="157"/>
-[...1422 lines deleted...]
-    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6850,31 +4978,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>