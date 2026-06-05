--- v0 (2025-11-15)
+++ v1 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6dc59b1" w14:textId="6dc59b1">
+    <w:p w14:paraId="d652419" w14:textId="d652419">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1064,1048 +1064,1086 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "Об игорном бизнесе" (далее – Закон) и определяют порядок определения юридического лица, обеспечивающего функционирование единой системы учета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...35 lines deleted...]
-        <w:t>;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) единая система учета – совокупность программного обеспечения и технических средств, подключенных посредством сетей телекоммуникаций к аппаратно-программному комплексу букмекерской конторы и (или) тотализатора, обеспечивающих прием (осуществление) платежей с использованием электронных денег в электронных кассах тотализатора или букмекерской конторы, их учет и перевод организатору игорного бизнеса, осуществляющему деятельность букмекерской конторы и (или) тотализатора, по указанию физического лица, выплату выигрышей физическим лицам с использованием электронных денег, учет принятых (осуществленных) наличных и безналичных платежей в кассах тотализатора или букмекерской конторы от физического лица и выплаченных выигрышей в кассах тотализатора или букмекерской конторы, персонифицированный сбор, обработку и хранение информации о каждом участнике пари, принятых ставках на пари по каждому участнику пари, коэффициентах на варианты исхода пари, выигрышах и выплатах по ним, а также мониторинг по выявлению на территории Республики Казахстан интернет-ресурсов, содержащих признаки интернет-казино, букмекерских контор и (или) тотализаторов, не имеющих лицензий на право занятия деятельностью в сфере игорного бизнеса в Республике Казахстан, и передачу сведений по ним в уполномоченный орган в области масс-медиа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уполномоченный орган в сфере игорного бизнеса (далее – уполномоченный орган) – государственный орган, определяемый Правительством Республики Казахстан, осуществляющий реализацию государственной политики и контроль в сфере игорного бизнеса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок определения юридического лица, обеспечивающего функционирование единой системы учета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      2) уполномоченный орган в сфере игорного бизнеса (далее – уполномоченный орган) – государственный орган, определяемый Правительством Республики Казахстан, осуществляющий реализацию государственной политики и контроль в сфере игорного бизнеса.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Для определения юридического лица, обеспечивающего функционирование единой системы учета, при уполномоченном органе создается Комиссия по определению юридического лица, обеспечивающего функционирование единой системы учета (далее – Комиссия).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок определения юридического лица, обеспечивающего функционирование единой системы учета</w:t>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Рабочим органом Комиссии является Комитет по регулированию игорного бизнеса и лотереи Министерства туризма и спорта Республики Казахстан (далее – рабочий орган), который осуществляет организационно-техническое обеспечение ее деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      3. Для определения юридического лица, обеспечивающего функционирование единой системы учета, при уполномоченном органе создается Комиссия по определению юридического лица, обеспечивающего функционирование единой системы учета (далее – Комиссия).</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Комиссия состоит из нечетного числа в количестве не менее пяти членов из представителей государственных органов и Общественного совета уполномоченного органа. В состав Комиссии входят председатель, заместитель председателя, члены, секретарь.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      4. Рабочим органом Комиссии является Комитет по регулированию игорного бизнеса и лотереи Министерства туризма и спорта Республики Казахстан (далее – рабочий орган), который осуществляет организационно-техническое обеспечение ее деятельности.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председателем Комиссии является курирующий заместитель министра туризма и спорта Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      5. Комиссия состоит из нечетного числа в количестве не менее пяти членов из представителей государственных органов и Общественного совета уполномоченного органа. В состав Комиссии входят председатель, заместитель председателя, члены, секретарь.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель Комиссии руководит ее деятельностью, председательствует на заседаниях Комиссии и осуществляет общий контроль за реализацией ее решений. В случае отсутствия председателя Комиссии, функции председателя возлагаются на заместителя председателя Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      Председателем Комиссии является курирующий заместитель министра туризма и спорта Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Заседание Комиссии является правомочным, если на нем присутствует более половины от общего числа членов Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      Председатель Комиссии руководит ее деятельностью, председательствует на заседаниях Комиссии и осуществляет общий контроль за реализацией ее решений. В случае отсутствия председателя Комиссии, функции председателя возлагаются на заместителя председателя Комиссии.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Секретарь Комиссии формирует повестку дня заседания Комиссии, обеспечивает членов Комиссии документами, указанными в пункте 9 настоящих Правил, организует заседания Комиссии по вскрытию конвертов с конкурсными заявками и определению юридического лица, обеспечивающего функционирование единой системы учета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      6. Заседание Комиссии является правомочным, если на нем присутствует более половины от общего числа членов Комиссии.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарь Комиссии не является ее членом и не имеет право голоса при принятии решений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      7. Секретарь Комиссии формирует повестку дня заседания Комиссии, обеспечивает членов Комиссии документами, указанными в пункте 9 настоящих Правил, организует заседания Комиссии по вскрытию конвертов с конкурсными заявками и определению юридического лица, обеспечивающего функционирование единой системы учета.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Уполномоченный орган опубликовывает объявление о проведении конкурса по определению юридического лица, обеспечивающего функционирование единой системы учета, на своем интернет-ресурсе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      Секретарь Комиссии не является ее членом и не имеет право голоса при принятии решений.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Юридическое лицо, изъявившее желание участвовать в конкурсе (далее – заявитель), представляют в рабочий орган конкурсную заявку, которая содержит:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление за подписью первого руководителя заявителя на участие в конкурсе по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) документы, подтверждающие соответствие заявителя квалификационным требованиям, предъявляемым к юридическому лицу, обеспечивающему функционирование единой системы учета, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу (далее – квалификационные требования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конкурсная заявка представляется на государственном и русском языках в запечатанном конверте. Все листы документов прошиваются между собой, пронумеровываются и подписываются первым руководителем заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Прием конкурсных заявок осуществляется рабочим органом в течение пяти рабочих дней со дня размещения объявления.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      Конкурсная заявка представляется на государственном и русском языках в запечатанном конверте. Все листы документов прошиваются между собой, пронумеровываются и подписываются первым руководителем заявителя.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конкурсные заявки поступившие после истечения срока приема заявок, указанного в объявлении о проведении конкурса, возвращаются рабочим органом заявителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      10. Прием конкурсных заявок осуществляется рабочим органом в течение пяти рабочих дней со дня размещения объявления.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Не позднее двух рабочих дней со дня окончания принятия заявок Комиссия проводит заседание по вскрытию конвертов с конкурсными заявками, на котором:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      Конкурсные заявки поступившие после истечения срока приема заявок, указанного в объявлении о проведении конкурса, возвращаются рабочим органом заявителю.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      секретарь Комиссии объявляет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      11. Не позднее двух рабочих дней со дня окончания принятия заявок Комиссия проводит заседание по вскрытию конвертов с конкурсными заявками, на котором:</w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведения о членах Комиссии, присутствующих и отсутствующих на данном заседании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      секретарь Комиссии объявляет:</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) количественный состав Комиссии, наличие кворума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      1) сведения о членах Комиссии, присутствующих и отсутствующих на данном заседании;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) количество поступивших конкурсных заявок, в том числе возвращенных рабочим органом заявителям в связи с нарушением ими срока подачи конкурсной заявки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      2) количественный состав Комиссии, наличие кворума;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      3) количество поступивших конкурсных заявок, в том числе возвращенных рабочим органом заявителям в связи с нарушением ими срока подачи конкурсной заявки.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вскрывает конверты с конкурсными заявками;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      Комиссия:</w:t>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объявляет наименования и местонахождения заявителей, участвующих в конкурсе, дату и время предоставления ими конкурсных заявок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) дает поручение рабочему органу о проведении проверки конкурсных заявок на предмет их полноты согласно перечню документов, указанному в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, соответствия заявителя квалификационным требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. После вскрытия конвертов с конкурсными заявками секретарь Комиссии в течение двух рабочих дней оформляет протокол вскрытия, отражающий сведения, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, который подписывается председателем Комиссии, его заместителем, членами и секретарем Комиссии и обеспечивает его размещение на интернет-ресурсе уполномоченного органа не позднее двух рабочих дней со дня его подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В течение двух рабочих дней после завершения проверки конкурсных заявок рабочий орган подготавливает информацию об итогах проверки и вносит председателю Комиссии предложение о дате, времени и месте заседания Комиссии по определению юридического лица, обеспечивающего функционирование единой системы учета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Конкурсные заявки, в которых представлен не полный пакет документов согласно перечню документов, указанному в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, возвращаются рабочим органом заявителю.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. На заседании Комиссии по определению юридического лица, обеспечивающего функционирование единой системы учета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      секретарь Комиссии объявляет:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      15. На заседании Комиссии по определению юридического лица, обеспечивающего функционирование единой системы учета:</w:t>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведения о членах Комиссии, присутствующих и (или) отсутствующих на данном заседании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      секретарь Комиссии объявляет:</w:t>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) количественный состав Комиссии, наличие кворума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      1) сведения о членах Комиссии, присутствующих и (или) отсутствующих на данном заседании;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) количество поступивших конкурсных заявок, в том числе возвращенных рабочим органом заявителям в связи представлением неполного пакета документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      2) количественный состав Комиссии, наличие кворума;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      3) количество поступивших конкурсных заявок, в том числе возвращенных рабочим органом заявителям в связи представлением неполного пакета документов.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяет соответствие либо несоответствие заявителя квалификационным требованиям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      Комиссия:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проводит процедуру голосования и большинством голосов ее членов, участвующих в заседании, в размере двух третей от количества присутствующих, рекомендует определить победителя конкурса, а также срок сотрудничества с ним. В случае равенства голосов, решающим голосом является голос председателя Комиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      1) определяет соответствие либо несоответствие заявителя квалификационным требованиям;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае, если все участники конкурса не соответствуют квалификационным требованиям, выносит рекомендацию о признании конкурса не состоявшимся и проведении повторного конкурса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      2) проводит процедуру голосования и большинством голосов ее членов, участвующих в заседании, в размере двух третей от количества присутствующих, рекомендует определить победителя конкурса, а также срок сотрудничества с ним. В случае равенства голосов, решающим голосом является голос председателя Комиссии;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в случае, если только один участник конкурса соответствует квалификационным требованиям, рекомендует определить его победителем конкурса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      3) в случае, если все участники конкурса не соответствуют квалификационным требованиям, выносит рекомендацию о признании конкурса не состоявшимся и проведении повторного конкурса.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. На основании рекомендации Комиссии уполномоченный орган издает приказ об определении победителя конкурса юридическим лицом, обеспечивающим функционирование единой системы учета, в котором устанавливается срок сотрудничества с юридическим лицом, обеспечивающим функционирование единой системы учета, условия его пролонгации или прекращения либо принимает решение о признании конкурса несостоявшимся и проведении повторного конкурса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      4) в случае, если только один участник конкурса соответствует квалификационным требованиям, рекомендует определить его победителем конкурса.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В течение трех рабочих дней со дня подведения итогов конкурса рабочий орган письменно уведомляет победителя конкурса, а также публикует результаты конкурса на интернет-ресурсе уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Все споры, возникшие по результатам проведенного конкурса, рассматриваются уполномоченным органом. Решение уполномоченного органа, принятое по результатам рассмотрения спора, может быть обжаловано в судебном порядке в соответствии с Административным процедурно-процессуальным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2431,112 +2469,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(указать полное</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименование заявителя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Заявление на участие в конкурсе по определению</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">             юридического лица, обеспечивающего функционирование</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                               единой системы учета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z72" w:id="61"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим заявлением ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2802,228 +2840,290 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 декабря 2024 года № 255</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования, предъявляемые к юридическому лицу, обеспечивающему функционирование единой системы учета</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. К юридическому лицу, обеспечивающему функционирование единой системы учета, предъявляются следующие квалификационные требования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие программно-технических средств, позволяющих осуществлять функции единой системы учета, сервера которых размещены на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
-[...15 lines deleted...]
-      1. К юридическому лицу, обеспечивающему функционирование единой системы учета, предъявляются следующие квалификационные требования:</w:t>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прохождение учетной регистрации на предоставление платежных услуг в Национальном Банке Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
-[...15 lines deleted...]
-      1) наличие программно-технических средств, позволяющих осуществлять функции единой системы учета, сервера которых размещены на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сто процентов долей участия в уставном капитале юридического лица прямо или косвенно принадлежат государству;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
-[...15 lines deleted...]
-      2) прохождение учетной регистрации на предоставление платежных услуг в Национальном Банке Республики Казахстан или наличие лицензии на проведение банковских операций;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственная регистрация на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
-[...15 lines deleted...]
-      3) сто процентов долей участия в уставном капитале юридического лица прямо или косвенно принадлежат государству;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) отсутствие в перечне организаций, связанных с финансированием терроризма и экстремизма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
-[...15 lines deleted...]
-      4) государственная регистрация на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) отсутствие неисполненных обязательств по исполнительным документам и в Едином реестре должников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
-[...15 lines deleted...]
-      5) отсутствие в перечне организаций, связанных с финансированием терроризма и экстремизма;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) учредители (участники) и (или) исполнительный орган, и (или) аффилированные лица юридического лица не имеют не погашенной или не снятой в установленном законом порядке судимости за преступления в сфере экономической деятельности либо умышленные преступления средней тяжести, тяжкие преступления, особо тяжкие преступления, и (или) не включены в перечень лиц, связанных с финансированием терроризма и экстремизма.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным приказом Министра туризма и спорта РК от 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>