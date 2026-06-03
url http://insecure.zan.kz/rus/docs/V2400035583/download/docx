--- v0 (2025-11-14)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="61c5f70" w14:textId="61c5f70">
+    <w:p w14:paraId="32812f2" w14:textId="32812f2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -697,16562 +697,242 @@
         <w:t>
       дополнить пунктом 29-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "29-1. Обращения клиентов, поступающие через объекты информатизации банка, в том числе через мобильное приложение регистрируются в порядке, предусмотренном внутренними документами банка. Для этих целей в объектах информатизации, в том числе в мобильном приложении (при наличии) предусматривается легко идентифицируемый клиентом функционал для подачи жалобы.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 12 ноября 2019 года № 188 "Об утверждении Правил формирования системы управления рисками и внутреннего контроля для банков второго уровня, филиалов банков-нерезидентов Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19632) следующие изменения и дополнения:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z804" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департаменту методологии и пруденциального регулирования финансовых организаций в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> формирования системы управления рисками и внутреннего контроля для банков второго уровня, филиалов банков-нерезидентов Республики Казахстан, утвержденных указанным постановлением:</w:t>
+    <w:bookmarkStart w:name="z805" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) совместно с Юридическим департаментом государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...71 lines deleted...]
-      "2. В Правилах используются следующие понятия:</w:t>
+    <w:bookmarkStart w:name="z806" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего постановления на официальном интернет-ресурсе Агентства Республики Казахстан по регулированию и развитию финансового рынка после его официального опубликования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      1) риск информационной безопасности - вероятное возникновение ущерба вследствие нарушения конфиденциальности, преднамеренного нарушения целостности или доступности информационных активов банка;</w:t>
+    <w:bookmarkStart w:name="z807" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятия, предусмотренного подпунктом 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      2) риск информационных технологий - вероятность возникновения ущерба вследствие отказа (нарушения функционирования) информационно-коммуникационных технологий, эксплуатируемых банком;</w:t>
+    <w:bookmarkStart w:name="z808" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Контроль за исполнением настоящего постановления возложить на курирующего заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      3) центр обмена данными по платежным транзакциям с признаками мошенничества – юридическое лицо Национального Банка Республики Казахстан, которое осуществляет меры, направленные на предотвращение платежных транзакций с признаками мошенничества (далее – антифрод-центр НБРК);</w:t>
+    <w:bookmarkStart w:name="z809" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...16294 lines deleted...]
-    <w:bookmarkEnd w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       абзацев тридцать пятого, тридцать шестого, пятьдесят четвертого, пятьдесят пятого, шестьдесят третьего, шестьдесят четвертого, шестьдесят пятого, шестьдесят шестого, восемьдесят четвертого, восемьдесят девятого, сто шестого, сто седьмого, сто сорок первого, сто сорок восьмого, сто пятьдесят первого, сто шестьдесят второго, сто шестьдесят третьего, сто восемьдесят восьмого, сто восемьдесят девятого, сто девяностого, сто девяносто первого, сто девяносто второго, сто девяносто третьего, сто девяносто четвертого, сто девяносто пятого, двести третьего, двести четвертого, двести двадцать первого, двести двадцать второго, двести двадцать третьего, двести двадцать четвертого, двести двадцать пятого, двести двадцать шестого, двести двадцать седьмого, двести двадцать восьмого, двести сорок шестого, двести пятидесятого, двести пятьдесят шестого, двести пятьдесят седьмого, двести пятьдесят восьмого, двести шестидесятого, двести шестьдесят второго, двести шестьдесят третьего, двести шестьдесят четвертого, двести шестьдесят пятого, двести шестьдесят шестого, двести шестьдесят седьмого, двести шестьдесят восьмого, двести шестьдесят девятого, двести семьдесят девятого, двести восьмидесятого, двести восемьдесят первого, двести восемьдесят второго, двести девяносто четвертого, двести девяносто пятого, двести девяносто шестого, двести девяносто седьмого, двести девяносто восьмого, двести девяносто девятого, трехсотого, триста первого, триста второго, триста третьего, триста четвертого, триста семьдесят девятого, четыреста семьдесят третьего, шестьсот четырнадцатого, шестьсот сорок девятого, шестьсот пятидесятого, шестьсот пятьдесят четвертого, шестьсот пятьдесят пятого, шестьсот пятьдесят шестого, шестьсот пятьдесят седьмого, шестьсот пятьдесят восьмого, шестьсот пятьдесят девятого, шестьсот шестидесятого, шестьсот шестьдесят первого, шестьсот шестьдесят второго, шестьсот шестьдесят третьего, шестьсот шестьдесят четвертого, шестьсот шестьдесят пятого, шестьсот шестьдесят шестого, шестьсот шестьдесят седьмого, шестьсот шестьдесят восьмого, шестьсот шестьдесят девятого, шестьсот семидесятого, шестьсот семьдесят первого, шестьсот семьдесят второго, шестьсот семьдесят третьего, шестьсот семьдесят четвертого, шестьсот семьдесят пятого, шестьсот семьдесят шестого, шестьсот семьдесят седьмого, шестьсот семьдесят восьмого, шестьсот семьдесят девятого, шестьсот восьмидесятого </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17697,3746 +1377,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 декабря 2024 года № 93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...141 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z813" w:id="798"/>
-[...3550 lines deleted...]
-    <w:bookmarkEnd w:id="975"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21470,1475 +1493,159 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение</w:t>
+              <w:t>Приложение 2 к постановлению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Структуре отчета</w:t>
+              <w:t>Правления Агентства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по соблюдению внутреннего</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>процесса оценки достаточности</w:t>
+              <w:t>по регулированию и развитию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>капитала и внутреннего</w:t>
+              <w:t>финансового рынка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>процесса оценки</w:t>
-[...77 lines deleted...]
-              <w:t>Таблица 1</w:t>
+              <w:t>от 27 декабря 2024 года № 93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z993" w:id="976"/>
-[...1274 lines deleted...]
-    <w:bookmarkEnd w:id="978"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22972,31796 +1679,213 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Таблица 2</w:t>
+              <w:t>Приложение 3 к постановлению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Правления Агентства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по регулированию и развитию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансового рынка</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 27 декабря 2024 года № 93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z997" w:id="979"/>
-[...29766 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в графе 3 указываются требования, находящиеся в состоянии дефолта, который рассчитывается в порядке, предусмотренном </w:t>
-[...1913 lines deleted...]
-    <w:bookmarkEnd w:id="1048"/>
+      Сноска. Приложение 3 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>