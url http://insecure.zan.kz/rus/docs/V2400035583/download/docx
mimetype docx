--- v1 (2026-06-03)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="32812f2" w14:textId="32812f2">
+    <w:p w14:paraId="4815854" w14:textId="4815854">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -197,74 +197,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 1 утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 июля 2017 года № 136 "Об утверждении Правил предоставления банковских услуг и рассмотрения банками, организациями, осуществляющими отдельные виды банковских операций, обращений клиентов, возникающих в процессе предоставления банковских услуг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 15541) следующие изменения и дополнение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1837,55 +1913,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>