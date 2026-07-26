--- v0 (2025-11-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="579d833" w14:textId="579d833">
+    <w:p w14:paraId="f71a89f" w14:textId="f71a89f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения об осуществлении мониторинга реализации научных, научно-технических проектов и программ, проектов коммерциализации результатов научной и (или) научно-технической деятельности на стадиях их выполнения и завершения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра науки и высшего образования Республики Казахстан от 27 декабря 2024 года № 600. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 декабря 2024 года № 35566</w:t>
+        <w:t>Приказ и.о. Министра науки и высшего образования Республики Казахстан от 27 декабря 2024 года № 600. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 декабря 2024 года № 35566.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z0" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1516,51 +1516,146 @@
         <w:t>
       8) дистанционный мониторинг – процесс оценки и контроля за выполнением научных исследований с использованием современных технологий, позволяющий осуществлять наблюдение за объектом без физического присутствия мониторинговой группы на месте реализации проектов и программ и проектов коммерциализации РННТД;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) менеджер – член мониторинговой группы, обеспечивающий сопровождение и организацию работы мониторинговой группы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 10) предусматривается в редакции приказа Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) акт мониторинга – документ, формируемый мониторинговой группой по итогам осуществления мониторинга, в том числе с выездом на место, включающий оценки, рекомендации и заключения мониторинговой группы на бумажном носителе и (или) через автоматизированную информационную систему организатора согласно в форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1575,1912 +1670,2679 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Положению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) объекты мониторинга – научные, научно-технические проекты и программы, проекты и программы научных организаций, осуществляющих фундаментальные научные исследования, проекты коммерциализации результатов научной и (или) научно-технической деятельности на стадиях их выполнения и завершения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мониторинговая группа – лица, участвующие в осуществлении мониторинга, проводимого путем привлечения организатором экспертов, являющихся специалистами по направлениям науки в соответствующей отрасли;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) исполнитель – физическое или юридическое лицо, заключившее с уполномоченным органом или отраслевым уполномоченным органом договор либо с юридическим лицом, определенный уполномоченным органом, финансирующими научную и (или) научно-техническую деятельность на выполнение научно-исследовательских работ, финансируемых за счет средств бюджета в форме программно-целевого финансирования научной и (или) научно-технической деятельности, грантового финансирования научной и (или) научно-технической деятельности и коммерциализации результатов научной и (или) научно-технической деятельности, финансирования научных организаций, осуществляющих фундаментальные научные исследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) отзыв – документ в произвольной форме, формируемый мониторинговой группой или менеджером для уведомления уполномоченного органа, отраслевого органа и ННС о выявленных фактах по нарушению пунктов конкурсной документации, не достижения поставленных результатов, о прекращении финансирования, уменьшении финансирования или о возврате средств, а также при препятствии допуска членов экспертной группы на место реализации (отсутствия объекта мониторинга) и (или) не предоставления документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) отраслевой уполномоченный орган – центральный исполнительный орган, осуществляющий реализацию государственной политики в области науки и научно-технической деятельности и координацию работ по проведению научных исследований в соответствующей отрасли;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) организатор – акционерное общество "Национальный центр государственной научно-технической экспертизы", осуществляющее мониторинг реализации научных, научно-технических проектов и программ, проектов коммерциализации результатов научной и (или) научно-технической деятельности на стадиях их выполнения и завершения и направление его итогов в национальные научные советы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 17) предусматривается в редакции приказа Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) автоматизированная информационная система организатора (https://is.ncste.kz/) (далее – информационная система) – интернет-ресурс, информационная платформа организатора, совокупность программных и аппаратных средств, позволяющая регистрировать объекты и субъекты мониторинга, обрабатывать и хранить их, осуществлять по ним поиск, формировать акты мониторинга, актуализировать базу данных экспертов, а также позволяющая мониторинговой группе и исполнителям (соисполнителям) подписывать документы посредством ЭЦП (электронная цифровая подпись);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) национальные научные советы (далее – ННС) – коллегиальные органы, созданные по направлениям науки при уполномоченном органе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) договор – соглашение двух или нескольких лиц об установлении, изменении или прекращении гражданских прав и обязанностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20) исключен приказом Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) зарубежный ученый (зарубежный эксперт) – физическое лицо, представляющее экспертное заключение, имеющее соответствующую квалификацию, ученую степень доктора или кандидата наук, степень доктора философии (PhD), доктора по профилю, стаж работы по специальности не менее 5 (пять) лет. Зарубежный эксперт, привлекаемый для мониторинга научных, научно-технических и инновационных проектов и программ на стадиях их выполнения и завершения, – эксперт, не являющийся гражданином Республики Казахстан, а также гражданин Республики Казахстан, имеющий документ на право постоянного проживания в иностранном государстве, выданный в соответствии с законодательством этого государства, имеющий опыт работы по специальности в зарубежных научных организациях за пределами Республики Казахстан, опубликовавший не менее четырех научных статей и (или) обзоров в журналах, входящих в первые два квартиля международной базы данных Web of Science за последние 5 (пять) лет и имеющий индекс Хирша не менее пяти за последние 5 (пять) лет согласно международным базам данных Web of Science и (или) Scopus;</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="32"/>
+      21) эксперт по оценке обоснованности затрат (далее – экономический эксперт) – физическое лицо, привлекаемое организатором для осуществления мониторинга, на основании договора на оказание экспертных услуг, представляющее экспертную оценку обоснованности использования выделенных средств, актуальности вывода на рынок новых или усовершенствованных товаров, процессов и услуг, направленная на извлечение дохода, который является гражданином Республики Казахстан, в том числе временно находящийся за границей, за исключением граждан Республики Казахстан, имеющее документ на право постоянного проживания в иностранном государстве, выданный в соответствии с законодательством этого государства, имеющее высшее образование по специальностям: "Финансы", "Экономика", "Учет и аудит", "Бизнес и управление", а также имеющее стаж работы не менее десяти лет по специальности, для проектов коммерциализации РННТД необходимо наличие практического опыта работы не менее 5 (пяти) лет, в той отрасли деятельности, по которой предполагает выступить в качестве эксперта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) мониторинг хода реализации и результативности (далее – мониторинг) – мероприятие, осуществляемое организатором для определения текущего хода реализации научных, научно-технических проектов и программ, проектов коммерциализации результатов научной и (или) научно-технической деятельности на стадиях их выполнения и завершения и направление его итогов в национальные научные советы, а также программ в рамках программно-целевого финансирования и прикладных научных исследований в области национальной безопасности и обороны вне конкурсных процедур, путем проверки научной, финансовой и технической документации на соответствие условиям договора, с выездом на место с участием мониторинговой группы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) научные организации, осуществляющие фундаментальные научные исследования (далее – ФНИ) – государственные научные организации и научные организации со стопроцентным участием государства, включенных в утвержденный уполномоченным органом перечень научных организаций, осуществляющих фундаментальные научные исследования, финансируемых за счет средств бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Принципы, цели и задачи осуществления мониторинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z36" w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Основными принципами осуществления мониторинга являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z37" w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) прозрачность, объективность и равенство при осуществлении мониторинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z38" w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) транспарентность; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z39" w:id="38"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) независимость;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z40" w:id="39"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) экономическая эффективность и результативность научных исследований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z41" w:id="40"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Целями осуществления мониторинга ННТПП, ФНИ, проектов коммерциализации РННТД являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) проверка на соответствие выполненных работ и расходования бюджетных средств по принятым обязательствам согласно договору (-ов) за текущий период реализации;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="42"/>
+      1) мониторинг на соответствие выполненных работ и расходования бюджетных средств по принятым обязательствам согласно договору (-ов) за текущий период реализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) проверка достижения поставленных задач в ННТПП, ФНИ, проектов коммерциализации РННТД, а также их результативности исполнения календарного плана, технической спецификации и оценка эффективности затрат на реализацию;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="43"/>
+      2) мониторинг достижения поставленных задач в ННТПП, ФНИ, проектов коммерциализации РННТД, а также их результативности исполнения календарного плана, технической спецификации и оценка эффективности затрат на реализацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оценка достижения целевых показателей и индикаторов, применяемых мер, подходов и методов для реализации ННТПП, ФНИ, проектов коммерциализации РННТД исполнителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) оценка социально-экономических эффектов от реализации, научно-технического потенциала, научной и практической значимости исследований ННТПП, ФНИ, проектов коммерциализации РННТД;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="45"/>
+      4) оценка социально-экономических эффектов от реализации, научно-технического потенциала, научной и практической значимости исследований ННТПП, ФНИ, проектов коммерциализации РННТД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказом Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Задачами осуществления мониторинга ННТПП, ФНИ, проектов коммерциализации РННТД являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z47" w:id="46"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получение полной и достоверной информации о ходе реализации ННТПП, ФНИ, проектов коммерциализации РННТД от исполнителей, в том числе от соисполнителей и частных партнеров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z48" w:id="47"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) определение достижения ключевых результатов в соответствии с календарным планом и конкурсной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z49" w:id="48"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определение соответствия, достоверности, обоснованности расходования бюджетных средств, выполнения работ, услуг и поставки товаров по обязательствам согласно договору (-ов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) определение рисков, влияющих на дальнейшую реализацию ННТПП, ФНИ, проектов коммерциализации РННТД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) рекомендация по своевременному устранению и недопущению нарушений для эффективной реализации, и успешного завершения ННТПП, ФНИ, проектов коммерциализации РННТД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z52" w:id="51"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) анализ достигнутых результатов ННТПП, ФНИ, проектов коммерциализации РННТД согласно договору и конкурсной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z53" w:id="52"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) составление отзыва по результатам мониторинга, в том числе с последующим направлением в ННС, уполномоченный орган и отраслевой уполномоченный орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z54" w:id="53"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) передача актов мониторинга в соответствующие ННС по приоритетным направлениям для дальнейшего принятия решения по ним.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z55" w:id="54"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Осуществление мониторинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z56" w:id="55"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осуществление мониторинга ННТПП, ФНИ и проектов коммерциализации РННТД проводится мониторинговой группой, состав которого утверждается организатором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z57" w:id="56"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В состав мониторинговой группы входит не более 4 (четырех) членов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z58" w:id="57"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) менеджер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) научные эксперты (казахстанский и (или) зарубежный эксперт);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+      2) научные эксперты (казахстанский эксперт);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) экономический эксперт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными приказом Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Аффилированные лица, указанные в пункте 25 настоящего Положения не входят в состав мониторинговой группы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Основными функциями мониторинговой группы являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществление мониторинга в течение 7 (семи) рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) запрос у Исполнителя документов в рамках реализации ННТПП, ФНИ, проектов коммерциализации РННТД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) привлечение научных руководителей, членов исследовательской группы, исполнителей, грантополучателей, соисполнителей, частных партнеров и задействованных (ответственных) лиц в реализации ННТПП, ФНИ, проектов коммерциализации РННТД для дачи пояснений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) формирование и подписание актов мониторинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) составление и подписание отзыва о прекращении финансирования, уменьшении финансирования, возврате бюджетных средств, выявленных нарушениях с конкретными обоснованиями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) выявление фактов нарушения научной этики, утвержденных уполномоченным органом в соответствии с подпунктом 25) статьи 6 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Организатор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирует и утверждает перечень объектов мониторинга согласно утвержденной методике организатора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осуществляет подбор экспертов и привлекает для осуществления мониторинга научных исследований иные организации, казахстанских и (или) зарубежных ученых;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+      2) осуществляет подбор экспертов и привлекает для осуществления мониторинга научных исследований иные организации, казахстанских ученых;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) формирует и утверждает состав мониторинговой группы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) утверждает план осуществления мониторинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) координирует работу мониторинговой группы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) направляет итоги мониторинга в соответствующие ННС, уполномоченный орган и отраслевой уполномоченный орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ознакамливает членов мониторинговой группы с материалами мониторинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) уведомляет исполнителя за 15 (пятнадцать) календарных дней до начала осуществления мониторинга;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными приказом Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Менеджер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z134" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) обеспечивает сопровождение и организацию работы мониторинговой группы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z135" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает разработку плана работы, оформление и подписание актов мониторинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z136" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) совместно с экспертами осуществляет мониторинг на наличие и использование оборудования по назначению, фиксирует и отражает выявленные нарушения в акте мониторинга.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      12. Научный эксперт: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z137" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      11. Менеджер обеспечивает сопровождение и организацию работы мониторинговой группы, разработку плана работы, оформление и подписание актов мониторинга.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="78"/>
+      1) осуществляет мониторинг на соответствие подтверждающих документов по исполнению заявленных результатов согласно календарному плану договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z138" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Научный эксперт:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="79"/>
+      2) осуществляет мониторинг на соответствие условиям договоров результаты выполняемой работы членами исследовательской группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z139" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) проверяет на соответствие подтверждающих документов по исполнению заявленных результатов согласно календарному плану договора;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="80"/>
+      3) осуществляет мониторинг подтверждающих документов, свидетельствующие о достижении целей в рамках исполнения соглашения о международной коллаборации (при наличии коллаборации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z140" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) проверяет на соответствие условиям договоров результаты выполняемой работы членами исследовательской группы;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="81"/>
+      4) осуществляет мониторинг приобретенного оборудования (товара) на соответствие с направлением темы исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z141" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) проверяет подтверждающие документы, свидетельствующие о достижении целей в рамках исполнения соглашения о международной коллаборации (при наличии коллаборации);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="82"/>
+      5) осуществляет мониторинг на наличие и соответствие публикации и статей в зарубежных рецензируемых научных журналах, а также в отечественных или зарубежных научных изданиях, рекомендованных Комитетом по обеспечению качества в сфере науки и высшего образования Министерства науки и высшего образования Республики Казахстан, информации об идентификационном регистрационном номере и наименовании ННТПП, ФНИ, проектов коммерциализации РННТД, с указанием источника финансирования, согласно требованиям конкурсной документации и календарного планом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z142" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) проверяет приобретенное оборудование (товара) на соответствие с направлением темы исследования;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="83"/>
+      6) осуществляет мониторинг процентиля и (или) квартиля журналов, индексируемых в Science Citation Index Expanded базы данных Web of Science, и (или) в рецензируемых научных изданиях, имеющих процентиль по CiteScore в базе Scopus на соответствие с заявленными результатами, установленных конкурсной документацией и календарным планом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z143" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) проверяет на наличие и соответствие публикации и статей в зарубежных рецензируемых научных журналах, а также в отечественных или зарубежных научных изданиях, рекомендованных Комитетом по обеспечению качества в сфере науки и высшего образования Министерства науки и высшего образования Республики Казахстан, информации об идентификационном регистрационном номере и наименовании ННТПП, ФНИ, проектов коммерциализации РННТД, с указанием источника финансирования, согласно требованиям конкурсной документации и календарного планом;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="84"/>
+      7) осуществляет мониторинг выполняемых основных работ на соответствие календарного плана, требованиям конкурсной документации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z144" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) проверяет процентиль и (или) квартиль журналов, индексируемых в Science Citation Index Expanded базы данных Web of Science, и (или) в рецензируемых научных изданиях, имеющих процентиль по CiteScore в базе Scopus на соответствие с заявленными результатами, установленных конкурсной документацией и календарным планом;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="85"/>
+      8) осуществляет мониторинг на наличие у исполнителя свидетельства об аккредитации субъекта научной и (или) научно-технической деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z145" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) проверяет выполняемые основные работы на соответствие календарного плана, требованиям конкурсной документации;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="86"/>
+      9) осуществляет мониторинг хода реализации и результативности (на стадиях их выполнения и (или) завершения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z146" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) проверяет наличие у исполнителя свидетельства об аккредитации субъекта научной и (или) научно-технической деятельности;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="87"/>
+      10) осуществляет мониторинг рисков, влияющие на ход реализации и ожидаемые результаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z147" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) проводит анализ хода реализации и результативности (на стадиях их выполнения и (или) завершения);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="88"/>
+      11) осуществляет мониторинг достижения ожидаемых результатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z148" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) определяет риски, влияющие на ход реализации и ожидаемые результаты;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="89"/>
+      12) осуществляет мониторинг оценки возможностей достижения целей ННТПП, ФНИ, проектов коммерциализации РННТД посредством планируемых и проведенных мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      13. Экономический эксперт: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z149" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      11) проводит оценку достижения ожидаемых результатов;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="90"/>
+      1) осуществляет мониторинг на наличие первичных документов в соответствии с приказом Министра финансов Республики Казахстан от 20 декабря 2012 года № 562 "Об утверждении форм первичных учетных документов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8265) подтверждающих факт совершенных операции по всем выплатам и закупкам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z150" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) проводит оценку возможностей достижения целей ННТПП, ФНИ, проектов коммерциализации РННТД посредством планируемых и проведенных мероприятий;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="91"/>
+      2) осуществляет мониторинг на наличие закупленного оборудования (товара) согласно смете расходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z151" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Экономический эксперт:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="92"/>
+      3) осуществляет мониторинг штатного расписания, должностных инструкций и документов, подтверждающих соответствие квалификационным требованиям, установленным конкурсной документацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z152" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) проверяет на наличие первичных документов в соответствии с приказом Министра финансов Республики Казахстан от 20 декабря 2012 года № 562 "Об утверждении форм первичных учетных документов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8265) подтверждающих факт совершенных операции по всем выплатам и закупкам;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="93"/>
+      4) осуществляет мониторинг подтверждающих документов, свидетельствующих о получении финансовых средств исполнителем в рамках соглашения о вкладе со стороны частного партнера (при наличии софинансирования);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z153" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) проверяет на наличие закупленного оборудования (товара) согласно смете расходов;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="94"/>
+      5) осуществляет мониторинг соответствия выполненных работ и услуг смете расходов и обоснованности расходования бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z154" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) проверяет штатное расписание, должностные инструкции, документы на соответствие квалификационным требованиям, установленным конкурсной документацией;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="95"/>
+      6) осуществляет мониторинг эффективности затрат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z155" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) проверяет подтверждающие документы, свидетельствующие о получении финансовых средств исполнителем в рамках соглашения о вкладе со стороны частного партнера (при наличии софинансирования);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="96"/>
+      7) осуществляет мониторинг рисков, влияющих на ход реализации и ожидаемые результаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z156" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) проводит анализ соответствия выполненных работ и услуг, обоснованности расходования бюджетных средств согласно смете расходов;</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      8) осуществляет мониторинг социально-экономических эффектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) проводит анализ эффективности затрат;</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) проводит определение рисков, влияющих на ход реализации и ожидаемые результаты;</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="100"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Исполнитель:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z103" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивает беспрепятственный доступ членам мониторинговой группы на место реализации ННТПП, ФНИ, проектов коммерциализации РННТД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z104" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечивает на время осуществления мониторинга материально-техническими ресурсами для работы мониторинговой группы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z105" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предоставляет мониторинговой группе запрашиваемые документы в рамках реализации ННТПП, ФНИ, проектов коммерциализации РННТД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z106" w:id="104"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z106" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) обеспечивает присутствие на мониторинге научных руководителей, членов исследовательской группы, исполнителей, грантополучателей, соисполнителей, частных партнеров и задействованные (ответственные) лица в реализации ННТПП, ФНИ, проектов коммерциализации РННТД; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z107" w:id="105"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z107" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) назначает ответственное лицо при отсутствии научного руководителя на момент осуществления мониторинга из числа членов исследовательской группы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z108" w:id="106"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z108" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ознакамливает и подписывает акт мониторинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z109" w:id="107"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z109" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) дает пояснения по реализации ННТПП, ФНИ, проектов коммерциализации РННТД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z110" w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z110" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) направляет организатору возражение при несогласии с заключением мониторинговой группы в срок не более 3 (трех) рабочих дней со дня представления подписанного акта мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z111" w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z111" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мониторинг проводится ежегодно по годам реализации объектов по истечению 6 (шесть) месяцев со дня заключения договоров с уполномоченным органом и (или) отраслевым уполномоченным органом, либо с юридическим лицом, определенный уполномоченным органом, финансирующими научную и (или) научно-техническую деятельность, либо Фондом науки.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z158" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В процессе выездного мониторинга устанавливается факт приобретения материалов и оборудования согласно смете расходов, осуществляется мониторинг выполнение мероприятий, отраженных в календарном плане договора, а также проводится комплексный мониторинг деятельности объектов с целью установления достоверности представленных организатору документов путем их сравнения и анализа с оригиналами финансовой и технической документации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z159" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дистанционный мониторинг объектов осуществляется в первый год (за исключением проектов и программ, проектов коммерциализации РННТД со сроком реализации до двух лет).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z160" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мониторинг с посещением места объектов осуществляется во второй и третий год реализации проектов и программ, проектов коммерциализации РННТД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="111"/>
+        <w:t>
+      16. В процессе мониторинга в рамках реализации ФНИ производится мониторинг расходов на научные исследования согласно выписке ННС, не затрагивая расходы на текущее обеспечение научной инфраструктуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции приказа Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. По результатам мониторинга, мониторинговой группой формируется и подписывается (парафируется каждая страница) акт мониторинга по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3495,151 +4357,557 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Положению, и далее предоставляется на подпись исполнителю (первый руководитель организации либо лицо его заменяющее лицо и научный руководитель или ответственное лицо).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z114" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z162" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мониторинговая группа принимает одно из следующих обоснованных, мотивированных решений, по результатам мониторинга:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z163" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рекомендуется к дальнейшему финансированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z164" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не рекомендуется к дальнейшему финансированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z165" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) рекомендуется к дальнейшему финансированию, после устранения замечаний мониторинговой группы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z166" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) рекомендуется на рассмотрение ННС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Акт мониторинга формируется и подписывается в 3 (три) экземплярах, первый хранится у организатора, второй передается уполномоченному органу, либо отраслевому уполномоченному органу (юридическому лицу, определенному уполномоченным органом, финансирующим научную и (или) научно-техническую деятельность, Фонду науки,) третий экземпляр остается у исполнителя на месте осуществления мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z115" w:id="113"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z115" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. При несогласии с актом мониторинга исполнителем составляется возражение в произвольной форме, которое является неотъемлемой частью акта мониторинга и направляется организатором в соответствующие ННС для принятия решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z116" w:id="114"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z116" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. При отказе исполнителем от подписания акта мониторинга и (или) непредставления документов и дополнительных материалов по проекту или программе, проектов коммерциализации РННТД а также, при препятствии допуска членов мониторинговой группы на место реализации ННТПП и проектов коммерциализации РННТД данный факт фиксируется в акте мониторинга. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z117" w:id="115"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z117" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Акты мониторинга с рекомендациями мониторинговой группы направляются для рассмотрения и принятия решения в соответствующие ННС не позднее 15 ноября текущего отчетного года.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="116"/>
+      21. Акты мониторинга с рекомендациями мониторинговой группы направляются для рассмотрения и принятия решения в соответствующие ННС в следующие сроки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z168" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) не позднее 1 ноября текущего отчетного года по заключительным ННТПП, ФНИ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z169" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не позднее 15 ноября текущего отчетного года по промежуточным ННТПП, ФНИ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z170" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не позднее 31 декабря текущего отчетного года по проектам коммерциализации РННТД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции приказа Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Организатором и мониторинговой группой не допускается пересмотр результатов акта мониторинга или изменение заключения мониторинговой группы, в том числе не допускается осуществления повторного мониторинга одного и того же объекта в течение одного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z171" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Исполнитель либо грантополучатель, получивший акт мониторинга с рекомендациями об устранении замечаний, выявленных в ходе мониторинга рекомендуется устранить замечания в следующие сроки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z172" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для ННТПП, ФНИ, проектов коммерциализации РННТД на стадии завершения не позднее 25 октября текущего года.;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z173" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для ННТПП, ФНИ, проектов коммерциализации РННТД на стадии реализации не позднее 10 ноября текущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава дополнена пунктом 23 в соответствии с приказом Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3809,68 +5077,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>завершения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="117"/>
+    <w:bookmarkStart w:name="z120" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт мониторинга хода реализации научных, научно-технических проектов, программ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменениями, внесенными приказом Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место ___________________ "____" ____________20_ год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4499,70 +5805,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-(фамилия, имя, отчество (при наличии), должность)</w:t>
+Научный руководитель проекта/программы (фамилия, имя, отчество (при его наличии), должность) (фамилия, имя, отчество (при наличии), должность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5428,70 +6716,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="118"/>
+    <w:bookmarkStart w:name="z121" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мониторинг исполнения мероприятий согласно календарному плану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6213,70 +7501,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выводы: Соответствие проводимых мероприятий, степень достижения поставленных целей и задач, соответствие достигнутых результатов календарному плану и технической спецификации Договоров</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="119"/>
+    <w:bookmarkStart w:name="z122" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Полученные результаты и их достоверность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8096,70 +9384,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="120"/>
+    <w:bookmarkStart w:name="z123" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мониторинг хода реализации проекта/программы по научной части</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9222,70 +10510,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="121"/>
+    <w:bookmarkStart w:name="z124" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Проверка наличия оборудования и соответствия требованиям</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="121"/>
+      5. Мониторинг наличия оборудования и соответствия требованиям</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10019,70 +11307,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z125" w:id="122"/>
+    <w:bookmarkStart w:name="z125" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мониторинг хода реализации проекта/программы по оценке обоснованности затрат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -12931,70 +14219,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="123"/>
+    <w:bookmarkStart w:name="z126" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. План внесения вклада (софинансирования) частным партнером проекта/программы (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -14693,106 +15981,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>завершения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="124"/>
+    <w:bookmarkStart w:name="z128" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт мониторинга хода реализации проекта коммерциализации результатов научной и (или) научно-технической деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 с изменениями, внесенными приказом Министра науки и высшего образования РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       место ___________________ "____" ____________20_ год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="125"/>
+    <w:bookmarkStart w:name="z129" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Общая информация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15495,69 +16821,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Научный руководитель проекта</w:t>
-[...17 lines deleted...]
-(фамилия, имя, отчество (при наличии), должность)</w:t>
+Научный руководитель проекта (фамилия, имя, отчество (при его наличии), должность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16423,70 +17731,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z130" w:id="126"/>
+    <w:bookmarkStart w:name="z130" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мониторинг исполнения мероприятий согласно календарному плану</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17001,70 +18309,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z131" w:id="127"/>
+    <w:bookmarkStart w:name="z131" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Проверка наличия оборудования и соответствия требованиям</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="127"/>
+      3. Мониторинг наличия оборудования и соответствия требованиям</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17579,70 +18887,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="128"/>
+    <w:bookmarkStart w:name="z132" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мониторинг хода реализации проекта по оценке обоснованности расходов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -22616,70 +23924,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z133" w:id="129"/>
+    <w:bookmarkStart w:name="z133" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. В таблице в разделе "статья расходов" изменения вносятся в соответствии с конкурсной документацией.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23207,55 +24515,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23581,31 +24889,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>