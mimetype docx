--- v0 (2025-10-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c8d4a22" w14:textId="c8d4a22">
+    <w:p w14:paraId="682df3a" w14:textId="682df3a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,89 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Председателя Агентства Республики Казахстан по финансовому мониторингу от 6 декабря 2024 года № 9. Зарегистрирован в Министерстве юстиции Республики Казахстан 9 декабря 2024 года № 35455.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В заголовок внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Председателя Агентства РК по финансовому мониторингу от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -192,51 +230,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить прилагаемые:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) Правила передачи посредством интеграции аппаратно-программных комплексов организаторов игорного бизнеса, осуществляющих деятельность букмекерской конторы и (или) тотализатора, с информационными системами уполномоченного органа по финансовому мониторингу согласно </w:t>
+      1) Правила подлежащих передаче сведений посредством интеграции аппаратно-программных комплексов организаторов игорного бизнеса, осуществляющих деятельность букмекерской конторы и (или) тотализатора, с информационными системами уполномоченного органа по финансовому мониторингу согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
@@ -296,50 +334,112 @@
         <w:t xml:space="preserve">
       3) форму сведений, подлежащих передаче посредством интеграции программных комплексов организаторов игорного бизнеса, осуществляющих деятельность букмекерской конторы и (или) тотализатора, с информационными системами уполномоченного органа по финансовому мониторингу согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменением, внесенным приказом Председателя Агентства РК по финансовому мониторингу от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту цифровизации Агентства Республики Казахстан по финансовому мониторингу в установленном законодательством Республики Казахстан порядке обеспечить интеграцию информационных систем Агентства Республики Казахстан по финансовому мониторингу с аппаратно-программными комплексами организаторов игорного бизнеса, осуществляющих деятельность букмекерской конторы и (или) тотализатора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -876,132 +976,212 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 6 декабря 2024 года № 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила передачи сведений посредством интеграции аппаратно-программных комплексов организаторов игорного бизнеса, осуществляющих деятельность букмекерской конторы и (или) тотализатора, с информационными системами уполномоченного органа по финансовому мониторингу</w:t>
+        <w:t xml:space="preserve"> Правила подлежащих передаче сведений посредством интеграции аппаратно-программных комплексов организаторов игорного бизнеса, осуществляющих деятельность букмекерской конторы и (или) тотализатора, с информационными системами уполномоченного органа по финансовому мониторингу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок - в редакции приказа Председателя Агентства РК по финансовому мониторингу от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила передачи сведений посредством интеграции аппаратно-программных комплексов организаторов игорного бизнеса, осуществляющих деятельность букмекерской конторы и (или) тотализатора, с информационными системами уполномоченного органа по финансовому мониторингу (далее – Правила) разработаны в соответствии с </w:t>
+      1. Настоящие Правила подлежащих передачи сведений посредством интеграции аппаратно-программных комплексов организаторов игорного бизнеса, осуществляющих деятельность букмекерской конторы и (или) тотализатора, с информационными системами уполномоченного органа по финансовому мониторингу (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, статьи 12-1 Закона Республики Казахстан от 12 января 2007 года № 219 "Об игорном бизнесе" (далее – Закон об игорном бизнесе) и </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> пункта 19 Положения об Агентстве Республики Казахстан по финансовому мониторингу, утвержденного Указом Президента Республики Казахстан от 20 февраля 2021 года № 515 и определяют соответствующий порядок передачи сведений от организаторов игорного бизнеса, осуществляющих деятельность букмекерской конторы и (или) тотализатора уполномоченному органу по финансовому мониторингу.</w:t>
+        <w:t xml:space="preserve"> статьи 12-1 Закона Республики Казахстан "Об игорном бизнесе" (далее – Закон об игорном бизнесе) и подпунктом 2) пункта 19 Положения об Агентстве Республики Казахстан по финансовому мониторингу, утвержденного Указом Президента Республики Казахстан от 20 февраля 2021 года № 515, и определяют порядок передачи сведений от организаторов игорного бизнеса, осуществляющих деятельность букмекерской конторы и (или) тотализатора, уполномоченному органу по финансовому мониторингу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Председателя Агентства РК по финансовому мониторингу от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия и термины:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1649,230 +1829,522 @@
               </w:rPr>
               <w:t>от 6 декабря 2024 года № 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень сведений, подлежащих передаче посредством интеграции аппаратно-программных комплексов организаторов игорного бизнеса, осуществляющих деятельность букмекерской конторы и (или) тотализатора, с информационными системами уполномоченного органа по финансовому мониторингу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень сведения – в редакции приказа Председателя Агентства РК по финансовому мониторингу от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Индивидуальный идентификационный номер физического лица.</w:t>
+      Сведения об организаторе игорного бизнеса</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Дата и время получения денежных средств организатором игорного бизнеса, осуществляющего деятельность букмекерской конторы и (или) тотализатора от физического лица способами, предусмотренными </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+      1. Бизнес-идентификационный номер. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Сумма денежных средств, полученных организатором игорного бизнеса, осуществляющего деятельность букмекерской конторы и (или) тотализатора от физического лица способами, предусмотренными </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+      2. Наименование организатора игорного бизнеса. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения об участнике пари</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Дата и время получения денежных средств физическим лицом от организатора игорного бизнеса, осуществляющего деятельность букмекерской конторы и (или) тотализатора способами, предусмотренными </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+      3. Фамилия, имя, отчество (при наличии). </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Сумма денежных средств, полученных физическим лицом от организатора игорного бизнеса, осуществляющего деятельность букмекерской конторы и (или) тотализатора способами, предусмотренными </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+      4. Индивидуальный идентификационный номер (ИИН). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Идентификационные данные (в зависимости от статуса лица): </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • индивидуальный идентификационный номер, указанный в виде на жительство иностранного гражданина в Республике Казахстан, или номер заграничного паспорта (для иностранного гражданина);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      • индивидуальный идентификационный номер, указанный в удостоверении лица без гражданства (для лица без гражданства).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Гражданство (при наличии). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Абонентский номер сотовой связи. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Банковский счет физического лица (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения об аккаунте участника пари</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Идентификатор аккаунта участника пари. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Дата и время регистрации аккаунта. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Статус аккаунта (активный, заблокирован). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о платежных операциях</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Идентификатор платежной операции, присвоенный участником платежной инфраструктуры (банк и (или) платежная организация и (или) оператор сотовой связи).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Наименование участника платежной инфраструктуры, участвующего в исполнении платежной операции (банк и (или) платежная организация и (или) оператор сотовой связи).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Вид операции: поступление, выплата, возврат денежных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Дата и время операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сумма операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Валюта операции (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Статус операции, сформированный участником платежной инфраструктуры (исполнена, отклонена, приостановлена, отменена, возвращена).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1906,1156 +2378,2627 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Приложение 3 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председателя Агентства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по финасовому мониторингу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>от 6 декабря 2024 года № 9</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r>
-[...167 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения, подлежащие передаче посредством интеграции аппаратно-программного комплекса букмекерской конторы и (или) тотализатора с информационной системой уполномоченного органа по финансовому мониторингу</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+        <w:t xml:space="preserve"> Сведения, подлежащие передаче посредством интеграции аппаратно-программного комплекса букмекерской конторы и (или) тотализатора с информационными системами уполномоченного органа по финансовому мониторингу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Сведения – в редакции приказа Председателя Агентства РК по финансовому мониторингу от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1537"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-              <w:t>
 5</w:t>
-            </w:r>
-[...34 lines deleted...]
-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+Бизнес-идентификационный номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Индивидуальный идентификационный номер (за исключением случаев, когда физическому лицу не присвоен индивидуальный идентификационный номер в соответствии с законодательством Республики Казахстан).</w:t>
+Наименование организатора игорного бизнеса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный идентификационный номер (ИИН)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...189 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан "О платежах и платежных системах".</w:t>
+              <w:t>
+Идентификационные данные (в зависимости от статуса лица):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+индивидуальный идентификационный номер, указанный в виде  на жительство иностранного гражданина в Республике Казахстан, или номер заграничного паспорта (для иностранного гражданина)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Время</w:t>
-[...109 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+индивидуальный идентификационный номер, указанный в удостоверении лица без гражданства (для лица без гражданства)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+10 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гражданство (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абонентский номер сотовой связи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банковский счет физического лица (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Идентификатор аккаунта участника пари</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата и время регистрации аккаунта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статус аккаунта (активный, заблокирован)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Идентификатор платежной операции, присвоенный участником платежной инфраструктуры (банк и (или) платежная организация и (или) оператор сотовой связи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование участника платежной инфраструктуры, участвующего в исполнении платежной операции (банк и (или) платежная организация и (или) оператор сотовой связи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид операции: поступление, выплата, возврат денежных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата и время операции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма операции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Валюта операции (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статус операции, сформированный участником платежной инфраструктуры (исполнена, отклонена, приостановлена, отменена, возвращена)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3076,55 +5019,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>