--- v0 (2025-11-15)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a23ed7b" w14:textId="a23ed7b">
+    <w:p w14:paraId="d0ba824" w14:textId="d0ba824">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,54 +132,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа и.о. Министра здравоохранения РК от 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -776,942 +858,940 @@
               </w:rPr>
               <w:t>от 27 ноября 2024 года № 99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача направления пациентам на госпитализацию в стационар"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа и.о. Министра здравоохранения РК от 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z115" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Выдача направления пациентам на госпитализацию в стационар" (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Выдача направления пациентам на госпитализацию в стационар" (далее – государственная услуга).</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Выдача направления пациентам на госпитализацию в стационар" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z116" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные понятия, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z117" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) услугополучатель – физические и юридические лица, филиалы и представительства юридических лиц, имеющие право и (или) намерение подать заявление на получение государственной или социально ответственной услуги или получающие государственную или социально ответственную услугу либо получившие результат оказания государственной или социально ответственной услуги для реализации своих прав, свобод и законных интересов с предоставлением им соответствующих материальных или нематериальных благ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z118" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) услугополучатель – физические и юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов; </w:t>
-[...19 lines deleted...]
-      2) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные услуги в соответствии с законодательством Республики Казахстан;</w:t>
+      2) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы столицы, областей, городов республиканского значения, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные или социально ответственные услуги в соответствии с законодательством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z119" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      4) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сервис цифровых документов – сервис цифровых документов – объект цифровой инфраструктуры "цифрового правительства", закрепленный за оператором и предназначенный для создания, хранения и использования электронных документов в целях реализации государственных функций и вытекающих из них государственных услуг, а также при взаимодействии с физическими и юридическими лицами, получении и оказании услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      5) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z122" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги "Выдача направления пациентам на госпитализацию в стационар"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z123" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Перечень основных требований к оказанию государственной услуги, включающий способы предоставления, срок, форму оказания государственной услуги и результат оказания государственной услуги (далее – Перечень), предусмотрен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      4. Для получения государственной услуги услугополучатель обращается к услугодателю - в организацию здравоохранения, оказывающую первичную медико-санитарную помощь (далее – организация ПМСП) по месту прикрепления непосредственно и (или) посредством "электронного правительства" (далее – Портал).</w:t>
+    <w:bookmarkStart w:name="z124" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для получения государственной услуги услугополучатель обращается к услугодателю - в организацию здравоохранения, оказывающую первичную медико-санитарную помощь (далее – организация ПМСП) по месту прикрепления непосредственно и (или) посредством веб-портала "цифрового правительства" (далее – Портал).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z125" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Для получения государственной услуги в электронном формате, услугополучатель формирует запрос на получение государственной услуги на портале, подписанный ЭЦП. Результат оказания государственной услуги услугодатель направляет услугополучателю в "Личный кабинет" в форме электронного документа. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkStart w:name="z126" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче услугополучателем документов, предусмотренных пунктом 8 Перечня в "Личный кабинет" направляется уведомление о назначении даты выдачи результата оказания государственной услуги в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя либо мотивированный ответ об отказе в оказании государственной услуги в форме электронного документа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z127" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сведения о документе, удостоверяющем личность услугополучателя, услугодатель получает из сервиса цифровых документов (для идентификации) при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление Портала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z128" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z129" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Результатом оказания государственной услуги является направление на госпитализацию в стационар согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам или мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z130" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Государственная услуга оказывается в течение 1 (одного) рабочего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z131" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. В случаях представления услугополучателем неполного пакета документов согласно </w:t>
-[...39 lines deleted...]
-      10. Государственная услуга оказывается в течение 1 (одного) рабочего дня.</w:t>
+      10. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 "Об утверждении Правил внесения данных в цифровую систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8555).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkStart w:name="z132" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Уполномоченный орган в области здравоохранения, в течение трех рабочих дней с даты утверждения или изменения в настоящие Правила, актуализирует их и направляет в организации здравоохранения, оказывающую ПМСП, оператору "цифрового правительства" и Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z133" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок взаимодействия структурных подразделений (сотрудников) услугодателя при оказании государственной услуги "Выдача направления пациентам на госпитализацию в стационар"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z134" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. При непосредственном обращении в организацию ПМСП для получения государственной услуги услугополучатель идет на прием к участковому врачу по предварительной записи с результатами клинико-диагностических (лабораторных, инструментальных и функциональных, консультаций профильных специалистов) исследований (далее – исследования) по соответствующему диагнозу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z135" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участковый врач на основании осмотра, результатов исследований оформляет запись в медицинской карте о наличии показаний и (или) противопоказаний для направления в стационар. При наличии противопоказаний участковый врач оформляет отказ в медицинской карте с указанием оснований отказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z136" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Для оказания государственной услуги через портал руководителем организации ПМСП назначается лицо, ответственное за оказание государственной услуги (далее – ответственный специалист), имеющее доступ к медицинским цифровым системам и персональным медицинским данным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z137" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Ответственный специалист проверяет пакет документов на полноту и соответствие электронных копий записей врача о направлении на госпитализацию в стационар, результатов клинико-диагностических исследований на соответствие данным медицинских цифровых систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z138" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) пункта 2 </w:t>
-[...137 lines deleted...]
-      15. Ответственный специалист проверяет пакет документов на полноту и соответствие электронных копий записей врача о направлении на госпитализацию в стационар, результатов клинико-диагностических исследований на соответствие данным медицинских информационных систем.</w:t>
+      15. При наличии полного пакета документов и соответствии электронных копий заключения врача о направлении на госпитализацию в стационар, результатов клинико-диагностических исследований данным медицинских цифровых систем ответственный специалист формирует направление в стационар в форме электронного документа, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам подписывает ЭЦП и направляет в личный кабинет услугополучателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z139" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При отказе в оказании государственной услуги по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим правилам, ответственный специалист оформляет мотивированный отказ, подписывает посредством ЭЦП и направляет в личный кабинет услугополучателя.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z140" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственной услуги</w:t>
+    <w:bookmarkStart w:name="z141" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Жалоба на решения, действия (бездействие) услугодателя и (или) их работников по вопросам оказания государственной услуги подается на имя руководителя услугодателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z142" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение пяти рабочих дней со дня регистрации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z143" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня регистрации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня регистрации.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении через портал информацию о порядке обжалования можно получить по телефону единого контакт-центра по вопросам оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      При обращении через портал информацию о порядке обжалования можно получить по телефону единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Рассмотрение жалобы в досудебном порядке по вопросам оказания государственной услуги производится вышестоящим административным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      18. Рассмотрение жалобы в досудебном порядке по вопросам оказания государственной услуги производится вышестоящим административным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+    <w:bookmarkStart w:name="z146" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю, чье решение, действие (бездействие) обжалуется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      Жалоба подается услугодателю, чье решение, действие (бездействие) обжалуется.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель не позднее трех рабочих дней со дня поступления жалобы направляет ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkStart w:name="z148" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Услугодатель вправе не направлять жалобу в орган, рассматривающий жалобу, при принятии решения и (или) иного административного действия, полностью удовлетворяющего требованиям, указанным в жалобе. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z149" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено законом, то обращение в суд допускается после обжалования в досудебном порядке.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1784,87 +1864,100 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача направления пациентам</w:t>
+              <w:t>"Выдача направления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на госпитализацию в стационар"</w:t>
+              <w:t>пациентам на госпитализацию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в стационар"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkStart w:name="z151" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача направления пациентам на госпитализацию в стационар"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1913,87 +2006,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организации здравоохранения, оказывающие первичную медико-санитарную помощь (далее – организации ПМСП)</w:t>
+"Выдача направления пациентам на госпитализацию в стационар"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2026,87 +2119,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Непосредственно организациями ПМСП, посредством веб-портала "электронного правительства" (далее – портал)</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2139,121 +2232,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При обращении в организацию ПМСП:</w:t>
-[...33 lines deleted...]
-              <w:t>2) максимально допустимое время ожидания для сдачи документов – 30 (тридцать) минут; При обращении через портал государственная услуга оказывается в день обращения с момента сдачи пациентом документов – не более 30 (тридцати) минут.</w:t>
+Организации здравоохранения, оказывающие первичную медико-санитарную помощь (далее – организации ПМСП)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2285,88 +2344,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Форма оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">
+Способы предоставления государственной услуги и ее подвидов (при наличии) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная) и (или) бумажная</w:t>
+Непосредственно организациями ПМСП, посредством веб-портала "цифрового правительства" (далее – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2399,107 +2458,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к Правилам оказания государственной услуги "Выдача направления пациентам на госпитализацию в стационар" или мотивированный отказ в оказании государственной услуги.</w:t>
+              <w:t>
+При обращении в организацию ПМСП:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ с момента сдачи пациентом документов организации ПМСП – в течение 1 (одного) рабочего дня;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2532,87 +2589,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законами Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Электронная (частично цифровизированная) и (или) бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2645,121 +2702,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              <w:t>Запрос на получение государственной услуги принимается за 2 часа до окончания работы услугодателя (до 18.00 часов в рабочие дни).</w:t>
+              <w:t xml:space="preserve">
+Направление на госпитализацию в стационар согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам оказания государственной услуги "Выдача направления пациентам на госпитализацию в стационар" или мотивированный отказ в оказании государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2792,172 +2835,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При обращении к услугодателю:</w:t>
-[...84 lines deleted...]
-              <w:t>Электронные копии записей участкового врача, профильных специалистов и результатов клинико-диагностических исследований извлекаются из медицинских информационных систем.</w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2990,124 +2948,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+              <w:t xml:space="preserve">
+1. Услугодатель – с понедельника по субботу (понедельник – пятница с 8.00 до 20.00 часов без перерыва, в субботу с 9.00 до 14.00 часов согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>трудовому законодательству</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2. Портал – круглосуточно (за исключением технических перерывов в связи с проведением ремонтных работ). При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>трудовому законодательству</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан, прием заявлений и выдача результатов оказания услуги осуществляется следующим рабочим днем.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Запрос на получение государственной услуги принимается за 2 часа до окончания работы услугодателя (до 18.00 часов в рабочие дни)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3140,138 +3137,495 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+При обращении к услугодателю:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Удостоверение личности, либо электронный документ из сервиса цифровых документов (для идентификации).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Результаты клинико-диагностических исследований согласно направляемому диагнозу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении через портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документе, удостоверяющем личность услугополучателя, услугодатель получает из сервиса цифровых документов (для идентификации) при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронные копии записей участкового врача, профильных специалистов и результатов клинико-диагностических исследований извлекаются из медицинских цифровых систем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Услугополучатель имеет возможность получения государственной услуги в электронной форме посредством зарегистрированного на портале абонентского номера сотовой связи услугополучателя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
-[...33 lines deleted...]
-              <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в справочных службах услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+              <w:t>
+Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для лиц с ограниченными физическими возможностями: наличие пандуса, кнопки вызова, тактильной дорожки для слепых и слабовидящих, зала ожидания, стойки с образцами документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации по телефону Единого контактного-центра по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3349,462 +3703,476 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача направления пациентам</w:t>
+              <w:t xml:space="preserve">"Выдача направления </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пациентам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на госпитализацию в стационар"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkStart w:name="z213" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Направление на госпитализацию в стационар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование направляющей организации ПМСП ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...354 lines deleted...]
-        <w:t>услугополучателя через веб-портал "электронного правительства".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Направляется в ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование медицинской организации, отделение Гражданин (ка)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии), дата рождения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № медицинской карты амбулаторного пациента</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Домашний адрес ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место работы и (или) учебы _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диагноз/диагноз ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код по Международной классификации болезней</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата планируемой госпитализации, определенная организацией ПМСП ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии), код врача ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Врач* ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпись Фамилия, имя, отчество (при его наличии) ответственного лица услугодателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственное лицо услугодателя**___________________________ подпись *</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Врач подписывает при оказании государственной услуги при обращении</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      услугополучателя непосредственно в организацию ПМСП. **</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственное лицо услугодателя подписывает при обращении услугополучателя через веб-портал "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3885,1100 +4253,998 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 ноября 2024 года № 99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача выписки из медицинской карты стационарного больного"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа и.о. Министра здравоохранения РК от 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z214" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z215" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Выдача выписки из медицинской карты стационарного больного" (далее – государственная услуга).</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Выдача выписки из медицинской карты стационарного больного" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z216" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные понятия, используемые в настоящих Правилах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z217" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) услугополучатель – физические и юридические лица, филиалы и представительства юридических лиц, имеющие право и (или) намерение подать заявление на получение государственной или социально ответственной услуги или получающие государственную или социально ответственную услугу либо получившие результат оказания государственной или социально ответственной услуги для реализации своих прав, свобод и законных интересов с предоставлением им соответствующих материальных или нематериальных благ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
-[...15 lines deleted...]
-      2. Основные понятия, используемые в настоящих Правилах:</w:t>
+    <w:bookmarkStart w:name="z218" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы столицы, областей, городов республиканского значения, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные или социально ответственные услуги в соответствии с законодательством Республики Казахстан; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
-[...15 lines deleted...]
-      1) услугополучатель – физические и юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов;</w:t>
+    <w:bookmarkStart w:name="z219" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
-[...15 lines deleted...]
-      2) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные услуги в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z220" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сервис цифровых документов – сервис цифровых документов – объект цифровой инфраструктуры "цифрового правительства", закрепленный за оператором и предназначенный для создания, хранения и использования электронных документов в целях реализации государственных функций и вытекающих из них государственных услуг, а также при взаимодействии с физическими и юридическими лицами, получении и оказании услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
-[...15 lines deleted...]
-      3) государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
+    <w:bookmarkStart w:name="z221" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
-[...15 lines deleted...]
-      4) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации.</w:t>
+    <w:bookmarkStart w:name="z222" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги "Выдача выписки из медицинской карты стационарного больного"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkStart w:name="z223" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Перечень основных требований к оказанию государственной услуги, включающий способы предоставления, срок, форму оказания государственной услуги и результат оказания государственной услуги (далее – Перечень), предусмотрен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z224" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Услугодателем является организация здравоохранения, оказывающая медицинскую помощь в стационарных условиях (далее – стационар). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z225" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выписка из медицинской карты стационарного больного (далее – выписка) на бумажном носителе с результатами проведенного обследования, лечения и рекомендациями по дальнейшему наблюдению, подписанная лечащим врачом и заведующим отделением, выдается после завершения лечения в стационаре при выписке (в день выписки) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – приложение 2).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z226" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выписка заносится в медицинские цифровые системы в день выписки, с указанием фактического времени выписки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z227" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Для получения государственной услуги после выписки из стационара, услугополучатель обращается к услугодателю непосредственно и (или) посредством "цифрового правительства" (далее – Портал).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:bookmarkStart w:name="z228" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Для получения государственной услуги в электронном формате, услугополучатель формирует запрос на получение государственной услуги на Портале, подписанный ЭЦП. Результат оказания государственной услуги услугодатель направляет услугополучателю в "Личный кабинет" в форме электронного документа". </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z229" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче услугополучателем документов, предусмотренных пунктом 8 Перечня в "Личный кабинет" направляется уведомление о назначении даты выдачи результата оказания государственной услуги в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя либо мотивированный ответ об отказе в оказании государственной услуги в форме электронного документа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z230" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сведения о документе, удостоверяющем личность услугополучателя, услугодатель получает из сервиса цифровых документов (для идентификации) при условии согласия владельца документа, предоставленного посредством зарегистрированного на Портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление Портала.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
-[...15 lines deleted...]
-      При подаче услугополучателем документов, предусмотренных пунктом 8 Перечня в "Личный кабинет" направляется уведомление о назначении даты выдачи результата оказания государственной услуги в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя либо мотивированный ответ об отказе в оказании государственной услуги в форме электронного документа</w:t>
+    <w:bookmarkStart w:name="z231" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги услугодателем осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:bookmarkStart w:name="z232" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Результатом оказания государственной услуги является выписка из медицинской карты согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> или мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z233" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 "Об утверждении Правил внесения данных в цифровую систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8555).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z234" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Уполномоченный орган в области здравоохранения (далее – Уполномоченный орган) в течение трех рабочих дней с даты утверждения или изменения в настоящие Правила, актуализирует их и направляет организации здравоохранения, оказывающие медицинскую помощь в стационарных условиях, оператору "цифрового правительства" и Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:bookmarkStart w:name="z235" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок взаимодействия структурных подразделений (сотрудников) услугодателя при оказании государственной услуги "Выдача выписки из медицинской карты стационарного больного"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z236" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. В случаях представления услугополучателем неполного пакета документов согласно </w:t>
-[...39 lines deleted...]
-      11. Государственная услуга оказывается в день обращения.</w:t>
+      12. При непосредственном обращении для получения государственной услуги услугополучатель обращается к ответственному специалисту, который назначается руководителем стационара. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Закона.</w:t>
+    <w:bookmarkStart w:name="z237" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сотрудник отдела (кабинета) статистики уточняет данные о факте госпитализации услугополучателя в медицинских цифровых системах и цифровых системах Уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
-[...15 lines deleted...]
-      13. Уполномоченный орган в области здравоохранения (далее – Уполномоченный орган) в течение трех рабочих дней с даты утверждения или изменения в настоящие Правила, актуализирует их и направляет организации здравоохранения, оказывающие медицинскую помощь в стационарных условиях, оператору информационно-коммуникационной инфраструктуры "Электронного правительства" и Единый контакт-центр.</w:t>
+    <w:bookmarkStart w:name="z238" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подтверждении факта госпитализации и наличии документов согласно пункту 10 перечня сотрудник отдела (кабинета) статистики извлекает выписку из медицинских цифровых систем. Выписка, согласованная и подписанная лечащим врачом и заведующим отделением, выдается услугополучателю в день обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок взаимодействия структурных подразделений (сотрудников) услугодателя при оказании государственной услуги "Выдача выписки из медицинской карты стационарного больного"</w:t>
+    <w:bookmarkStart w:name="z239" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отказе в оказании государственной услуги на основании пункта 11 настоящих правил оформляется письменный отказ с указанием оснований отказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
-[...15 lines deleted...]
-      14. При непосредственном обращении для получения государственной услуги услугополучатель обращается к ответственному специалисту, который назначается руководителем стационара. </w:t>
+    <w:bookmarkStart w:name="z240" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Для оказания государственной услуги через Портал руководителем стационара назначается лицо, ответственное за оказание государственной услуги (далее – ответственный специалист), имеющее доступ к медицинским цифровым системам цифровым системам Уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:bookmarkStart w:name="z241" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При отказе в оказании государственной услуги по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, ответственный специалист оформляет мотивированный отказ, подписывает посредством ЭЦП и направляет в личный кабинет услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z242" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z243" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Жалоба на решения, действия (бездействие) услугодателя и (или) их работников по вопросам оказания государственной услуги подается на имя руководителя услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z244" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение пяти рабочих дней со дня регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z245" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z246" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении через Портал информацию о порядке обжалования можно получить по телефону единого контакт-центра по вопросам оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z247" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Рассмотрение жалобы в досудебном порядке по вопросам оказания государственной услуги производится вышестоящим административным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z248" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю, чье решение, действие (бездействие) обжалуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z249" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель не позднее трех рабочих дней со дня поступления жалобы направляет ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z250" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Услугодатель вправе не направлять жалобу в орган, рассматривающий жалобу, при принятии решения и (или) иного административного действия, полностью удовлетворяющего требованиям, указанным в жалобе. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z251" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, то обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5051,100 +5317,100 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача выписки</w:t>
+              <w:t xml:space="preserve">"Выдача выписки из </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>из медицинской карты</w:t>
+              <w:t>медицинской</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>стационарного больного"</w:t>
+              <w:t>карты стационарного больного"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:bookmarkStart w:name="z253" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача выписки из медицинской карты стационарного больного"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5193,87 +5459,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организации здравоохранения, оказывающие медицинскую помощь в стационарных условиях</w:t>
+"Выдача выписки из медицинской карты стационарного больного"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5306,87 +5572,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Непосредственно организациями здравоохранения, оказывающими медицинскую помощь в стационарных условиях (далее – стационар), посредством веб-портала "электронного правительства" (далее – портал)</w:t>
+ Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5419,87 +5685,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При непосредственном обращении в стационар и через портал оказывается в течении 1 (одного) рабочего дня</w:t>
+Организации здравоохранения, оказывающие медицинскую помощь в стационарных условиях</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5532,87 +5798,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная) и (или) бумажная</w:t>
+Непосредственно организациями здравоохранения, оказывающими медицинскую помощь в стационарных условиях (далее – стационар), посредством веб-портала "цифрового правительства" (далее – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5645,107 +5911,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> к Правилам оказания государственной услуги "Выдача выписки из медицинской карты стационарного больного" или мотивированный отказ в оказании государственной услуги.</w:t>
+              <w:t>
+При непосредственном обращении в стационар и через портал оказывается в течении 1 (одного) рабочего дня</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5778,87 +6024,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законами Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Электронная (полностью цифровизированная) и (или) бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5891,121 +6137,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              <w:t>Запрос на получение государственной услуги принимается за 2 часа до окончания работы услугодателя (до 18.00 часов в рабочие дни).</w:t>
+              <w:t xml:space="preserve">
+Выписка из медицинской карты стационарного больного согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к Правилам оказания государственной услуги "Выдача выписки из медицинской карты стационарного больного" или мотивированный отказ в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6038,121 +6270,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При обращении к услугодателю:</w:t>
-[...33 lines deleted...]
-              <w:t>При обращении через Портал сведения о документе, удостоверяющем личность услугополучателя, услугодатель получает из сервиса цифровых документов (для идентификации) при условии согласия владельца документа, предоставленного посредством зарегистрированного на Портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление Портала.</w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6185,124 +6383,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+              <w:t xml:space="preserve">
+1. Услугодатель – с понедельника по пятницу с 8.00 до 17.00 часов, без перерыва, кроме выходных и праздничных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>трудовому законодательству</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2. Портал – круглосуточно (за исключением технических перерывов в связи с проведением ремонтных работ). При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>трудовому законодательству</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан, прием заявлений и выдача результатов оказания услуги осуществляется следующим рабочим днем.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Запрос на получение государственной услуги принимается за 2 часа до окончания работы услугодателя (до 18.00 часов в рабочие дни)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6335,155 +6572,459 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги в том числе оказываемой в электронной форме</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выписка из медицинской карты стационарного больного заносится в медицинские информационные системы в день выписки, с указанием фактического времени выписки.</w:t>
-[...67 lines deleted...]
-              <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в справочных службах услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777</w:t>
+При обращении к услугодателю:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Удостоверение личности, либо электронный документ из сервиса цифровых документов (для идентификации).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении через Портал сведения о документе, удостоверяющем личность услугополучателя, услугодатель получает из сервиса цифровых документов (для идентификации) при условии согласия владельца документа, предоставленного посредством зарегистрированного на Портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление Портала.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выписка из медицинской карты стационарного больного заносится в медицинские цифровые системы в день выписки, с указанием фактического времени выписки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения государственной услуги в электронной форме посредством зарегистрированного на Портале абонентского номера сотовой связи услугополучателя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление Портала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения государственной услуги в электронной форме через Портал при условии наличия ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для лиц с ограниченными физическими возможностями наличие пандуса, кнопки вызова, тактильной дорожки для слепых и слабовидящих, зала ожидания, стойки с образцами документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации по телефону Единого контактного-центра по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6561,560 +7102,836 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача выписки</w:t>
+              <w:t xml:space="preserve">"Выдача выписки из </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>из медицинской карты</w:t>
+              <w:t>медицинской</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>стационарного больного"</w:t>
+              <w:t>карты стационарного больного"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:bookmarkStart w:name="z312" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Выписка из медицинской карты стационарного больного</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...459 lines deleted...]
-        <w:t>через веб-портал "электронного правительства".</w:t>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z313" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Наименование организации здравоохранения, оказывающей медицинскую помощь</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z314" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в стационарных условиях, отделения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданин (ка) ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии), дата рождения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № медицинской карты стационарного больного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Домашний адрес _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место работы и (или) учебы _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата поступления в стационар ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диагноз клинический __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о состоянии в динамике, проведенном обследовании, лечении,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рекомендации ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о выдаче листка нетрудоспособности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № листка нетрудоспособности, дата открытия и закрытия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата выписки из стационара</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исход пребывания ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии), код врача _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Врач* _______________________________________________________ подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заведующий отделением* ______________________________________ подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственное лицо услугодателя**______________________________ подпись *</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Врач подписывает при оказании государственной услуги при обращении услугополучателя непосредственно в организацию здравоохранения (стационар).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** Ответственное лицо услугодателя подписывает при обращении услугополучателя через веб-портал "цифрвого правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Сведения о выдаче листка нетрудоспособности ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № листка нетрудоспособности, дата открытия и закрытия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата выписки из стационара ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исход пребывания ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии), код врача _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Врач* _______________________________________________________ подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заведующий отделением* ______________________________________ подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственное лицо услугодателя**______________________________ подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Врач подписывает при оказании государственной услуги при обращении</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      услугополучателя непосредственно в организацию здравоохранения (стационар).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** Ответственное лицо услугодателя подписывает при обращении услугополучателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      через веб-портал "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7195,940 +8012,958 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 ноября 2024 года № 99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача заключения о нуждаемости в санаторно-курортном лечении"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции приказа и.о. Министра здравоохранения РК от 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z315" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z316" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Выдача заключения о нуждаемости в санаторно-курортном лечении" (далее – государственная услуга).</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Выдача заключения о нуждаемости в санаторно-курортном лечении" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z317" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные понятия, используемые в настоящих Правилах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z318" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) услугополучатель – физические и юридические лица, филиалы и представительства юридических лиц, имеющие право и (или) намерение подать заявление на получение государственной или социально ответственной услуги или получающие государственную или социально ответственную услугу либо получившие результат оказания государственной или социально ответственной услуги для реализации своих прав, свобод и законных интересов с предоставлением им соответствующих материальных или нематериальных благ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z319" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы столицы, областей, городов республиканского значения, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные или социально ответственные услуги в соответствии с законодательством Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z320" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z321" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сервис цифровых документов – сервис цифровых документов – объект цифровой инфраструктуры "цифрового правительства", закрепленный за оператором и предназначенный для создания, хранения и использования электронных документов в целях реализации государственных функций и вытекающих из них государственных услуг, а также при взаимодействии с физическими и юридическими лицами, получении и оказании услуг в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z322" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z323" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги "Выдача заключения о нуждаемости в санаторно-курортном лечении"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z116" w:id="104"/>
-[...137 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="111"/>
+    <w:bookmarkStart w:name="z324" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Перечень основных требований к оказанию государственной услуги, включающий способы предоставления, срок, форму оказания государственной услуги и результат оказания государственной услуги (далее – Перечень), предусмотрен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z325" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для получения государственной услуги услугополучатель обращается к услугодателю (в организацию здравоохранения, оказывающую первичную медико-санитарную помощь (далее – организация ПМСП) по месту прикрепления) непосредственно и (или) посредством веб-портала "цифрового правительства" (далее – Портал). При получении государственной услуги в электронном формате услугополучатель формирует на Портале запрос, подписанный электронной цифровой подписью (далее – ЭЦП). При подаче документов, предусмотренных пунктом 10 Перечня, в "Личный кабинет" услугополучателя направляется уведомление о назначении даты выдачи результата оказания государственной услуги либо мотивированный отказ в оказании государственной услуги в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя. Результат оказания государственной услуги также направляется услугополучателю в "Личный кабинет" в форме электронного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z326" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сведения о документе, удостоверяющем личность услугополучателя, услугодатель получает из сервиса цифровых документов (для идентификации) при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление Портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z327" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги услугодателем осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z328" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Результатом оказания государственной услуги является санаторно-курортная карта, выданная по форме 069/у, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения, а также инструкций по их заполнению" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579) или мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z329" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. В случаях представления услугополучателем неполного пакета документов согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, или документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z330" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Государственная услуга оказывается в течение 1 (одного) рабочего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z331" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в цифровую систему мониторинга оказания государственных услуг согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 "Об утверждении Правил внесения данных в цифровую систему мониторинга оказания государственных или социально ответственных услуг о стадии их оказания" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8555).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z124" w:id="112"/>
-[...15 lines deleted...]
-      4. Для получения государственной услуги услугополучатель обращается к услугодателю (в организацию здравоохранения, оказывающую первичную медико-санитарную помощь (далее – организация ПМСП) по месту прикрепления) непосредственно и (или) посредством "электронного правительства" (далее – Портал).</w:t>
+    <w:bookmarkStart w:name="z332" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Уполномоченный орган в области здравоохранения в течение трех рабочих дней с даты утверждения или изменения в настоящие Правила, актуализирует их и направляет в организации ПМСП, оператору "цифрового правительства" и Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z125" w:id="113"/>
+    <w:bookmarkStart w:name="z333" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок взаимодействия структурных подразделений (сотрудников) услугодателя при оказании государственной услуги "Выдача заключения о нуждаемости в санаторно-курортном лечении"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z334" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Для получения государственной услуги в электронном формате, услугополучатель формирует запрос на получение государственной услуги на портале, подписанный ЭЦП. Результат оказания государственной услуги услугодатель направляет услугополучателю в "Личный кабинет" в форме электронного документа". </w:t>
-[...19 lines deleted...]
-      При подаче услугополучателем документов, предусмотренных пунктом 8 Перечня в "Личный кабинет" направляется уведомление о назначении даты выдачи результата оказания государственной услуги в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя либо мотивированный ответ об отказе в оказании государственной услуги в форме электронного документа.</w:t>
+      12. При непосредственном обращении в организацию ПМСП для получения государственной услуги услугополучатель идет на прием к участковому врачу по предварительной записи с результатами клинико-диагностических (лабораторных, инструментальных и функциональных, консультаций профильных специалистов) исследований (далее – исследования) по соответствующему диагнозу. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z127" w:id="115"/>
-[...15 lines deleted...]
-      6. Сведения о документе, удостоверяющем личность услугополучателя, услугодатель получает из сервиса цифровых документов (для идентификации) при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление Портала.</w:t>
+    <w:bookmarkStart w:name="z335" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участковый врач на основании осмотра, результатов исследований оформляет в медицинской карте амбулаторного больного заключение о нуждаемости в санаторно-курортном лечении, заполняет санаторно-курортную карту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z128" w:id="116"/>
-[...15 lines deleted...]
-      7. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги услугодателем осуществляется следующим рабочим днем.</w:t>
+    <w:bookmarkStart w:name="z336" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии противопоказаний к санаторно-курортному лечению, отсутствии результатов исследований участковый врач оформляет письменно отказ с указанием оснований отказа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z129" w:id="117"/>
-[...35 lines deleted...]
-        <w:t>, выданная по форме 069/у, утвержденной приказом исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения, а также инструкций по их заполнению" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579) или мотивированный отказ в оказании государственной услуги .</w:t>
+    <w:bookmarkStart w:name="z337" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Для оказания государственной услуги через портал руководителем организации ПМСП назначается лицо, ответственное за оказание государственной услуги (далее – ответственный специалист), имеющее доступ к медицинским цифровых системам и персональным медицинским данным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z130" w:id="118"/>
-[...15 lines deleted...]
-      9. В случаях представления услугополучателем неполного пакета документов согласно приложению к настоящим Правилам, или документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
+    <w:bookmarkStart w:name="z338" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Ответственный специалист проверяет пакет документов на полноту и соответствие электронных копий заключения врача о нуждаемости в санаторно-курортном лечении, результатов клинико-диагностических исследований на основании данных медицинских цифровых систем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z131" w:id="119"/>
-[...15 lines deleted...]
-      10. Государственная услуга оказывается в течение 1 (одного) рабочего дня.</w:t>
+    <w:bookmarkStart w:name="z339" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При наличии полного пакета документов и соответствии электронных копий заключения врача о нуждаемости в санаторно-курортном лечении, результатов клинико-диагностических исследований данным медицинских цифровых систем ответственный специалист электронную копию санаторно-курортной карты из медицинских цифровых систем, подписанную ЭЦП, направляет в личный кабинет услугополучателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z132" w:id="120"/>
-[...197 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="129"/>
+    <w:bookmarkStart w:name="z340" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При отказе в оказании государственной услуги по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, ответственный специалист оформляет мотивированный отказ, подписывает посредством ЭЦП и направляет в личный кабинет услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z142" w:id="130"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z341" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="132"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z342" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Жалоба на решения, действия (бездействие) услугодателя и (или) их работников по вопросам оказания государственной услуги подается на имя руководителя услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z343" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение пяти рабочих дней со дня регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z145" w:id="133"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z344" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z146" w:id="134"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z345" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении через портал информацию о порядке обжалования можно получить по телефону единого контакт-центра по вопросам оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="136"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z346" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Рассмотрение жалобы в досудебном порядке по вопросам оказания государственной услуги производится вышестоящим административным органом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z347" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю, чье решение, действие (бездействие) обжалуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z149" w:id="137"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z348" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель не позднее трех рабочих дней со дня поступления жалобы направляет ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z150" w:id="138"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z349" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель вправе не направлять жалобу в орган, рассматривающий жалобу, при принятии решения и (или) иного административного действия, полностью удовлетворяющего требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z151" w:id="139"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z350" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, то обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8162,139 +8997,139 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Выдача заключения</w:t>
+              <w:t>"Выдача заключения о</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о нуждаемости</w:t>
+              <w:t>нуждаемости в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в санаторно-курортном лечении"</w:t>
+              <w:t>санаторно-курортном лечении"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z153" w:id="140"/>
+    <w:bookmarkStart w:name="z352" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача заключения о нуждаемости в санаторно-курортном лечении"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8343,87 +9178,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организации здравоохранения, оказывающие первичную медико-санитарную помощь (далее – организации ПМСП)</w:t>
+"Выдача заключения о нуждаемости в санаторно-курортном лечении"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8456,87 +9291,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Непосредственно организациями ПМСП, посредством веб-портала "электронного правительства" (далее – портал) </w:t>
+              <w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8569,172 +9404,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При обращении в организации ПМСП:</w:t>
-[...84 lines deleted...]
-              <w:t>Государственная услуга через портал оказывается в день обращения на портал.</w:t>
+Организации здравоохранения, оказывающие первичную медико-санитарную помощь (далее – организации ПМСП)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8767,87 +9517,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Электронная (частично автоматизированная) и (или) бумажная</w:t>
+              <w:t xml:space="preserve">
+Непосредственно организациями ПМСП, посредством веб-портала "цифрового правительства" (далее – портал) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8880,107 +9630,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...19 lines deleted...]
-              <w:t>, выданная по форме 069/у электронного документа, подписанного ЭЦП услугодателя, утвержденной приказом исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения, а также инструкций по их заполнению" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579) или мотивированный отказ в оказании государственной услуги.</w:t>
+При обращении в организации ПМСП:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) с момента сдачи пациентом документов – в течение 1 (одного) рабочего дня;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) максимально допустимое время ожидания для сдачи документов – 30 (тридцать) минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) максимально допустимое время обслуживания – 30 (тридцать) минут.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении через портал с момента сдачи пациентом документов – не более 30 (тридцати) минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9013,87 +9815,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законами Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Электронная (частично цифрвизированная) и (или) бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9126,121 +9928,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              <w:t>Запрос на получение государственной услуги принимается за 2 часа до окончания работы услугодателя.</w:t>
+              <w:t xml:space="preserve">
+Санаторно-курортная карта, выданная по форме 069/у электронного документа, подписанного ЭЦП услугодателя, утвержденной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения, а также инструкций по их заполнению" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579) или мотивированный отказ в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9272,173 +10060,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При обращении к услугодателю:</w:t>
-[...84 lines deleted...]
-              <w:t>Электронные копии заключения врача о нуждаемости в санаторно-курортном лечении и результаты клинико-диагностических исследований извлекаются из медицинских информационных систем.</w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9471,124 +10174,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+              <w:t xml:space="preserve">
+1) Услугодатель – с понедельника по пятницу с 9.00 часов до 18.30 часов с перерывом на обед с 13.00 часов до 14.30 часов, кроме выходных и праздничных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>трудовому законодательству</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Портал – круглосуточно (за исключением технических перерывов в связи с проведением ремонтных работ). При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>трудовому законодательству</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан, прием заявлений и выдача результатов оказания услуги осуществляется следующим рабочим днем.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Запрос на получение государственной услуги принимается за 2 часа до окончания работы услугодателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9621,149 +10363,520 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+При обращении к услугодателю:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Удостоверение личности, либо электронный документ из сервиса цифровых документов (для идентификации).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Результаты клинико-диагностических исследований согласно направляемому диагнозу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При обращении через портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документе, удостоверяющем личность услугополучателя, услугодатель получает из сервиса цифровых документов (для идентификации) при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронные копии заключения врача о нуждаемости в санаторно-курортном лечении и результаты клинико-диагностических исследований извлекаются из медицинских цифровых систем.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Услугополучатель имеет возможность получения государственной услуги в электронной форме посредством зарегистрированного на портале абонентского номера сотовой связи услугополучателя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
-[...33 lines deleted...]
-              <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в справочных службах услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+              <w:t>
+Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для лиц с ограниченными физическими возможностями наличие пандуса, кнопки вызова, тактильной дорожки для слепых и слабовидящих, зала ожидания, стойки с образцами документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации по телефону Единого контактного-центра по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>