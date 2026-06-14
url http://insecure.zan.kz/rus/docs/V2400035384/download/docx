--- v0 (2025-10-01)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6596e28" w14:textId="6596e28">
+    <w:p w14:paraId="dbd543c" w14:textId="dbd543c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,74 +132,146 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве труда и социальной защиты населения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 18 февраля 2017 года № 81, ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 229-30)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве труда и социальной защиты населения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 18 февраля 2017 года № 81, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -780,293 +852,637 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Выдача разрешения по распоряжению имуществом, снятию пенсий, пособий, социальных выплат, поступивших на счет недееспособного или ограниченно дееспособного совершеннолетнего лица, и на отчуждение имущества граждан, признанных по решению суда недееспособными или ограниченно дееспособными" (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее - Закон) и </w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее - Закон) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 229-31)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве труда и социальной защиты населения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 18 февраля 2017 года № 81 и определяют порядок выдачи разрешения по распоряжению имуществом, снятию пенсий, пособий, социальных выплат, поступивших на счет недееспособного или ограниченно дееспособного совершеннолетнего лица и на отчуждение имущества граждан, признанных по решению суда недееспособными или ограниченно дееспособными.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) некоммерческое акционерное общество Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информационная система – организационно-упорядоченная совокупность информационно-коммуникационных технологий, обслуживающего персонала и технической документации, реализующих определенные технологические действия посредством информационного взаимодействия и предназначенных для решения конкретных функциональных задач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) центры оказания специальных социальных услуг – организации, созданные по решению местных исполнительных органов и предоставляющие специальные социальные услуги лицам (семьям), нуждающимся в специальных социальных услугах, в условиях стационара, полустационара, временного пребывания и на дому;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) электронное заявление – заявление, в форме электронного документа, удостоверенного электронной цифровой подписью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) электронная цифровая подпись (далее - ЭЦП) - набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственная услуга "Выдача разрешения по распоряжению имуществом, снятию пенсий, пособий, социальных выплат, поступивших на счет недееспособного или ограниченно дееспособного совершеннолетнего лица, и на отчуждение имущества граждан, признанных по решению суда недееспособными или ограниченно дееспособными" (далее – государственная услуга) оказывается местными исполнительными органами по вопросам социальной защиты города республиканского значения, столицы, районов и городов областного значения, района в городе (далее – услугодатель) физическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Для получения государственной услуги услугополучатель предоставляет по месту жительства недееспособного или ограниченно дееспособного совершеннолетнего лица заявление по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1101,232 +1517,464 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением документов, предусмотренных перечнем основных требований к оказанию государственной услуги (далее – Требования к оказанию государственной услуги), согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, через:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственную корпорацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) услугодателя; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+      3) портал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заявление третьими лицами подается по доверенности, выданной в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным приказом и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Перечень основных требований к оказанию государственной услуги, включающий наименования государственной услуги и услугодателя, способы предоставления, сроки, форму и результат оказания государственной услуги, размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан, график работы услугодателя, Государственной корпорации и объектов информации, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги, основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан, а также иные требования с учетом особенностей оказания государственной услуги изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Услугодатель и (или) работник Государственной корпорации получает согласие у услугополучателя на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель и (или) работник Государственной корпорации получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения о документах, указанных в пункте 8 Требований к оказанию государственной услуги, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1341,610 +1989,977 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам работник Государственной корпорации и услугополучатель получают из соответствующих государственных информационных систем через шлюз "Электронного правительства", посредством запроса согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несоответствии (отсутствии) сведений в информационных системах услугополучателем к заявлению прилагаются документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. При предоставлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия услугополучателю выдается расписка об отказе в приеме заявления по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При обращении в Государственную корпорацию день приема документов не входит в срок оказания государственной услуги. При этом результат оказания государственной услуги услугодателем предоставляется в Государственную корпорацию за день до окончания срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При подаче полного пакета документов, предусмотренных перечнем основных требований к оказанию государственной услуги, услугополучателю:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       у услугодателя – выдается талон с указанием даты регистрации и получения государственной услуги, фамилии и инициалов лица, принявшего документы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на портале – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Работник Государственной корпорации при обращении за получением государственной услуги выдает электронную расписку о приеме соответствующих документов от услугополучателя, в которой указывается перечень принятых документов, фамилия, имя и отчество (при наличии), работника принявшего заявление, дата и время подачи заявления, а также дата выдачи готовых документов, по обращению услугополучателя расписка выдается в бумажном формате.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 10 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. При обращении услугополучателя за получением государственной услуги посредством портала запрос в информационные системы государственных органов и (или) организаций для подтверждения представленных сведений и получения необходимых сведений, осуществляется самим услугополучателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При получении подтверждающих сведений услугополучатель, осуществивший запрос посредством портала, электронное заявление удостоверяет ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче услугополучателем требуемых документов в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. При соответствии пакета документов, указанных в перечне основных требований к оказанию государственной услуги, специалист услугодателя вносит данные в автоматизированную информационную систему "Е-Собес" (далее – АИС "Е-Собес").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении услугополучателя через Государственную корпорацию, портал данные из заявления автоматически передаются в АИС "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. После принятия заявления и соответствующих документов услугодатель в течение 2 (двух) рабочих дней осуществляет проверку документов в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Услугодатель в течение 2 (двух) рабочих дней после проверки необходимых документов, выносит приказ о разрешении по распоряжению имуществом, снятию пенсий, пособий, социальных выплат, поступивших на счет недееспособного или ограниченно дееспособного совершеннолетнего лица, и на отчуждение имущества граждан, признанных по решению суда недееспособными или ограниченно дееспособными по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Общий срок рассмотрения документов и выдачи результатов оказания государственной услуги составляет 5 (пять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выявлении оснований для отказа в оказании государственной услуги по основаниям, указанным в пункте 9 Требований к оказанию государственной услуги настоящих Правил услугодатель не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК) направляет услугополучателю уведомление о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура заслушивания проводится в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам заслушивания услугополучателю в течение 2 (двух) рабочих дней направляется положительный результат либо мотивированный отказ в оказании государственной услуги в "личный кабинет" услугополучателя, лично либо в Государственную корпорацию согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При обращении через портал результат оказания государственной услуги направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Выдача готовых документов осуществляется в соответствии с графиком работы Государственной корпорации при предъявлении документов, удостоверяющих личность либо электронного документа из сервиса цифровых документов, представитель также представляет документ, выданный в соответствии с гражданским законодательством Республики Казахстан, в которой указываются соответствующие полномочия представителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация обеспечивает хранение результата в течение одного месяца, после чего передает его услугодателю для дальнейшего хранения. При обращении услугополучателя по истечении одного месяца по запросу Государственной корпорации услугодатель в течение одного рабочего дня направляет готовые документы в Государственную корпорацию для выдачи услугополучателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. При внесении изменений и (или) дополнений в настоящие Правила в части оказания государственной услуги уполномоченный орган в сфере социальной защиты населения в течение трех рабочих дней после государственной регистрации приказа, который предусматривает внесение изменений и (или) дополнений информирует Единый контакт-центр, Государственную корпорацию "Правительство для граждан", оператора информационно-коммуникационной инфраструктуры "электронного правительства" и услугодателей о внесенных изменениях и (или) дополнениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц в процессе оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1959,211 +2974,306 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> РК и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба на действие (бездействия) работников Государственной корпорации при оказании услуг через Государственную корпорацию подается на имя руководителя Государственной корпорации, либо в уполномоченный орган в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. При несогласии с решением, принятым по результатам обжалования оказания государственной услуги, услугополучатель обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2515,88 +3625,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Проживающий (ая) по адресу,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телефон __________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на разрешение по распоряжению имуществом, снятию пенсий, пособий, социальных выплат, поступивших на счет недееспособного или ограниченно дееспособного совершеннолетнего лица, и на отчуждение имущества граждан, признанных по решению суда недееспособными или ограниченно дееспособными</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z72" w:id="54"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вашего разрешения (выбрать нужное):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>- открыть (закрыть) счҰт на опекаемого и (или) подопечного, получить карту и пин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3132,50 +4242,146 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в информационных системах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___" __________ 20__ года _______________________ (подпись заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3477,88 +4683,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Проживающий (ая) по адресу,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телефон __________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на разрешение по распоряжению имуществом, снятию пенсий, пособий, социальных выплат, поступивших на счет недееспособного или ограниченно дееспособного совершеннолетнего лица, и на отчуждение имущества граждан, признанных по решению суда недееспособными или ограниченно дееспособными через веб-портал "Электронного правительства"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z76" w:id="56"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вашего разрешения (выбрать нужное):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      - открыть (закрыть) счет на опекаемого и (или) подопечного, получить карту и пин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4179,50 +5385,214 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата и время подписания заявления:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____._____________.________ года ____часов ____ минут ____ секунд</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Данная редакция приложения 3 действует до 12.07.2026 приказом и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4271,113 +5641,225 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам Министр труда</w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и социальной защиты населения</w:t>
+              <w:t>"Выдача разрешения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>по распоряжению имуществом,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 15 ноября 2024 года № 428</w:t>
+              <w:t>снятию пенсий, пособий,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>социальных выплат,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поступивших на счет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>недееспособного или</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ограниченно дееспособного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>совершеннолетнего лица,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и на отчуждение имущества</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>граждан, признанных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по решению суда</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>недееспособными или</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ограниченно дееспособными"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="66"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4391,102 +5873,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование государственной услуги: "Выдача разрешения по распоряжению имуществом, снятию пенсий, пособий, социальных выплат, поступивших на счет недееспособного или ограниченно дееспособного совершеннолетнего лица, и на отчуждение имущества граждан, признанных по решению суда недееспособными или ограниченно дееспособными".</w:t>
-[...50 lines deleted...]
-              <w:t>2. Выдача разрешения на отчуждение имущества граждан, признанных по решению суда недееспособными или ограниченно дееспособными.</w:t>
+Перечень основных требований к оказанию государственной услуги "Выдача разрешения по распоряжению имуществом, снятию пенсий, пособий, социальных выплат, поступивших на счет недееспособного или ограниченно дееспособного совершеннолетнего лица, и на отчуждение имущества граждан, признанных по решению суда недееспособными или ограниченно дееспособными"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4519,87 +5950,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местный исполнительный орган по вопросам социальной защиты города республиканского значения, столицы, района, города областного значения, района в городе</w:t>
+Выдача разрешения по распоряжению имуществом, снятию пенсий, пособий, социальных выплат, поступивших на счет недееспособного или ограниченно дееспособного совершеннолетнего лица, и на отчуждение имущества граждан, признанных по решению суда недееспособными или ограниченно дееспособными</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4631,139 +6062,106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Способы предоставления государственной услуги </w:t>
+              <w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявления и выдача результата оказания государственной услуги по всем подвидам осуществляются через:</w:t>
+1. Выдача разрешения по распоряжению имуществом, снятию пенсий, пособий, социальных выплат, поступивших на счет недееспособного или ограниченно дееспособного совершеннолетнего лица;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) Государственную корпорации;</w:t>
-[...33 lines deleted...]
-              <w:t>3) веб-портал "электронного правительства" www.egov.kz.</w:t>
+              <w:t>
+2. Выдача разрешения на отчуждение имущества граждан, признанных по решению суда недееспособными или ограниченно дееспособными.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4796,121 +6194,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) с момента сдачи документов в услугодателю, Государственную корпорацию, а также при обращении на портал – 5 (пять) рабочих дней.</w:t>
-[...33 lines deleted...]
-              <w:t>3) максимально допустимое время обслуживания в Государственной корпорации – 15 минут.</w:t>
+Местный исполнительный орган по вопросам социальной защиты города республиканского значения, столицы, района, города областного значения, района в городе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4943,87 +6307,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания</w:t>
+Способы представления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)/бумажная</w:t>
+Прием заявления и выдача результата оказания государственной услуги по всем подвидам осуществляются через:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Государственную корпорации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) услугодатель</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) веб-портал "электронного правительства" www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5056,138 +6474,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-- Приказ о разрешении по распоряжению имуществом, снятию пенсий, пособий, социальных выплат, поступивших на счет недееспособного или ограниченно дееспособного совершеннолетнего лица,</w:t>
+1) с момента сдачи документов в услугодателю, Государственную корпорацию, а также при обращении на портал – 5 (пять) рабочих дней.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>- Приказ на отчуждение имущества граждан, признанных по решению суда недееспособными или ограниченно дееспособными</w:t>
+              <w:t>
+2) максимально допустимое время ожидания для сдачи документов Государственной корпорации – 15 минут;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>- Мотивированный ответ об отказе в оказании государственной услуги в случаях и по основаниям, предусмотренным пунктом 9 требований к оказанию государственной услуги.</w:t>
-[...16 lines deleted...]
-              <w:t>На портале результат оказания государственной услуги направляется и хранится в "личном кабинете" услугополучателя.</w:t>
+              <w:t>
+3) максимально допустимое время обслуживания в Государственной корпорации – 15 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5220,87 +6623,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Электронная (частично автоматизированная)/бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5333,189 +6736,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодателя: с понедельника по пятницу включительно, с 9.00 до 18.30 часов, с перерывом на обед с 13.00 часов до 14.30 часов, кроме выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан;</w:t>
+- Приказ о разрешении по распоряжению имуществом, снятию пенсий, пособий, социальных выплат, поступивших на счет недееспособного или ограниченно дееспособного совершеннолетнего лица,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) Государственной корпорации: с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов, кроме праздничных и выходных дней согласно трудовому законодательству.</w:t>
+              <w:t>
+- Приказ на отчуждение имущества граждан, признанных по решению суда недееспособными или ограниченно дееспособными</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Прием осуществляется в порядке "электронной" очереди, по месту регистрации услугополучателя, или по месту регистрации несовершеннолетнего, нуждающегося в опеке, без ускоренного обслуживания, возможно "бронирование" электронной очереди посредством портала.</w:t>
+              <w:t>
+- Мотивированный ответ об отказе в оказании государственной услуги в случаях и по основаниям, предусмотренным пунктом 9 требований к оказанию государственной услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) портала: круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
-[...50 lines deleted...]
-              <w:t>2) портале: www.egov.kz.</w:t>
+              <w:t>
+На портале результат оказания государственной услуги направляется и хранится в "личном кабинете" услугополучателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5548,490 +6903,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, необходимых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель при обращении для получения разрешения по распоряжению имуществом, снятию пенсий, пособий, социальных выплат, поступивших на счет недееспособного или ограниченно дееспособного совершеннолетнего лица предоставляет услугодателю, в Государственную корпорацию или через портал следующие документы:</w:t>
-[...402 lines deleted...]
-              <w:t>При подаче документов через портал "электронного правительства" документы предоставляются в виде электронных копий.</w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6064,161 +7016,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+1) услугодатель – прием заявления и выдача результата оказания государственной услуги с понедельника по пятницу согласно графику работы услугодателя, с учетом перерыва на обед, кроме выходных и праздничных дней согласно Трудовому кодексу Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) несоответствие услугополучателя и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> Кодекса Республики Казахстан "О браке (супружестве) и семье";</w:t>
+              <w:t>
+2) Государственной корпорации: с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов, кроме праздничных и выходных дней согласно трудовому законодательству.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) наличие в отношении услугополучателя вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+              <w:t>
+Прием осуществляется в порядке "электронной" очереди, по месту регистрации услугополучателя, или по месту регистрации несовершеннолетнего, нуждающегося в опеке, без ускоренного обслуживания, возможно "бронирование" электронной очереди посредством портала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) портала: круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) интернет-ресурсе Министерства труда и социальной защиты населения Республики Казахстан: www.edu.gov.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портале: www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6250,212 +7236,949 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме </w:t>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
+Услугополучатель при обращении для получения разрешения по распоряжению имуществом, снятию пенсий, пособий, социальных выплат, поступивших на счет недееспособного или ограниченно дееспособного совершеннолетнего лица предоставляет услугодателю, в Государственную корпорацию или через портал следующие документы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) Министерства – www.enbek.gov.kz, раздел "Государственные услуги";</w:t>
+              <w:t>
+1) заявление по форме, согласно приложениям 1 и 2 к Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) Государственной корпорации – www.gov4c.kz.</w:t>
+              <w:t>
+2) документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов услугополучателя (для идентификации);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Услугополучателям, имеющим в установленном законодательством порядке полную или частичную утрату способности или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр 1414, 8 800 080 7777.</w:t>
+              <w:t>
+3) сведения о наличии опекунства или попечительства над недееспособным или ограниченно дееспособным совершеннолетним лицом (приказ услугодателя об установлении опекунства или попечительства);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3. Услугополучатель имеет возможность получения информации об установлении опеки/попечительства в электронной форме через портал при условии наличия ЭЦП.</w:t>
+              <w:t>
+4) правоустанавливающие документы, на имущество, подтверждающие право собственности опекаемого и (или) подопечного (для распоряжения и отчуждения имуществом),</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Услугополучатель имеет возможность получения информации о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+              <w:t>
+5) свидетельство о праве на наследство по закону (от нотариуса) (в случае получения наследства по закону) (для распоряжения и отчуждения имуществом);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сервис цифровых документов доступен для субъектов, авторизованных в мобильном приложении и информационных системах пользователей.</w:t>
+              <w:t>
+6) документ, подтверждающий право собственности опекаемого и (или) подопечного на транспортное средство (для распоряжения и отчуждения имуществом);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Субъект проходит авторизацию методами доступными в мобильном приложении и информационных системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования.</w:t>
+              <w:t>
+7) уведомление об открытом счете в банках второго уровня или АО "Казпочта" на опекаемого и (или) подопечного;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) документы, подтверждающие доходы опекаемого и (или) подопечного (пенсий, пособий, социальные и другие выплаты).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель при обращении для получения разрешения на отчуждение имущества граждан, признанных по решению суда недееспособными или ограниченно дееспособными предоставляет к услугодателю, в Государственную корпорацию или через портал следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление по форме, согласно приложениям 1 и 2 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов услугополучателя (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сведения о наличии опекунства или попечительства над недееспособным или ограниченно дееспособным совершеннолетним лицом (приказ услугодателя об установлении опекунства или попечительства);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) правоустанавливающие документы, на имущество, подтверждающие право собственности (для распоряжения и отчуждения имуществом),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) свидетельство о праве на наследство по закону (от нотариуса) (в случае получения наследства по закону) (для распоряжения и отчуждения имуществом);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) документ, подтверждающий право собственности на транспортное средство (для распоряжения и отчуждения имуществом);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) гарантийные обязательства (от нотариуса) (в случае продажи имущества) (для распоряжения и отчуждения имуществом).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах вышеуказанных подпунктах 2),3),4),6),8) получают в форме электронных сведений и (или) документов, удостоверенных электронной цифровой подписью уполномоченных должностных лиц из соответствующих государственных информационных систем.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При несоответствии (отсутствии) сведений в информационных системах к заявлению прилагаются соответствующие документы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При подаче документов через портал "электронного правительства" документы предоставляются в виде электронных копий.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) несоответствие услугополучателя и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьями 127</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>128</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса Республики Казахстан "О браке (супружестве) и семье";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) наличие в отношении услугополучателя вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Министерства – www.enbek.gov.kz, раздел "Государственные услуги";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Государственной корпорации – www.gov4c.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Услугополучателям, имеющим в установленном законодательством порядке полную или частичную утрату способности или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр 1414, 8 800 080 7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Услугополучатель имеет возможность получения информации об установлении опеки/попечительства в электронной форме через портал при условии наличия ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сервис цифровых документов доступен для субъектов, авторизованных в мобильном приложении и информационных системах пользователей.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъект проходит авторизацию методами доступными в мобильном приложении и информационных системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6547,388 +8270,388 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 ноября 2024 года № 428</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:bookmarkStart w:name="z80" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Запросы в информационные системы государственных органов и (или) организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z81" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для оказания государственной услуги "Выдача разрешения по распоряжению имуществом, снятию пенсий, пособий, социальных выплат, поступивших на счет недееспособного или ограниченно дееспособного совершеннолетнего лица, и на отчуждение имущества граждан, признанных по решению суда недееспособными или ограниченно дееспособными" формируются запросы по ИИН услугополучателя в информационные системы государственных органов и (или) организаций через шлюз "электронного правительства" для получения следующих сведений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z82" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) удостоверяющего личность услугополучателя из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z83" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) удостоверяющего личность опекаемого и (или) подопечного лица из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z84" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) о регистрации по постоянному месту жительства услугополучателя из ГБД ФЛ; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z85" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) о регистрации по постоянному месту жительства опекаемого и (или) подопечного лица из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z86" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сведения о недвижимости опекаемого и (или) подопечного лица из ЕГКН;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z87" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) пенсионные и социальные выплаты опекаемого и (или) подопечного лица (пенсий и пособий из ИС МТСЗН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z88" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сведения о наличии опекунства и (или) попечительства из ИС МТСЗН (реестр опекунов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z89" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронные документы, подтверждающие запрашиваемые сведения из ИС государственных органов и (или) организации, удостоверяются ЭЦП соответствующих государственных органов и (или) организаций, а также ЭЦП осуществившего запрос Государственной корпорации, услугодателя или услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z90" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z91" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС – информационная система;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z92" w:id="79"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z92" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЕГКН - информационная система единого государственного кадастра недвижимости Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z93" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГБД ФЛ – Государственная база данных "Физические лица";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z94" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       МТСЗН – информационная система Министерства труда и социальной защиты РК; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z95" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН – индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z96" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦП – электронная цифровая подпись.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6975,90 +8698,233 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам Министр труда</w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и социальной защиты населения</w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>"Выдача разрешения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 15 ноября 2024 года № 428</w:t>
+              <w:t>по распоряжению имуществом,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>снятию пенсий, пособий,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>социальных выплат,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>поступивших на счет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>недееспособного или</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ограниченно дееспособного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>совершеннолетнего лица,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и на отчуждение имущества</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>граждан, признанных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по решению суда</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>недееспособными или</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ограниченно дееспособными"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7085,75 +8951,113 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:bookmarkStart w:name="z99" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z100" w:id="85"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z110" w:id="75"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьями 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7162,406 +9066,421 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...99 lines deleted...]
-        <w:t>__________________________________________________________________</w:t>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственных и социально ответственных услугах", местный исполнительный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орган социальной защиты населения городов республиканского значения, столицы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>районов и городов областного значения, Государственная корпорация "Правительство</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для граждан" (указать адрес) отказывает в приеме документов на оказание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственной услуги __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ввиду представления Вами неполного пакета документов и (или) документов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с истекшим сроком действия, а именно:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1) ________________________________________________________________;</w:t>
-[...16 lines deleted...]
-        <w:t>2) ________________________________________________________________;</w:t>
+        <w:t>1) ________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) _______________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) ….</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящая расписка составлена в двух экземплярах, по одному для каждой стороны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________________</w:t>
-[...50 lines deleted...]
-        <w:t>Исполнитель: ______________________________________________________</w:t>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии) (подпись) работника</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель: _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Телефон: __________________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>Получил: __________________________________________________________</w:t>
+        <w:t>Телефон: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Получил: ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия, имя, отчество (при его наличии) подпись услугополучателя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "___" _________ 20__ года</w:t>
+        <w:t>"___" _________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7798,88 +9717,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование органа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="86"/>
+    <w:bookmarkStart w:name="z104" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПРИКАЗ о разрешении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z105" w:id="87"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z105" w:id="77"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган _________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      осуществляющий функции органа опеки и попечительства, рассмотрев обращение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8462,88 +10381,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>услугополучателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="88"/>
+    <w:bookmarkStart w:name="z108" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z109" w:id="89"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z109" w:id="79"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(местный исполнительный орган социальной защиты населения городов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8804,55 +10723,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>