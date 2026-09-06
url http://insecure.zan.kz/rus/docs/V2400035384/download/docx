--- v1 (2026-06-14)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dbd543c" w14:textId="dbd543c">
+    <w:p w14:paraId="b805749" w14:textId="b805749">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1434,54 +1434,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Государственная услуга "Выдача разрешения по распоряжению имуществом, снятию пенсий, пособий, социальных выплат, поступивших на счет недееспособного или ограниченно дееспособного совершеннолетнего лица, и на отчуждение имущества граждан, признанных по решению суда недееспособными или ограниченно дееспособными" (далее – государственная услуга) оказывается местными исполнительными органами по вопросам социальной защиты города республиканского значения, столицы, районов и городов областного значения, района в городе (далее – услугодатель) физическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
+      3. Государственная услуга "Выдача разрешения по распоряжению имуществом, снятию пенсий, пособий, социальных выплат, поступивших на счет недееспособного или ограниченно дееспособного совершеннолетнего лица, и на отчуждение имущества граждан, признанных по решению суда недееспособными или ограниченно дееспособными" (далее – государственная услуга) оказывается местными исполнительными органами по вопросам социальной защиты столицы, городов республиканского значения, районов и городов областного значения (далее – услугодатель) физическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 276 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Для получения государственной услуги услугополучатель предоставляет по месту жительства недееспособного или ограниченно дееспособного совершеннолетнего лица заявление по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -8965,252 +9027,303 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z99" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
+        <w:t xml:space="preserve">                    Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Сноска. Приложение 5 - в редакции приказа Министра труда и социальной защиты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(вводится в действие по истечении десяти календарных </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z110" w:id="75"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 5 - в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
-[...48 lines deleted...]
-        <w:t>статьями 19</w:t>
+      Руководствуясь пунктом 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 2</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
+        <w:t>статьей 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"О государственных и социально ответственных услугах", местный исполнительный</w:t>
-[...84 lines deleted...]
-        <w:t>ввиду представления Вами неполного пакета документов и (или) документов</w:t>
+        <w:t xml:space="preserve">        Казахстан "О государственных и социально ответственных услугах", </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">местный исполнительный орган социальной защиты населения столицы, городов </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>республиканского значения, районов и городов областного значения, Государственная</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> корпорация "Правительство для граждан" (указать адрес) отказывает в приеме </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документов на оказание государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________ ввиду представления</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вами неполного пакета документов и (или) документов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>с истекшим сроком действия, а именно:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -9285,68 +9398,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Фамилия, имя, отчество (при его наличии) (подпись) работника</w:t>
-[...16 lines deleted...]
-        <w:t>Государственной корпорации</w:t>
+        <w:t>Фамилия, имя, отчество (при его наличии) (подпись) работника Государственной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Корпорации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель: _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -9405,82 +9518,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Фамилия, имя, отчество (при его наличии) подпись услугополучателя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"___" _________ 20__ года</w:t>
-      </w:r>
-[...30 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9731,51 +9812,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование органа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z104" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПРИКАЗ о разрешении</w:t>
+        <w:t xml:space="preserve">                                      ПРИКАЗ о разрешении</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z105" w:id="77"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган _________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
@@ -10395,327 +10476,348 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>услугополучателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z108" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мотивированный отказ</w:t>
+        <w:t xml:space="preserve">                                Мотивированный отказ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z109" w:id="79"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________</w:t>
+      Сноска. Приложение 7 - в редакции приказа Министра труда и социальной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z126" w:id="79"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(местный исполнительный орган социальной защиты населения городов</w:t>
-[...237 lines deleted...]
-        <w:t>Место печати</w:t>
+        <w:t xml:space="preserve">       (местный исполнительный орган социальной защиты населения столицы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       городов республиканского значения, районов и городов областного значения),  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       рассмотрев Ваше обращение от _______________ года № __________________, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       сообщает об отказе в оказании государственной услуги "Выдача разрешения  по</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        распоряжению имуществом, снятию пенсий, пособий, социальных выплат,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       поступивших на счет недееспособного или ограниченно дееспособного </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       совершеннолетнего лица, и на отчуждение имущества граждан, признанных </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       по решению суда недееспособными или ограниченно дееспособными". </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Основание отказа). Руководитель _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование  организации)____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии) (подпись) Место печати</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -10723,55 +10825,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>