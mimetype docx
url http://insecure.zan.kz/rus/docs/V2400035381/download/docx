--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2f75a67" w14:textId="2f75a67">
+    <w:p w14:paraId="55ae5a9" w14:textId="55ae5a9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,105 +102,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 15 ноября 2024 года № 427. Зарегистрирован в Министерстве юстиции Республики Казахстан 20 ноября 2024 года № 35381.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+            Сноска. Заголовок - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 229-30)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве труда и социальной защиты населения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 18 февраля 2017 года № 81, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            Сноска. Преамбула - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -215,171 +323,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оказания государственной услуги "Установление опеки и попечительства над недееспособными или ограниченно дееспособными совершеннолетними лицами" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту специальных социальных услуг Министерства труда и социальной защиты населения Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства труда и социальной защиты населения Республики Казахстан после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства труда и социальной защиты населения Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра труда и социальной защиты населения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -528,113 +636,145 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Жакупова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="8"/>
+      <w:bookmarkStart w:name="z13" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, инноваций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и аэрокосмической промышленности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -728,377 +868,533 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 ноября 2024 года № 427</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Установление опеки или попечительства над недееспособными или ограниченно дееспособными совершеннолетними лицами"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1.Настоящие Правила оказания государственной услуги "Установление опеки или попечительства над недееспособными или ограниченно дееспособными совершеннолетними лицами" (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее - Закон) и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 229-30)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве труда и социальной защиты населения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 18 февраля 2017 года № 81 и определяют порядок установления опеки или попечительства над недееспособными или ограниченно дееспособными совершеннолетними лицами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...67 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            Сноска. Пункт 1 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) некоммерческое акционерное общество Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информационная система – организационно-упорядоченная совокупность информационно-коммуникационных технологий, обслуживающего персонала и технической документации, реализующих определенные технологические действия посредством информационного взаимодействия и предназначенных для решения конкретных функциональных задач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) государственная услуга – одна из форм реализации отдельных государственных функций или их совокупности, осуществляемых по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) центры оказания специальных социальных услуг – организации, созданные по решению местных исполнительных органов и предоставляющие специальные социальные услуги лицам (семьям), нуждающимся в специальных социальных услугах, в условиях стационара, полустационара, временного пребывания и на дому;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        6) электронное заявление – заявление, в форме электронного документа, удостоверенного электронной цифровой подписью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) электронная цифровая подпись (далее - ЭЦП) - набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственная услуга "Установление опеки или попечительства над недееспособными или ограниченно дееспособными совершеннолетними лицами" (далее – государственная услуга) оказывается местными исполнительными органами по вопросам социальной защиты городов республиканского значения, столицы, районов и городов областного значения (далее – услугодатель) физическим и юридическим лицам (далее – услугополучатель) в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Для получения государственной услуги услугополучатель предоставляет по месту жительства лица, нуждающегося в опеке или попечительстве заявление по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1133,232 +1429,232 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с приложением документов, предусмотренных перечнем основных требований к оказанию государственной услуги (далее – Требования к оказанию государственной услуги), согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, через:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Государственную корпорацию; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) услугодателя; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) веб-портал "электронного правительства" www.egov.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заявление третьими лицами подается по доверенности, выданной в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Перечень основных требований к оказанию государственной услуги, включающий наименования государственной услуги и услугодателя, способы предоставления, сроки, форму и результат оказания государственной услуги, размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан, график работы услугодателя, Государственной корпорации и объектов информации, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги, основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан, а также требования с учетом особенностей оказания государственной услуги изложены в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Работник Государственной корпорации или услугодатель получает согласие у услугополучателя на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Услугодатель и работник Государственной корпорации получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения о документах, указанных в пункте 8 Требований к оказанию государственной услуги, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1373,830 +1669,830 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам работник Государственной корпорации и услугополучатель получают из соответствующих государственных информационных систем через шлюз "Электронного правительства", посредством запроса согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несоответствии (отсутствии) сведений в информационных системах услугополучателем к заявлению прилагаются документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. При предоставлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия услугополучателю выдается расписка об отказе в приеме заявления по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        8. При обращении в Государственную корпорацию, день приема документов не входит в срок оказания государственной услуги, при этом результат оказания государственной услуги услугодателем предоставляется в Государственную корпорацию за день до окончания срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При подаче полного пакета документов, предусмотренных перечнем основных требований к оказанию государственной услуги, услугополучателю:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       у услугодателя – выдается талон с указанием даты регистрации и получения государственной услуги, фамилии и инициалов лица, принявшего документы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на портале – в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Работник Государственной корпорации при обращении за получением государственной услуги выдает электронную расписку о приеме соответствующих документов от заявителя, в которой указывается перечень принятых документов, фамилия, имя и отчество (при наличии), работника принявшего заявление, дата и время подачи заявления, а также дата выдачи готовых документов, по обращению заявителя расписка выдается в бумажном формате.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. При обращении услугополучателя за получением государственной услуги посредством портала запрос в информационные системы государственных органов и (или) организаций для подтверждения представленных сведений и получения необходимых сведений, осуществляется самим услугополучателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При получении подтверждающих сведений услугополучатель, осуществивший запрос посредством портала, электронное заявление удостоверяется ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче услугополучателем требуемых документов в "личном кабинете" услугополучателя отображается статус о принятии запроса для оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. При соответствии пакета документов, указанных в перечне основных требований к оказанию государственной услуги, специалист услугодателя вносит данные в автоматизированную информационную систему "Е-Собес" (далее – АИС "Е-Собес").</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении услугополучателя через Государственную корпорацию, портал данные из заявления автоматически передаются в АИС "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. После принятия заявления и по итогам проверки документов услугодатель в течение 10 (десяти) рабочих дней проводит обследование жилища, по результатам которого составляет акт обследования жилищно-бытовых условий лица, желающего принять под опеку или попечительство (далее– акт) по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугополучатель и лицо, нуждающегося в опеке или попечительстве проживают в пределах одного населенного пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проживании лица, нуждающегося в центрах оказания специальных социальных услуг (далее - ЦОССУ) составление акта не требуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Услугодатель в течение 3 (трех) рабочих дней со дня получения акта и после обработки необходимых документов выносит приказ об установлении опеки или попечительства услугодателя (далее - приказ) по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Общий срок рассмотрения документов и установление опеки или попечительства либо отказ в оказании государственной услуги составляет 19 (девятнадцать) рабочих дней. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выявлении оснований для отказа в оказании государственной услуги, услугодатель не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК), направляет услугополучателю уведомление о предварительном решении об отказе в оказании государственной услуги, а также времени и месте проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура заслушивания проводится в соответствие со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам заслушивания услугополучателю в течение 2 (двух) рабочих дней направляется положительный результат либо мотивированный отказ в оказании государственной услуги в "личный кабинет" услугополучателя, лично либо в Государственную корпорацию согласно по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. При обращении через портал результат оказания государственной услуги направляется в "личный кабинет" услугополучателя в форме электронного документа, подписанного ЭЦП уполномоченного лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Выдача готовых документов осуществляется в соответствии с графиком работы Государственной корпорации при предъявлении документов, удостоверяющих личность либо электронного документа из сервиса цифровых документов, представитель также представляет документ, выданный в соответствии с гражданским законодательством Республики Казахстан, в которой указываются соответствующие полномочия представителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация обеспечивает хранение результата в течение одного месяца, после чего передает его услугодателю для дальнейшего хранения. При обращении услугополучателя по истечении одного месяца по запросу Государственной корпорации услугодатель в течение одного рабочего дня направляет готовые документы в Государственную корпорацию для выдачи услугополучателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Приказ об установлении опеки или попечительства прекращается на основании документов или сведений, в том числе поступивших из информационных систем государственных органов (организаций), в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вынесения судом решения о признании подопечного дееспособным или отмены ограничения его дееспособности по заявлению опекуна или попечителя либо органа, осуществляющего функции по опеке или попечительству;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) смерти опекуна и/или недееспособного или ограниченно дееспособным совершеннолетнего лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) выезда опекуна и/или недееспособного или ограниченно дееспособного совершеннолетнего лица на постоянное проживание за пределы Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных услугополучателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случаях выявления фактов, указанных подпунктах 1), 2), 3), 4) пункта 17 настоящих Правил услугодателем вносится решение о прекращении опеки или попечительства по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и удостоверяется ЭЦП услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При смене опекуна или попечителя над лицом, признанного решением суда недееспособным или ограниченно дееспособным, проживающего в ЦОССУ, услугодателем производятся изменения в АИС "Е-Собес" на основании сведений о первом руководителе по данным Государственной базы данных "Юридические лица".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. При внесении изменений и (или) дополнений в настоящие Правила в части оказания государственной услуги уполномоченный орган в сфере социальной защиты населения в течение трех рабочих дней после государственной регистрации приказа, который предусматривает внесение изменений и (или) дополнений информирует Единый контакт-центр, Государственную корпорацию "Правительство для граждан", оператора информационно-коммуникационной инфраструктуры "электронного правительства" и услугодателей о внесенных изменениях и (или) дополнениях.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц в процессе оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2211,211 +2507,211 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> РК и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба на действие (бездействия) работников Государственной корпорации при оказании услуг через Государственную корпорацию подается на имя руководителя Государственной корпорации, либо в уполномоченный орган в сфере информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. При несогласии с решением, принятым по результатам обжалования оказания государственной услуги, услугополучатель обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2741,88 +3037,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Телефон _________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z81" w:id="71"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас установить опеку (или попечительство) над недееспособным</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>или ограниченно дееспособным совершеннолетним лицом (нужное подчеркнуть):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3272,88 +3568,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2 к Правилам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z84" w:id="73"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас установить опеку (или попечительство) над недееспособным или</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ограниченно дееспособным совершеннолетним лицом (нужное подчеркнуть):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3767,1874 +4063,2182 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к Правилам</w:t>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Установление опеки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>или попечительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>над недееспособными или</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ограниченно дееспособными</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>совершеннолетними лицами"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="75"/>
-[...40 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+            Сноска. Приложение 3 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Местный исполнительный орган социальной защиты населения городов республиканского значения, столицы, районов и городов областного значения</w:t>
+Перечень основных требований к оказанию государственной услуги "Установление опеки или попечительства над недееспособными или ограниченно дееспособными совершеннолетними лицами"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Способы предоставления государственной услуги </w:t>
+              <w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявления и выдача результата оказания государственной услуги осуществляются через:</w:t>
-[...50 lines deleted...]
-              <w:t>3) веб-портал "электронного правительства" www.egov.kz.</w:t>
+Местные исполнительные органы городов Астана, Алматы и Шымкент, районов и городов областного значения (далее – услугодатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) с момента сдачи документов в Государственную корпорацию, а также при обращении на портал – 19 (девятнадцать) рабочих дней.</w:t>
-[...33 lines deleted...]
-              <w:t>3) максимально допустимое время обслуживания в Государственной корпорации – 15 минут.</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)/ бумажная</w:t>
+Прием заявления и выдача результата оказания государственной услуги осуществляются через:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) через услугодателей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) через Государственную корпорацию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) посредством веб-портала "электронного правительства" (далее – портал);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) посредством абонентского устройства сотовой связи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приказ об установлении опеки или попечительства уполномоченного органа социальной защиты районов и городов областного значения, городов республиканского значения и столицы либо мотивированный ответ об отказе в оказании государственной услуги, по основаниям, предусмотренных пунктом 9 требований к оказанию государственной услуги.</w:t>
+1) с момента сдачи документов в Государственную корпорацию, а также при обращении на портал – 19 (девятнадцать) рабочих дней.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>На портале результат оказания государственной услуги направляется и хранится в "личном кабинете" услугополучателя.</w:t>
+              <w:t>
+2) максимально допустимое время ожидания для сдачи документов Государственной корпорации – 15 минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) максимально допустимое время обслуживания в Государственной корпорации – 15 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Электронная (частично автоматизированная) / бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодателя: с понедельника по пятницу включительно, с 9.00 до 18.30 часов, с перерывом на обед с 13.00 часов до 14.30 часов, кроме выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан;</w:t>
+Приказ об установлении опеки или попечительства уполномоченного органа социальной защиты районов и городов областного значения, городов республиканского значения и столицы либо мотивированный ответ об отказе в оказании государственной услуги, по основаниям, предусмотренным пунктом 9 требований к оказанию государственной услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) Государственной корпорации: с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов, кроме праздничных и выходных дней согласно трудовому законодательству.</w:t>
-[...84 lines deleted...]
-              <w:t>2) портале: www.egov.kz.</w:t>
+              <w:t>
+На портале результат оказания государственной услуги направляется и хранится в "личном кабинете" услугополучателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, необходимых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель при обращении для оказания государственной услуги предоставляет к услугодателю, в Государственную корпорацию или через портал "Электронное правительство" следующие документы:</w:t>
-[...269 lines deleted...]
-              <w:t>При подаче документов через портал "электронного правительства" документы предоставляются в виде электронных копий.</w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+              <w:t xml:space="preserve">
+1) услугодатель – с понедельника по пятницу с перерывом на обед в соответствии с установленным графиком работы, кроме выходных и праздничных дней, в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовым</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> законодательством Республики Казахстан. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2) несоответствие услугополучателя и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленными </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Кодекса Республики Казахстан "О браке (супружестве) и семье";</w:t>
+              <w:t>
+Прием заявления и выдача результатов оказания государственной услуги с 9.00 до 17.00.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) наличие в отношении услугополучателя вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+              <w:t xml:space="preserve">
+2) отделений Госкорпорации – с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов, кроме праздничных и выходных дней, в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовым</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> законодательством Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прием осуществляется в порядке электронной очереди, без ускоренного обслуживания, возможно бронирование электронной очереди посредством портала;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики, Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) интернет-ресурсе Министерства труда и социальной защиты населения Республики Казахстан: www.edu.gov.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портале: www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме </w:t>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
+Услугополучатель при обращении для оказания государственной услуги предоставляет услугодателю, в Государственную корпорацию или через портал следующие документы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) Министерства – www.enbek.gov.kz, раздел "Государственные услуги";</w:t>
+              <w:t>
+1) заявление по форме, согласно приложениям 1 и 2 к Правилам оказания государственной услуги "Установление опеки или попечительства над недееспособными или ограниченно дееспособными совершеннолетними лицами" (далее – Правила);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) Государственной корпорации – www.gov4c.kz.</w:t>
+              <w:t>
+2) документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов услугополучателя (для идентификации);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Услугополучателям, имеющим в установленном законодательством порядке полную или частичную утрату способности или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр 1414, 8 800 080 7777.</w:t>
+              <w:t>
+3) решение суда о признании гражданина недееспособным или ограниченно дееспособным;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3. Услугополучатель имеет возможность получения информации об установлении опеки/попечительства в электронной форме через портал при условии наличия ЭЦП.</w:t>
+              <w:t>
+4) свидетельство о заключении брака или расторжении брака</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Услугополучатель имеет возможность получения информации о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+              <w:t xml:space="preserve">
+5) заключение врачебно-консультационной комиссии по форме 026/у, утвержденное </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579) (при установлении попечительства);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении. Для использования цифрового документа необходимо пройти авторизацию в мобильном приложении с использованием электронно-цифровой подписи или одноразового пароля, далее перейти в раздел "Цифровые документы" и выбрать необходимый документ.</w:t>
+              <w:t xml:space="preserve">
+6) справки об отсутствии сведений о состоянии на учете в наркологическом и психиатрическом диспансерах по форме, утвержденной </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 18 мая 2020 года № ҚР ДСМ-49/2020 "О некоторых вопросах оказания государственных услуг в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20665);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) письменное согласие на установление опеки всех проживающих вместе с потенциальным опекуном членов семьи старше 18 лет (если предполагается, что подопечный будет жить вместе с опекуном) (в произвольной форме).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения об отсутствии факта о недееспособности или ограниченно дееспособности услугополучателя, о наличии у совершеннолетнего лица, над которым устанавливается опека данных о недееспособным или ограниченно дееспособным, о первом руководителе центра оказания специальных социальных услуг (при обращении сотрудника центра оказания специальных социальных услуг) и вышеуказанных подпунктах 2, 3, 4, 5, 6 получают в форме электронных документов, удостоверенных электронных цифровой подписью уполномоченных должностных лиц из соответствующих государственных электронных систем. Электронный запрос на согласия по установлению опеки всех проживающих вместе с потенциальным опекуном членов семьи старше 18 лет направляется в личный кабинет через портал.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При несоответствии (отсутствии) сведений в электронных системах к заявлению прилагаются соответствующие документы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При подаче документов через портал документы предоставляются в виде электронных копий.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) несоответствие услугополучателя и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленными </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 122</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Кодекса Республики Казахстан "О браке (супружестве) и семье";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) наличие в отношении услугополучателя вступившего в законную силу решения суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Министерства – www.enbek.gov.kz, раздел "Государственные услуги";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Государственной корпорации – www.gov4c.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Услугополучателям, имеющим в установленном законодательством порядке полную или частичную утрату способности или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр 1414, 8 800 080 7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Услугополучатель имеет возможность получения информации об установлении опеки/попечительства в электронной форме через портал при условии наличия ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для использования цифрового документа необходимо пройти авторизацию в мобильном приложении с использованием цифровой подписи или одноразового пароля, далее перейти в раздел "Цифровые документы" и выбрать необходимый документ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5679,568 +6283,568 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4 к Правилам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="76"/>
+    <w:bookmarkStart w:name="z88" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Запросы в информационные системы государственных органов и (или) организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z89" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для оказания государственной услуги "Установление опеки или попечительства над недееспособными или ограниченно дееспособными совершеннолетними лицами" формируются запросы в информационные системы государственных органов и (или) организаций через шлюз "электронного правительства" для получения следующих сведений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z90" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) удостоверяющих личность услугополучателя из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z91" w:id="79"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) удостоверяющих личность лица, над которым устанавливается опека или попечительства из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) о регистрации по постоянному месту жительства услугополучателя из ГБД ФЛ; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) о регистрации по постоянному месту жительства лица, над которым устанавливается опека услугополучателя из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z94" w:id="82"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z94" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) о недееспособности или ограниченно дееспособности совершеннолетнего лица, над которым устанавливается опека или попечительства из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z95" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сведения о недвижимости у услугополучателя из ГБД РН;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z96" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) о регистрации заключения, расторжения брака (супружества) услугополучателя из ИС ЗАГС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z97" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) об отсутствии факта признания судом недееспособным либо ограниченно дееспособным услугополучателя из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z98" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) об отсутствии факта состояния на учете в центре психического здоровья услугополучателя из ИС Министерства здравоохранения РК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z99" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) заключение врачебно-консультационной комиссии по форме 026/у утвержденное </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579) из ИС Министерства здравоохранения РК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z100" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) о состоянии учета в наркологическом и психиатрическом диспансерах по форме, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 18 мая 2020 года № ҚР ДСМ-49/2020 "О некоторых вопросах оказания государственных услуг в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20665) из ИС Министерства здравоохранения РК;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z101" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) о первом руководителе центра оказания специальных социальных услуг из ГБД ЮЛ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z102" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронные документы, подтверждающие запрашиваемые сведения из ИС государственных органов и (или) организации, удостоверяются ЭЦП соответствующих государственных органов и (или) организаций, а также ЭЦП осуществившего запрос Государственной корпорации, услугодателя или услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z103" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z104" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС – информационная система;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z105" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС ЗАГС – информационная система "Регистрационный пункт ЗАГС";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z106" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС МЗ – информационная система "Министерство здравоохранения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z107" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГБД РН - Государственная база данных "Регистр недвижимости";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z108" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГБД ФЛ – Государственная база данных "Физические лица";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z109" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГБД ЮЛ - Государственная база данных "Юридические лица";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z110" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН – индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z111" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦП – электронная цифровая подпись.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6274,81 +6878,207 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к 5 Правилам</w:t>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Установление опеки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>или попечительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>над недееспособными или</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ограниченно дееспособными</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>совершеннолетними лицами"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+            Сноска. Приложение 5 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьями 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6357,202 +7087,201 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...150 lines deleted...]
-        <w:t>данных и сведений, необходимых для оказания государственной услуги</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственных и социально ответственных услугах", местный исполнительный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орган социальной защиты населения городов республиканского значения, столицы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>районов и городов областного значения, отдел № __ филиала Некоммерческого</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акционерного общества Государственная корпорация "Правительство для граждан"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать адрес) отказывает в приеме документов на оказание государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________ ввиду представления Вами неполного пакета документов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и (или) документов с истекшим сроком действия /недостоверности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документов/несоответствие услугополучателя и (или) представленных материалов,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>объектов, данных и сведений, необходимых для оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(нужное подчеркнуть), а именно:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -6812,132 +7541,100 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -6956,50 +7653,180 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Приложение 6 к Правилам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Утверждаю</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Руководитель</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -7066,112 +7893,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"___" __________ 20___ года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дата, подпись, место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="102"/>
+    <w:bookmarkStart w:name="z118" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АКТ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>обследования жилищно-бытовых условий лиц,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>желающих принять под опеку или попечительство</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z119" w:id="103"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z119" w:id="99"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата проведения обследования _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Обследование проведено ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7236,64 +8063,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z120" w:id="104"/>
+      <w:bookmarkStart w:name="z120" w:id="100"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Проводилось обследование условий жизни</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии), год рождения) __________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7375,64 +8202,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место работы _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z121" w:id="105"/>
+      <w:bookmarkStart w:name="z121" w:id="101"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Общая характеристика жилищно-бытовых условий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Документ, подтверждающий право пользования жилищем __________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7712,70 +8539,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="106"/>
+    <w:bookmarkStart w:name="z122" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Другие члены семьи, проживающие совместно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7997,101 +8824,101 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 примечание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z123" w:id="107"/>
+      <w:bookmarkStart w:name="z123" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Причины для установления опеки (попечительства) ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z124" w:id="108"/>
+      <w:bookmarkStart w:name="z124" w:id="104"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Заключение (наличие условий для установления опеки или попечительства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8267,92 +9094,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Приложение к 7 Правилам </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="109"/>
+    <w:bookmarkStart w:name="z126" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приказ об установлении опеки или попечительства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -8401,51 +9228,51 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 от "___" _______20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z127" w:id="110"/>
+      <w:bookmarkStart w:name="z127" w:id="106"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьями 119</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -8454,51 +9281,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">"О браке (супружестве) и семье", руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
@@ -8594,100 +9421,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>от "______" 20___ года и представленных документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="111"/>
+    <w:bookmarkStart w:name="z128" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z129" w:id="112"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z129" w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Установить опеку (попечительство) над недееспособными или ограниченно</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дееспособными совершеннолетними лицами:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8979,64 +9806,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z130" w:id="113"/>
+      <w:bookmarkStart w:name="z130" w:id="109"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование организации)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9313,88 +10140,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>услугополучателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="114"/>
+    <w:bookmarkStart w:name="z134" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z135" w:id="115"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z135" w:id="111"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(местный исполнительный орган социальной защиты населения городов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9638,112 +10465,112 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Приложение к 9 Правилам </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="116"/>
+    <w:bookmarkStart w:name="z137" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Решение № ____ от "_____" _______ 20 ____ года</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>___________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z138" w:id="117"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z138" w:id="113"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       О прекращении опеки или попечительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданин(ка) ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9902,55 +10729,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10276,31 +11103,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>