--- v0 (2025-11-15)
+++ v1 (2026-10-25)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7e846af" w14:textId="7e846af">
+    <w:p w14:paraId="c38b2af" w14:textId="c38b2af">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,86 +94,89 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил субсидирования части расходов, понесенных при подтверждении соответствия производства органической продукции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 6 ноября 2024 года № 372. Зарегистрирован в Министерстве юстиции Республики Казахстан 8 ноября 2024 года № 35345</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 6 ноября 2024 года № 372. Зарегистрирован в Министерстве юстиции Республики Казахстан 8 ноября 2024 года № 35345.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Вводится в действие с 01.01.2025.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -204,54 +208,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О государственном регулировании развития агропромышленного комплекса и сельских территорий" и подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах", с подпунктом 2) пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить Правила субсидирования части расходов, понесенных при подтверждении соответствия производства органической продукции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -561,82 +647,66 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Сапаров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентство по защите и</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -715,82 +785,66 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -852,82 +906,66 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z16" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Министерство торговли и интеграция </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -989,82 +1027,66 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z17" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1128,64 +1150,64 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z18" w:id="8"/>
+      <w:bookmarkStart w:name="z18" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1332,99 +1354,99 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 6 ноября 2024 года № 372</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>субсидирования части расходов, понесенных при подтверждении соответствия производства органической продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила субсидирования части расходов, понесенных при подтверждении соответствия производства органической продукции (далее – Правила), разработаны в соответствии с подпунктом 41) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1436,1664 +1458,3070 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О государственном регулировании развития агропромышленного комплекса и сельских территорий", подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах) и определяют порядок субсидирования части расходов, понесенных при подтверждении соответствия производства органической продукции, а также порядок оказания государственной услуги "Субсидирование части расходов, понесенных при подтверждении соответствия производства органической продукции" (далее – государственная услуга).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон о государственных услугах) и определяют порядок субсидирования части расходов, понесенных при подтверждении соответствия производства органической продукции, а также порядок оказания государственной услуги "Субсидирование части расходов, понесенных при подтверждении соответствия производства органической продукции" (далее – государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) органическая продукция – сельскохозяйственная продукция, продукция из дикорастущих растений, семена сельскохозяйственных растений, дрожжи и грибы, продукты их переработки, в том числе пищевая продукция, отвечающие требованиям Закона Республики Казахстан "О производстве и обороте органической продукции" и национальным стандартам. Органической продукцией не является продукция охоты и рыболовства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) производство органической продукции – деятельность, результатом которой является создание (изготовление) органической продукции в соответствии с законодательством Республики Казахстан в области производства и оборота органической продукции и национальными стандартами. Процесс производства органической продукции включает в себя связанные с ним процессы расфасовки, упаковки, маркировки, хранения, транспортировки и иные процессы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) производитель органической продукции – физическое или юридическое лицо, объединение производителей органической продукции (простое товарищество), осуществляющие производство органической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сертификат соответствия – документ, удостоверяющий соответствие объектов технического регулирования требованиям, установленным техническими регламентами и (или) документами по стандартизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) орган по подтверждению соответствия – юридическое лицо, аккредитованное в установленном порядке для осуществления деятельности по подтверждению соответствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...78 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
-[...15 lines deleted...]
-      Министерство и МИО в течение 3 (трех) рабочих дней с даты утверждения или изменения настоящих Правил актуализируют информацию о порядке оказания государственной услуги и направляют в Единый контакт-центр.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) государственная цифровая система субсидирования (далее – ГЦСС) – организационно-упорядоченная совокупность цифровых технологий, обслуживающего персонала и технической документации, предназначенная для оказания услуг по выполнению процессов субсидирования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) веб-портал "цифрового правительства" – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенным приказом Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Местный исполнительный орган областей, городов республиканского значения, столицы (далее – МИО (услугодатель)), в течение 3 (трех) рабочих дней после утверждения индивидуального помесячного плана финансирования по субсидированию части расходов, понесенных при подтверждении соответствия производства органической продукции (далее – План финансирования), размещает его на официальном интернет-ресурсе МИО и в ГЦСС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Министерство сельского хозяйства Республики Казахстан (далее – Министерство) направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила в МИО (услугодателю).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Министерство и МИО (услугодатель) в течение 3 (трех) рабочих дней с даты утверждения или изменения настоящих Правил актуализируют информацию о порядке оказания государственной услуги и направляют в Единый контакт-центр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок субсидирования части расходов, понесенных при подтверждении соответствия производства органической продукции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Размер и получатели субсидий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Субсидии выплачиваются производителям органической продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Размер субсидии, выплачиваемый из местного бюджета, составляет 50 (пятьдесят) процентов расходов производителя органической продукции от стоимости сертификата соответствия производства органической продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Лимит возмещения по расходам, понесенным при получении 1 (одного) сертификата соответствия производства органической продукции, составляет не более 400 (четырехсот) месячных расчетных показателей в текущем финансовом году.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Возмещение части расходов производится в национальной валюте Республики Казахстан. Пересчет расходов, понесенных в иностранных валютах, осуществляется по курсам валют Национального Банка Республики Казахстан на дату перечисления платежа за оказанные услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Условия получения субсидий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Субсидии выплачиваются за счет и в пределах средств, предусмотренных в местном бюджете на соответствующий финансовый год при соблюдении следующих условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) подачи производителем органической продукции посредством ГИСС заявки на субсидирование по форме согласно </w:t>
+      1) подачи производителем органической продукции (услугополучателем) посредством веб-портала "цифрового правительства" заявления на получение субсидий согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам (далее – заявка);</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+        <w:t xml:space="preserve"> к Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) регистрации поданной заявки в ГЦСС с использованием ЭЦП производителя органической продукции (услугополучателя);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличии у производителя органической продукции (услугополучателя) лицевого счета в ГЦСС, данные которого подтверждены в результате информационного взаимодействия ГЦСС с государственными базами данных "Юридические лица" или "Физические лица";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) представлении электронной копии сертификата соответствия производства органической продукции, выданного органом по подтверждению соответствия не ранее 12 (двенадцати) месяцев, предшествующего дате подачи заявки на субсидирование;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) подтверждении приобретения услуг производителем органической продукции из цифровой системы по приему и обработке электронных счетов-фактур (далее – ЦС ЭСФ) (наличии соответствующих электронных счетов-фактур поставщика о сертификации соответствия производства органической продукции);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) наличии у производителя органической продукции земельных участков сельскохозяйственного назначения или сельскохозяйственного использования в пределах черты населенного пункта на праве землепользования и (или) частной собственности соответствующей площади, подтвержденных в результате информационного взаимодействия ГЦСС с цифровой системой единого государственного кадастра недвижимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при возделывании сельскохозяйственных культур в закрытом грунте – наличии у производителя органической продукции земельных участков сельскохозяйственного назначения или иных категорий на праве землепользования и (или) частной собственности соответствующей площади, подтвержденных в результате информационного взаимодействия ГЦСС с цифровой системой единого государственного кадастра недвижимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условия, указанные в подпункте 6) пункта 9 не распространяется на организации пищевой промышленности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Порядок выплаты субсидий</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
-[...15 lines deleted...]
-      5) подтверждении приобретения услуг производителем органической продукции из информационной системы по приему и обработке электронных счетов-фактур через внешний шлюз "электронного правительства" (наличии соответствующей электронной счет-фактуры поставщика о сертификации соответствия производства органической продукции);</w:t>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Прием заявок осуществляется по месту нахождения земельного участка с 1 февраля до 1 декабря соответствующего года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Перечень основных требований к оказанию государственной услуги "Субсидирование части расходов, понесенных при подтверждении соответствия производства органической продукции" (далее – Перечень) изложен в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Для подачи заявки производителю органической продукции необходимо зарегистрироваться в ГЦСС, с помощью ЭЦП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Для регистрации в личном кабинете производителем органической продукции указываются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для физических лиц (индивидуальных предпринимателей): индивидуальный идентификационный номер (далее – ИИН), фамилия, имя и отчество (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для юридических лиц и индивидуальных предпринимателей в форме совместного предпринимательства: бизнес-идентификационный номер, полное наименование; фамилия, имя и отчество (при наличии) и ИИН первого руководителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) контактные данные (почтовый адрес, телефон, адрес электронной почты);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
-[...15 lines deleted...]
-      11. Для подачи заявки производителю органической продукции необходимо зарегистрироваться в ГИСС, с помощью ЭЦП.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) реквизиты текущего счета банка второго уровня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
-[...15 lines deleted...]
-      12. Для регистрации в личном кабинете производителем органической продукции указываются следующие сведения:</w:t>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При изменении данных, указанных в части первой настоящего пункта, производитель органической продукции в течение 1 (одного) рабочего дня изменяет данные, внесенные в личный кабинет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
-[...15 lines deleted...]
-      1) для физических лиц (индивидуальных предпринимателей): индивидуальный идентификационный номер (далее – ИИН), фамилия, имя и отчество (при наличии);</w:t>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Формирование и регистрация заявки производится производителем органической продукции в личном кабинете в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) формирует заявку с внесением в нее сведений, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, а также сканирует и прикрепляет электронную копию сертификата соответствия производства органической продукции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) регистрирует заявку в ГЦСС путем ее подписания ЭЦП и заявка становится доступной в личном кабинете ГЦСС МИО (услугодателя).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На электронный адрес МИО (услугодателя), указанный на веб-портале "цифрового правительства", направляется электронное извещение о поступлении на рассмотрение заявки на получение субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным приказом Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. МИО (услугодатель) в течение 2 (двух) рабочих дней с момента регистрации заявки подтверждает ее принятие путем подписания с использованием ЭЦП соответствующего извещения. При этом, извещение о подтверждении принятия заявки направляется в форме электронного документа в личный кабинет производителя органической продукции в ГЦСС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях представления производителем органической продукции неполного пакета документов согласно Перечню основных требований к оказанию государственной услуги "Субсидирование части расходов, понесенных при подтверждении соответствия производства органической продукции", и (или) документов с истекшим сроком действия МИО (услугодатель) отказывает в приеме заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В случае, если до момента формирования МИО (услугодатель) счетов к оплате производителем органической продукции выявлено наличие несоответствия данных в зарегистрированной заявке, производитель органической продукции имеет возможность отозвать заявку с указанием причины отзыва.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, в случае выявления несоответствия данных после формирования счетов к оплате, до момента выплаты субсидий МИО (услугодатель) возвращает заявку с указанием причины возврата (мотивированный отказ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При отсутствии оснований для отказа в оказании государственной услуги, МИО (услугодатель) в соответствии с Планом финансирования в течение 8 (восьми) рабочих дней после подтверждения принятия заявки согласно пункту 14 настоящих Правил формирует в ГЦСС счета к оплате на выплату субсидий, загружаемые в цифровую систему "Казначейство-Клиент", и направляет извещение о перечислении субсидий по форме согласно приложению 4 к настоящим Правилам в форме электронного документа в личный кабинет производителя органической продукции в ГЦСС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. По заявкам, в которых объем субсидий превышает объем бюджетных средств, предусмотренный в Плане финансирования на соответствующий месяц, выплата субсидий осуществляется в следующем месяце в порядке очередности с момента подачи заявки.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
-[...15 lines deleted...]
-      2) регистрирует заявку в ГИСС путем ее подписания ЭЦП и заявка становится доступной в личном кабинете Управления. На электронный адрес Управления направляется электронное извещение о поступлении на рассмотрение заявки.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В случае полного освоения бюджетных средств, предусмотренных в местном бюджете на соответствующий финансовый год, принятые МИО (услугодателем) заявки поступают в резерв (лист ожидания).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
-[...15 lines deleted...]
-      14. Управление в течение 2 (двух) рабочих дней с момента регистрации заявки подтверждает ее принятие путем подписания с использованием ЭЦП соответствующего уведомления. При этом, уведомление о подтверждении принятия заявки направляется в форме электронного документа в личный кабинет производителя органической продукции в ГИСС.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выделении дополнительных бюджетных средств в текущем финансовом году, выплата субсидий осуществляется по заявкам, поступившим в резерв (лист ожидания). В случае отсутствия дополнительных средств в текущем финансовом году, по заявкам, поступившим в резерв (лист ожидания), субсидии выплачиваются в следующем финансовом году.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Период нахождения заявки в резерве (листе ожидания) не включается в срок оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
-[...15 lines deleted...]
-      15. В случае, если до момента формирования Управлением счетов к оплате производителем органической продукции выявлено наличие несоответствия данных в зарегистрированной заявке, производитель органической продукции имеет возможность отозвать заявку с указанием причины отзыва.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение заявок и выплата субсидий, в том числе по заявкам, поступившим в резерв (лист ожидания), осуществляются в порядке очередности согласно дате и времени регистрации заявок. Последующая заявка рассматривается после рассмотрения предыдущей заявки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
-[...15 lines deleted...]
-      При этом, в случае выявления несоответствия данных после формирования счетов к оплате, до момента выплаты субсидий Управление возвращает заявку с указанием причины возврата (мотивированный отказ).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменением, внесенным приказом Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1. Приостановление срока оказания государственной услуги начинается со дня направления уведомления услугополучателю о решении МИО (услугодателя) по приостановлению процесса оказания государственной услуги. Течение срока оказания государственной услуги возобновляется со дня вынесения решения МИО (услугодателем) о возобновлении процесса оказания государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 18-1 в соответствии с приказом Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-2. МИО (услугодатель) приостанавливает процесс оказания государственной услуги в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам в форме электронного документа в личный кабинет производителя органической продукции в ГИСС.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти гражданина (в том числе объявления умершим) или реорганизации, ликвидации юридического лица, если права услугополучателей на получение соответствующих материальных или нематериальных благ допускает правопреемство;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
-[...15 lines deleted...]
-      17. По заявкам, в которых объем субсидий превышает объем бюджетных средств, предусмотренный в Плане финансирования на соответствующий месяц, выплата субсидий осуществляется в следующем месяце в порядке очередности с момента подачи заявки.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) признания гражданина недееспособным и (или) ограниченно дееспособным в установленном законами Республики Казахстан порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
-[...15 lines deleted...]
-      18. В случае полного освоения бюджетных средств, предусмотренных в местном бюджете на соответствующий финансовый год, принятые Управлением заявки поступают в резерв (лист ожидания).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) невозможности оказания государственной услуги до разрешения вопросов, рассматриваемых государственными органами либо в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 18-2 в соответствии с приказом Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-3. Процесс оказания государственной услуги приостанавливается:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в случаях, предусмотренных подпунктами 1) и 2) пункта 18-2 настоящих Правил, – до определения правопреемника умершего лица или назначения недееспособному лицу опекуна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случаях, предусмотренных подпунктом 3) пункта 18-2 настоящих Правил, – до определения позиции государственным органом или до вступления в законную силу судебного акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 18-3 в соответствии с приказом Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-4. МИО (услугодатель) по ходатайству услугополучателя или по своей инициативе приостанавливает процесс оказания государственной услуги в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) действия непреодолимой силы, временно препятствующей дальнейшему процессу оказанию услуги. Под действиями непреодолимой силы, временно препятствующей дальнейшему процессу оказания государственной услуги, понимается введение чрезвычайного положения, угроза или возникновение чрезвычайной ситуации природного и техногенного характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нахождения услугополучателя в служебной командировке, в медицинской организации на стационарном лечении, превышающих срок оказания государственной услуги, за исключением случаев получения услуги его законными представителями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 18-4 в соответствии с приказом Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. При наличии оснований для отказа в оказании государственной услуги, МИО (услугодатель) уведомляет производителя органической продукции о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить производителю органической продукции позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится услугодателем не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z75" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Процедура заслушивания проводится в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения документов, представленных производителем органической продукции на заслушивание, МИО (услугодатель) оформляет извещение о перечислении субсидий по форме согласно приложению 4 к настоящим Правилам, либо мотивированный отказ в оказании государственной услуги по форме согласно приложению 5 к настоящим Правилам, и обеспечивает его направление в личный кабинет производителя органической продукции в ГЦСС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Отказ в предоставлении субсидий осуществляется по основаниям, указанным в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. МИО (услугодатель) обеспечивает внесение данных о стадии получения субсидий в цифровую систему мониторинга оказания государственных услуг согласно подпункту 11) пункта 2 статьи 5 Закона о государственных услугах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В случае сбоя ГЦСС, содержащей необходимые сведения для выдачи субсидий, МИО незамедлительно уведомляет Министерство о возникшей ситуации, который приступает к ее устранению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, после проведения работ по устранению возникшего сбоя Министерство в течение 3 (трех) рабочих дней составляет протокол о технической проблеме и размещает его в ГЦСС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Жалоба на решение, действие (бездействие) МИО (услугодатель) по вопросам оказания государственной услуги подается на имя руководителя МИО (услугодатель), в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления жалобы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 91 АППК РК, МИО направляет ее в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), не позднее 3 (трех) рабочих дней со дня поступления. Жалоба МИО не направляется в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), в случае принятия благоприятного акта, совершения административного действия, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="73"/>
+        <w:t xml:space="preserve"> статьи 91 АППК РК, МИО (услугодатель) направляет ее в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), не позднее 3 (трех) рабочих дней со дня поступления. Жалоба МИО (услугодатель) не направляется в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), в случае принятия благоприятного акта, совершения административного действия, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 - в редакции приказа Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Жалоба производителя органической продукции в соответствии с пунктом 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона о государственных услугах подлежит рассмотрению:</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="75"/>
+        <w:t xml:space="preserve"> Закона о государственных и социально ответственных услугах подлежит рассмотрению:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МИО (услугодатель) – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 с изменением, внесенным приказом Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Срок рассмотрения жалобы МИО (услугодатель), уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с пунктом 4 статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z90" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) производителю органической продукции, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причины продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 с изменением, внесенным приказом Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3181,1805 +4609,1534 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>соответствия производства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органической продукции</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в структурное подразделение местного исполнительного органа области, города республиканского значения и столицы, реализующее функции в области органической продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: https://gosagro.kz/auth/login</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Заявление на получение субсидии на подтверждение сертификата соответствия по производству органической продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z89" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: № 1-ОРГ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: единовременно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: ежеквартально</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: субъекты по производству органической продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 1. Сведения о субъекте по производству органической продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование субъекта по производству органической продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...54 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество (при его наличии) руководителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о субъекте по производству органической продукции: для индивидуальных предпринимателей, в том числе в форме совместного предпринимательства – индивидуальный идентификационный номер (далее – ИИН) или бизнес-идентификационный номер (далее – БИН) / для юридического лица – БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банковские реквизиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контактные телефоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Местонахождение субъекта по производству органической продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Четырехзначный код класса согласно классификатору ОКЭД (код по общему классификатору видов экономической деятельности)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...1424 lines deleted...]
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z97" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 2. Сведения о наличии документа на земельный участок:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z152" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...18 lines deleted...]
-п/п</w:t>
+№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Номер счета- фактуры</w:t>
+Наименование собственника земельного участка или землепользователя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата счета- фактуры</w:t>
+Местонахождение (область, район, город (поселок, населенный пункт))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Вид (наименование) оказанных услуг</w:t>
+Адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Общая стоимость оказанных услуг, в тенге</w:t>
+Кадастровый номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ИИН/БИН покупателя и наименование</w:t>
+Площадь всего, гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5359,474 +6516,2819 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...289 lines deleted...]
-      </w:pPr>
+    <w:bookmarkStart w:name="z98" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 3. Сведения о наличии документов на объект по производству, заготовке, хранению, транспортировке, переработке и реализации сельскохозяйственной продукции и продуктов ее глубокой переработки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование собственника объекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер акта (номер и дата выдачи, кем выдан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Местонахождение (область, район, город (поселок, населенный пункт))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кадастровый номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевое назначение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z99" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 4. Сведения об акте оказанных услуг, подписанный с органом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z100" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по подтверждению соответствия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование органа по подтверждению соответствия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер и дата акта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер и дата договора, в соответствии с которым составлен акт оказанных услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид (наименование) оказанных услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая стоимость оказанных услуг, в тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z101" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 5. Сведения о счетах-фактурах по платежам за сертификат соответствия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер счета- фактуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата счета- фактуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вид (наименование) оказанных услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общая стоимость оказанных услуг, в тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН покупателя и наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z102" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица 6. Сведения о выданном сертификате соответствия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование органа по подтверждению соответствия, выдавшего сертификат соответствия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+номер и дата сертификата (сертификатов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок действия сертификата (сертификатов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z103" w:id="81"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подписано и отправлено заявителем в ____ часов "__" ______ 20__ года:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-[...119 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Данные из электронной цифровой подписи (далее – ЭЦП)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата и время подписания ЭЦП</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Уведомление о принятии заявки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Заявка принята к рассмотрению в ____ часов "__" ______ 20__ года: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Данные из ЭЦП</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата и время подписания ЭЦП</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5860,126 +9362,1219 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к Правилам</w:t>
+              <w:t>Приложение к форме,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>субсидирования части расходов,</w:t>
+              <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>понесенных при подтверждении</w:t>
+              <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>соответствия производства</w:t>
+              <w:t>на безвозмездной основе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>органической продукции</w:t>
+              <w:t>"Правила субсидирования части</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расходов, понесенных при</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подтверждении соответствия</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>производства органической продукции"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="150"/>
+    <w:bookmarkStart w:name="z105" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Заявление на получение субсидии на подтверждение сертификата соответствия по производству органической продукции" (индекс: № 1-ОРГ, периодичность: единовременно)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z106" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z107" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Заявление на получение субсидии на подтверждение сертификата соответствия по производству органической продукции" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z108" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма заполняется субъектом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z109" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма подписывается руководителем, либо лицом, исполняющим его обязанности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z110" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма предоставляется субъектами по производству органической продукции в структурное подразделение местного исполнительного органа области, города республиканского значения и столицы, реализующее функции в области производства и оборота органической продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z111" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма заполняется на казахском и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z112" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z113" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В строке 1 Таблицы 1 указывается наименование субъекта по производству органической продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z114" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В строке 2 Таблицы 1 указываются фамилия, имя, отчество (при его наличии) руководителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z115" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В строке 3 Таблицы 1 указываются сведения о субъекте по производству органической продукции: для индивидуальных предпринимателей, в том числе в форме совместного предпринимательства – индивидуальный идентификационный номер (далее – ИИН) или бизнес-идентификационный номер (далее – БИН) / для юридического лица – БИН.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z116" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В строке 4 Таблицы 1 указываются банковские реквизиты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z117" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В строке 5 Таблицы 1 указываются контактные телефоны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z118" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В строке 6 Таблицы 1 указывается местонахождение субъекта по производству органической продукции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z119" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В строке 7 Таблицы 1 указывается четырехзначный код класса согласно классификатору ОКЭД (код по общему классификатору видов экономической деятельности).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z120" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 1 Таблицы 2 указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z121" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 2 Таблицы 2 указывается наименование собственника земельного участка или землепользователя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z122" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 3 Таблицы 2 указывается местонахождение (согласно национальному классификатору Административно-территориальных объектов НК РК 11-2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z123" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 4 Таблицы 2 указывается адрес земельного участка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z124" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 5 Таблицы 2 указывается кадастровый номер земельного участка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z125" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В графе 6 Таблицы 2 указывается площадь всего, гектар земельного участка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z126" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В графе 1 Таблицы 3 указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z127" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В графе 2 Таблицы 3 указывается наименование собственника объекта по производству, заготовке, хранению, транспортировке, переработке и реализации сельскохозяйственной продукции и продуктов ее глубокой переработки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z128" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В графе 3 Таблицы 3 указывается номер акта (номер и дата выдачи, кем выдан) объекта по производству, заготовке, хранению, транспортировке, переработке и реализации сельскохозяйственной продукции и продуктов ее глубокой переработки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z129" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В графе 4 Таблицы 3 указывается местонахождение (согласно национальному классификатору Административно-территориальных объектов НК РК 11-2025)) объекта по производству, заготовке, хранению, транспортировке, переработке и реализации сельскохозяйственной продукции и продуктов ее глубокой переработки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z130" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В графе 5 Таблицы 3 указывается адрес объекта по производству, заготовке, хранению, транспортировке, переработке и реализации сельскохозяйственной продукции и продуктов ее глубокой переработки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z131" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В графе 6 Таблицы 3 указывается кадастровый номер объекта по производству, заготовке, хранению, транспортировке, переработке и реализации сельскохозяйственной продукции и продуктов ее глубокой переработки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z132" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В графе 7 Таблицы 3 указывается целевое назначение объекта по производству, заготовке, хранению, транспортировке, переработке и реализации сельскохозяйственной продукции и продуктов ее глубокой переработки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z133" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. В графе 1 Таблицы 4 указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z134" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В графе 2 Таблицы 4 указывается наименование органа по подтверждению соответствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z135" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. В графе 3 Таблицы 4 указывается номер и дата акта оказанных услуг, подписанный с органом по подтверждению соответствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z136" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. В графе 4 Таблицы 4 указывается номер и дата договора, в соответствии с которым составлен акт оказанных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z137" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. В графе 5 Таблицы 4 указывается вид (наименование) оказанных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z138" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. В графе 6 Таблицы 4 указывается общая стоимость оказанных услуг, в тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z139" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. В графе 1 Таблицы 5 указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z140" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. В графе 2 Таблицы 5 указывается номер счета- фактуры по платежам за сертификат соответствия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z141" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. В графе 3 Таблицы 5 указывается дата счета- фактуры по платежам за сертификат соответствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z142" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. В графе 4 Таблицы 5 указывается вид (наименование) оказанных услуг по платежам за сертификат соответствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z143" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. В графе 5 Таблицы 5 указывается общая стоимость оказанных услуг, в тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z144" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. В графе 6 Таблицы 5 указывается ИИН/БИН покупателя и наименование.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z145" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. В графе 1 Таблицы 6 указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z146" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. В графе 2 Таблицы 6 указывается наименование органа по подтверждению соответствия, выдавшего сертификат соответствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z147" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. В графе 3 Таблицы 6 указывается номер и дата выданного сертификата (сертификатов) соответствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z148" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. В графе 4 Таблицы 6 указывается срок действия выданного сертификата (сертификатов) соответствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидирования части расходов,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>понесенных при подтверждении</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соответствия производства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органической продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z169" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Субсидирование части расходов, понесенных при подтверждении соответствия производства органической продукции"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6290,51 +10885,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-объект информатизации "Государственная информационная система субсидирования"</w:t>
+Цифровой объект "Государственная цифровая система субсидирования"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6516,51 +11111,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)</w:t>
+Электронная (частично цифровизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6629,51 +11224,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление о перечислении субсидий, либо мотивированный отказ в оказании государственной услуги</w:t>
+Извещение о перечислении субсидий, либо мотивированный отказ в оказании государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6819,89 +11414,91 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объекта информатизации</w:t>
+График работы услугодателя и цифрового объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z152" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Государственная информационная система субсидирования – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявок и выдача результатов оказания государственной услуги осуществляются следующим рабочим днем);</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) Государственная цифровая система субсидирования – круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявок и выдача результатов оказания государственной услуги осуществляются следующим рабочим днем);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) услугодатель – с понедельника по пятницу включительно, с 9:00 до 18:30 часов, с перерывом на обед с 13:00 до 14:30 часов, кроме выходных и праздничных дней согласно трудовому законодательству Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6971,134 +11568,134 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z171" w:id="151"/>
+          <w:bookmarkStart w:name="z153" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) заявка на субсидирование по форме согласно приложению 1 к Правилам субсидирования части расходов, понесенных при подтверждении соответствия производства органической продукции (далее – Правила), утверждаемым уполномоченным органом в области развития агропромышленного комплекса в соответствии с подпунктом 41) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пункта 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О государственном регулировании развития агропромышленного комплекса и сельских территорий", в форме электронного документа, удостоверенного электронной цифровой подписью производителя органической продукции;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="151"/>
+          <w:bookmarkEnd w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) электронная копия сертификата соответствия на подтверждение органической продукции.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о документе, удостоверяющем личность физического лица, о государственной регистрации (перерегистрации) юридического лица, о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, услугодатель получает из соответствующих информационных систем через внешний шлюз "электронного правительства".</w:t>
+Справка о государственной регистрации (перерегистрации) юридического лица, сведения о регистрации индивидуального предпринимателя, либо о начале деятельности в качестве индивидуального предпринимателя, о документе, удостоверяющем личность физического лица, услугодатель получает из соответствующих информационных систем через внешний шлюз "цифрового правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7152,70 +11749,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z173" w:id="152"/>
+          <w:bookmarkStart w:name="z155" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="152"/>
+          <w:bookmarkEnd w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7333,143 +11930,177 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z176" w:id="153"/>
+          <w:bookmarkStart w:name="z157" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адреса мест оказания государственной услуги размещены на:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="153"/>
-[...17 lines deleted...]
-          </w:p>
+          <w:bookmarkEnd w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>1) интернет-ресурсе соответствующего услугодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2) интернет-ресурсе Министерства сельского хозяйства Республики Казахстан: www. gov. kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством Единого контакт-центра. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на портале. Единый контакт-центр: 1414, 8 800 080 77 77.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -7627,104 +12258,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z180" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                          Уведомление об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z181" w:id="154"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z181" w:id="132"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование производителя органической продукции ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7738,246 +12353,246 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               физического лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z182" w:id="155"/>
+      <w:bookmarkStart w:name="z182" w:id="133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомляем Вас об отказе в приеме документов на субсидирование части расходов,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>понесенных при подтверждении соответствия производства органической продукции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z183" w:id="156"/>
+      <w:bookmarkStart w:name="z183" w:id="134"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Причина отказа: __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z184" w:id="157"/>
+      <w:bookmarkStart w:name="z184" w:id="135"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель местного исполнительного органа (области, города республиканского</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>значения и столицы) _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (фамилия, имя, отчество (при наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="158"/>
+    <w:bookmarkStart w:name="z185" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подписано и отправлено в _____часов "___" ________20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z186" w:id="159"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z186" w:id="137"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (электронная цифровая подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -8151,249 +12766,194 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z189" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                          Уведомление о перечислении субсидий </w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z190" w:id="160"/>
+        <w:t xml:space="preserve">                          Извещение о перечислении субсидий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в редакции приказа Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z190" w:id="139"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уважаемый (-ая) ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-[...144 lines deleted...]
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (наименование юридического лица или фамилия, имя, отчество (при его наличии) физического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       По Вашей заявке №________ от "__" _______ 20__ года оказана государственная услуга "Субсидирование части расходов, понесенных при подтверждении соответствия производства органической продукции" и на ваш расчетный счет №__________ перечислена сумма субсидий в размере _________ тенге счетом к оплате от "__" ___________ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Подписано и отправлено в _____часов "___" ________20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (электронная цифровая подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -8567,225 +13127,309 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="164"/>
+    <w:bookmarkStart w:name="z196" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                    Мотивированный отказ в оказании государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-[...156 lines deleted...]
-        <w:t xml:space="preserve">                               цифровая подпись)</w:t>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 - в редакции приказа Министра сельского хозяйства РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z197" w:id="141"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №_____ от "___" _________ 20 ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Наименование субъекта по производству органической продукции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (фамилия, имя, отчество (при его наличии) физического лица/наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата обращения "____" _____________20 ____ года. По Вашему заявлению №_____ от "___" ___________ 20____ года в предоставлении государственной услуги отказано по причине: ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Подписано и отправлено в _____ часов "____" ____________ 20___ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (электронная цифровая подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8866,374 +13510,374 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 6 ноября 2024 года № 372</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z200" w:id="167"/>
+    <w:bookmarkStart w:name="z200" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>утративших силу некоторых приказов и структурных элементов некоторых приказов Министерства сельского хозяйства Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z201" w:id="168"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z201" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 15 декабря 2014 года № 5-2/671 "Об утверждении Правил субсидирования развития систем управления производством сельскохозяйственной продукции" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10198).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z202" w:id="169"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z202" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня приказов Министра сельского хозяйства Республики Казахстан, в которые вносятся изменения, утвержденного приказом Министра сельского хозяйства Республики Казахстан от 26 октября 2015 года № 18-03/947 "О внесении изменений в некоторые приказы Министра сельского хозяйства Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12314).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z203" w:id="170"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z203" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 приказа Заместителя Премьер-Министра Республики Казахстан – Министра сельского хозяйства Республики Казахстан от 2 мая 2017 года № 190 "О внесении изменений в некоторые приказы Министра сельского хозяйства Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 15960).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z204" w:id="171"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z204" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 15 июня 2021 года № 185 "О внесении изменений в приказ Министра сельского хозяйства Республики Казахстан от 15 декабря 2014 года № 5-2/671 "Об утверждении Правил субсидирования развития систем управления производством сельскохозяйственной продукции" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 23099).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z205" w:id="172"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z205" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 10 октября 2022 года № 319 "О внесении изменений и дополнения в приказ Министра сельского хозяйства Республики Казахстан от 15 декабря 2014 года № 5-2/671 "Об утверждении Правил субсидирования развития систем управления производством сельскохозяйственной продукции" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 30295).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z206" w:id="173"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z206" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 29 февраля 2024 года № 81 "О внесении изменения в приказ Министра сельского хозяйства Республики Казахстан от 15 декабря 2014 года № 5-2/671 "Об утверждении Правил субсидирования развития систем управления производством сельскохозяйственной продукции" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 34108).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9555,35 +14199,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>