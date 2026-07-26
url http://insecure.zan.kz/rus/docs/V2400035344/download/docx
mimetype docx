--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6ca4986" w14:textId="6ca4986">
+    <w:p w14:paraId="024263a" w14:textId="024263a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1630,3286 +1630,4006 @@
         <w:t>
       15) индивидуальный регистрационный номер (далее – ИРН) – индивидуальный регистрационный номер объекта ГНТЭ, проектов коммерциализации РННТД, проектов научных организаций, осуществляющих фундаментальные научные исследования за счет средств бюджета, и (или) средств субъектов предпринимательства, физических и (или) юридических лиц, присваиваемый организатором заявителю по видам финансирования и иных областях, определяемых уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) эксперт по оценке обоснованности запрашиваемой суммы финансирования – физическое лицо, являющееся гражданином Республики Казахстан, имеющее высшее образование по группам специальностей экономика и бизнес, а также стаж работы не менее десяти лет по специальности, привлекаемое для оценки обоснованности запрашиваемого объема финансирования научных, научно-технических проектов и программ и предоставляющее заключение по данной оценке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 17) предусматривается в редакции приказа Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) заключение ГНТЭ – заключение, сформированное в информационной системе организатора по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, на основе обобщения баллов по каждому критерию оценки по объекту ГНТЭ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) комиссионная экспертиза объектов ГНТЭ – экспертиза, проводимая путем организации совместной работы группы казахстанских экспертов, являющихся специалистами в пределах одного научного направления, результатом которой является заключение экспертов с согласованными комментариями и баллами по критериям оценки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) комплексная экспертиза объектов ГНТЭ – экспертиза, проводимая путем организации совместной работы группы казахстанских экспертов, являющихся специалистами в различных областях знаний или различных научных направлениях одной области знания, результатом которой является заключение экспертов с согласованными комментариями и баллами по критериям оценки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) заявитель по объектам государственной научно-технической экспертизы (объекты ГНТЭ) – аккредитованный в уполномоченном органе субъект научной и (или) научно-технической деятельности или автономная организация образования и его организации на равных условиях, реализующие научные исследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) заключение эксперта – документ, который составляется экспертом и содержит сведения о результатах проведенной им экспертизы объектов ГНТЭ или проектов коммерциализации РННТД, а также его выводах по поставленным перед ним вопросам, объективную и независимую от интересов заказчика и организатора аналитическую оценку объекта ГНТЭ или проекта коммерциализации РННТД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) заказчик – уполномоченный орган в области науки, заключивший с организатором возмездный договор на организацию проведения ГНТЭ и экспертизы проектов коммерциализации РННТД, поданных на конкурс грантового или программно-целевого финансирования о финансировании целевых научных, научно-технических программ, научно-исследовательских работ, выдвинутых на соискание Государственной премии в области науки и техники, а также проектов коммерциализации РННТД; проекты научных организаций, осуществляющих фундаментальные научные исследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) технологическая экспертиза (далее – ТЭ) – деятельность, связанная с оценкой актуальности, научно-технического потенциала, внедрения (использование) результатов научной и (или) научно-технической деятельности, готовности к коммерциализации, технических и производственных рисков проекта коммерциализации РННТД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 24) предусматривается в редакции приказа Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) автоматизированная информационная система организатора (далее – АИС организатора) – совокупность программных и аппаратных средств, позволяющая регистрировать объекты и субъекты научно-технической экспертизы, обрабатывать и хранить их, осуществлять по ним поиск, проводить экспертную оценку и представлять информацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) казахстанский эксперт, привлекаемый для проведения ГНТЭ научных, научно-технических проектов и программ, специализирующихся в области национальной безопасности и обороны – физическое лицо, являющееся гражданином Республики Казахстан, имеющее соответствующую квалификацию, ученую степень доктора или кандидата наук, степень доктора философии (PhD), доктора по профилю, стаж работы по специальности не менее 5 (пять) лет, а также имеющих соответствующий доступ для работы с проектами, содержащими сведения, составляющие государственные секреты наличие публикаций и индекса Хирша не распространяются;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) пороговый балл – балл ГНТЭ, составляющий не менее 25 баллов для заявок в рамках грантового и программно-целевого финансирования научных исследований и не менее 21 балла для заявок по приоритетному направлению науки в области национальной безопасности и обороны, за исключением заявок, поданных на финансирование научных организаций, осуществляющих фундаментальные научные исследования, а также 36 баллов для проектов коммерциализации РННТД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) научные организации, осуществляющие фундаментальные научные исследования, – государственные научные организации и научные организации со стопроцентным участием государства, включенные в утвержденный уполномоченным органом перечень научных организаций, осуществляющих фундаментальные исследования в области археологии, астрономии, астрофизики, атомной энергии, востоковедения, искусства, истории, культуры, литературы, математики и механики, образования, политологии, религиоведения, социологии, философии, этнологии, языкознания и иных областях, определяемых уполномоченным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) экономическая (маркетинговая) экспертиза (далее – ЭМЭ) – деятельность, связанная с оценкой коммерческой привлекательности и обоснованности заявленных финансово-экономических показателей проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) эксперт по экономической (маркетинговой) экспертизе – физическое лицо, являющееся гражданином Республики Казахстан, имеющее высшее образование по группам специальностей экономика, бизнес и маркетинг, финансы и кредит, а также стаж работы не менее 5 (пять) лет по специальности, являющееся представителем венчурного бизнеса, сферы маркетинга, риск-менеджмента, участником крупных инвестиционных проектов, а также из числа финансовых экспертов, предоставляющее заключение по экономической (маркетинговой) экспертизе для оценки коммерческой привлекательности проекта и обоснованности заявленных финансово-экономических показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) индекс Хирша (h-индекс) - наукометрический показатель, являющийся количественной характеристикой продуктивности учҰного, группы учҰных, научной организации или страны в целом, основанной на количестве публикаций и количестве цитирований этих публикаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. ГНТЭ осуществляется в целях подготовки аналитической оценки научных, научно-технических проектов и программ, проектов коммерциализации РННТД, а также заявок на финансирование фундаментальных научных исследований, на принципах независимости, объективности, компетентности, комплексности, достоверности, полноты и обоснованности заключений экспертов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Объектами ГНТЭ являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) научные, научно-технические проекты и программы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) научно-исследовательские работы, выдвинутые на соискание Государственной премии в области науки и техники;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заявки на финансирование фундаментальных научных исследований;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) итоговые (промежуточные) отчеты о научной и (или) научно-технической деятельности в рамках грантового и программно-целевого финансирования, итоговые (промежуточные) отчеты проектов научных организаций, осуществляющих фундаментальные научные исследования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) заявки для подтверждения расходов на осуществление научно-исследовательских, научно-технических и опытно-конструкторских работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Объектом экспертизы проектов коммерциализации результатов научной и (или) научно-технической деятельности являются проекты коммерциализации РННТД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Организацию работ по проведению ГНТЭ научных, научно-технических проектов и программ, проектов коммерциализации РННТД, а также заявок на финансирование фундаментальных научных исследований, предлагаемых к финансированию из государственного бюджета, и (или) средств субъектов предпринимательства, физических и (или) юридических лиц, по обращению заказчика осуществляет Национальный центр государственной научно-технической экспертизы (далее – Организатор).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. ГНТЭ научных, научно-технических проектов и программ, проектов коммерциализации РННТД, а также заявок на финансирование фундаментальных научных исследований, подлежащих финансированию из государственного бюджета, и (или) средств субъектов предпринимательства, физических и (или) юридических лиц, проводится компетентными казахстанскими и зарубежными экспертами, основными задачами которых являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) экспертная оценка объектов с учетом научной новизны, предлагаемого научно-технического уровня, актуальности, перспективности, степени разработанности научных, научно-технических проектов и программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оценка соответствия научных, научно-технических проектов и программ мировому уровню научных, технических и технологических знаний, тенденциям и приоритетам научно-технического прогресса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оценка возможностей достижения целей научных, научно-технических проектов и программ посредством планируемых операций, необходимости и достаточности предполагаемых затрат труда, материальных ресурсов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) объективное и комплексное рассмотрение результатов реализации научных, научно-технических проектов и программ (отчетов) по содержательному, организационному, материальному, информационному обеспечению проведения научных исследований, сравнение полученных результатов с заявленными целями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оценка значимости объектов ГНТЭ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оценка обоснованности объема финансирования, запрашиваемого заявителем для реализации научных, научно-технических проектов и программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) оценка предполагаемой работы, направленной на практическое применение РННТД, включая результаты интеллектуальной деятельности, перспективы вывода на рынок новых или усовершенствованных товаров, процессов и услуг, направленных на извлечение дохода, экономической обоснованности запрашиваемого объема финансирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Организатор осуществляет обеспечение единства администрирования, независимости, прозрачности и публичности результатов экспертизы объектов ГНТЭ и проектов коммерциализации РННТД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок организации и проведения государственной научно-технической экспертизы научных, научно-технических проектов и программ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      9. Заказчик направляет организатору заявки на проведение ГНТЭ объектов ГНТЭ, представленных на грантовое или программно-целевое финансирование, а также на финансирование научных организаций, осуществляющих фундаментальные научные исследования за счет средств бюджета и (или) средств субъектов предпринимательства, физических и (или) юридических лиц, в соответствии с установленным законодательством, согласно Правилам базового и программно-целевого финансирования научной и (или) научно-технической деятельности, грантового финансирования научной и (или) научно-технической деятельности и коммерциализации результатов научной и (или) научно-технической деятельности, финансирования научных организаций, осуществляющих фундаментальные научные исследования (далее – Правила финансирования), утвержденными уполномоченным органом в области науки, в соответствии с </w:t>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 19)</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 6 Закона и Правилам организации и проведения государственной научно-технической экспертизы, утвержденными уполномоченным органом в области науки в соответствии с подпунктом 11) статьи 6 Закона, через АИС организатора в течение 3 (три) рабочих дней после истечения срока приема заявок на конкурс.</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Для объектов ГНТЭ, представленных в рамках программно-целевого финансирования, заказчик также представляет перечень дополнительных критериев оценки с указанием вопросов и индикаторов мониторинга результативности проводимых научных исследований.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 9 предусматривается в редакции приказа Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10. Заявки, за исключением заявок на финансирование научных организаций, осуществляющих фундаментальные научные исследования, со дня их поступления от заказчика проверяются организатором на соблюдение:</w:t>
+        <w:t xml:space="preserve">
+      9. Заказчик направляет организатору заявки на проведение ГНТЭ объектов ГНТЭ, представленных на грантовое или программно-целевое финансирование, а также на финансирование научных организаций, осуществляющих фундаментальные научные исследования за счет средств бюджета и (или) средств субъектов предпринимательства, физических и (или) юридических лиц, в соответствии с установленным законодательством, согласно Правилам базового и программно-целевого финансирования научной и (или) научно-технической деятельности, грантового финансирования научной и (или) научно-технической деятельности и коммерциализации результатов научной и (или) научно-технической деятельности, финансирования научных организаций, осуществляющих фундаментальные научные исследования (далее – Правила финансирования), утвержденными уполномоченным органом в области науки, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 19)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 6 Закона и Правилам организации и проведения государственной научно-технической экспертизы, утвержденными уполномоченным органом в области науки в соответствии с подпунктом 11) статьи 6 Закона, через АИС организатора в течение 3 (три) рабочих дней после истечения срока приема заявок на конкурс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) соответствия оформления заявки согласно конкурсной документации;</w:t>
+      Для объектов ГНТЭ, представленных в рамках программно-целевого финансирования, заказчик также представляет перечень дополнительных критериев оценки с указанием вопросов и индикаторов мониторинга результативности проводимых научных исследований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) отсутствие научного руководителя проектов и программ в открытом реестре недобросовестных экспертов, руководителей проектов и программ.</w:t>
+      10. Заявки, за исключением заявок на финансирование научных организаций, осуществляющих фундаментальные научные исследования, со дня их поступления от заказчика проверяются организатором на соблюдение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Научный руководитель, присутствующий в указанном реестре, отстраняется от участия в качестве научного руководителя в последующих конкурсах до достижения ожидаемых результатов, подтверждением чего является решение соответствующего ННС (о достижении результатов уведомляется уполномоченный орган и организатор), но не более чем на 3 года.</w:t>
+      1) соответствия оформления заявки согласно конкурсной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) отсутствие фактов дублирования темы, цели и задачи объекта ГНТЭ с ранее одобренными к финансированию, либо одновременно поданными объектами ГНТЭ;</w:t>
+      2) отсутствие научного руководителя проектов и программ в открытом реестре недобросовестных экспертов, руководителей проектов и программ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) наличие у участника конкурса на грантовое или программно-целевое финансирование необходимых документов для участия в конкурсе;</w:t>
+      Научный руководитель, присутствующий в указанном реестре, отстраняется от участия в качестве научного руководителя в последующих конкурсах до достижения ожидаемых результатов, подтверждением чего является решение соответствующего ННС (о достижении результатов уведомляется уполномоченный орган и организатор), но не более чем на 3 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) соответствия научного руководителя конкурсной документации;</w:t>
+      3) отсутствие фактов дублирования темы, цели и задачи объекта ГНТЭ с ранее одобренными к финансированию, либо одновременно поданными объектами ГНТЭ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) соответствия ожидаемых результатов конкурсной документации.</w:t>
+      4) наличие у участника конкурса на грантовое или программно-целевое финансирование необходимых документов для участия в конкурсе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Организатор через информационную систему направляет заявителю на доработку заявки, не соответствующие пункту 10 настоящих Правил, с указанием всех замечаний.</w:t>
+      5) соответствия научного руководителя конкурсной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При несоответствии подпункту 5) пункта 10 настоящих Правил заявитель заменяет научного руководителя согласно конкурсной документации.</w:t>
+      6) соответствия ожидаемых результатов конкурсной документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 11 предусматривается в редакции приказа Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Заявитель направляет доработанную заявку через информационную систему организатора в течение 3 (три) рабочих дней со дня направления организатором на доработку заявки.</w:t>
+      11. Организатор через информационную систему направляет заявителю на доработку заявки, не соответствующие пункту 10 настоящих Правил, с указанием всех замечаний.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      После получения доработанных заявок, организатор производит их проверку на устранение ранее указанных замечаний, при не устранении ранее указанных замечаний и обнаружение новых несоответствий, организатор возвращает заявки заявителю в течение 3 (три) рабочих дней.</w:t>
+      При несоответствии подпункту 5) пункта 10 настоящих Правил заявитель заменяет научного руководителя согласно конкурсной документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 12 предусматривается в редакции приказа Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Организатор возвращает заявки, не соответствующие пункту 10 настоящих Правил, заказчику в течение 15 (пятнадцать) рабочих дней со дня их поступления от заказчика.</w:t>
+      12. Заявитель направляет доработанную заявку через информационную систему организатора в течение 3 (три) рабочих дней со дня направления организатором на доработку заявки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заказчик в течение 10 (десять) рабочих дней со дня их возврата от организатора публикует на своем интернет-ресурсе перечень возвращенных заявок от организатора.</w:t>
+      При получении доработанных заявок организатор производит проверку на устранение ранее указанных замечаний, в случае неустранения замечаний возвращает заявку заявителю в течение 3 (три) рабочих дней со дня получения доработанных заявок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Организатор:</w:t>
+      Организатор возвращает заявки, не соответствующие пункту 10 настоящих Правил, заказчику в течение 15 (пятнадцать) рабочих дней со дня их поступления от заказчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) организует работу по проведению ГНТЭ путем направления каждого объекта ГНТЭ для проведения ГНТЭ экспертам либо эксперту, в зависимости от объекта ГНТЭ, путем проведения комиссионной (комплексной) экспертизы;</w:t>
+      Заказчик в течение 10 (десять) рабочих дней со дня их возврата от организатора публикует на своем интернет-ресурсе перечень возвращенных заявок от организатора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. 12 с изменением, внесенным приказом Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) обеспечивает качественный и объективный подбор состава казахстанских и (или) зарубежных экспертов для проведения ГНТЭ в соответствии с их специализацией и особенностями объектов ГНТЭ;</w:t>
+      13. Организатор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) обеспечивает назначение экспертов, соответствующих требованиям настоящих Правил, из автоматизированной базы данных Организатора методом случайной выборки с соблюдением требований по аффилированности, указанных в пункте 26 Правил;</w:t>
+      1) организует работу по проведению ГНТЭ путем направления каждого объекта ГНТЭ для проведения ГНТЭ экспертам либо эксперту, в зависимости от объекта ГНТЭ, путем проведения комиссионной (комплексной) экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) производит отбор:</w:t>
+      2) обеспечивает качественный и объективный подбор состава казахстанских и (или) зарубежных экспертов для проведения ГНТЭ в соответствии с их специализацией и особенностями объектов ГНТЭ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      двух зарубежных экспертов и одного казахстанского эксперта для проведения ГНТЭ научных, научно-технических проектов и программ в рамках конкурса, а также заявок на финансирование научных организаций, осуществляющих фундаментальные научные исследования (наличие обоснованного отсутствия казахстанских экспертов в области исследования объекта ГНТЭ, соответствующих настоящим Правилам, допускает привлечение третьего зарубежного эксперта);</w:t>
+      3) обеспечивает назначение экспертов, соответствующих требованиям настоящих Правил, из автоматизированной базы данных Организатора методом случайной выборки с соблюдением требований по аффилированности, указанных в пункте 26 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трех казахстанских экспертов либо путем комиссионной (комплексной) экспертизы для проведения ГНТЭ итоговых (промежуточных) отчетов проектов по грантовому финансированию и программ по программно-целевому финансированию, а также проектов научных организаций, осуществляющих фундаментальные научные исследования (наличие обоснованного отсутствия одного либо двух, либо трех казахстанских экспертов в области исследования отчетов, соответствующих настоящим Правилам, допускает привлечение соответственно одного либо двух, либо трех зарубежных экспертов);</w:t>
+      4) производит отбор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трех казахстанских экспертов для проведения ГНТЭ работ, выдвинутых на соискание Государственной премии в области науки и техники (наличие обоснованного отсутствия одного либо двух, либо трех казахстанских экспертов в области исследования работ, выдвинутых на соискание Государственной премии в области науки и техники, соответствующих настоящим Правилам, допускает привлечение соответственно одного либо двух, либо трех зарубежных экспертов);</w:t>
+      двух зарубежных экспертов и одного казахстанского эксперта для проведения ГНТЭ научных, научно-технических проектов и программ в рамках конкурса, а также заявок на финансирование научных организаций, осуществляющих фундаментальные научные исследования (наличие обоснованного отсутствия казахстанских экспертов в области исследования объекта ГНТЭ, соответствующих настоящим Правилам, допускает привлечение третьего зарубежного эксперта);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трех казахстанских экспертов либо путем комиссионной и (или) комплексной экспертизы для проведения ГНТЭ научных и научно-технических проектов и программ, содержащих сведения, составляющие государственные секреты, служебную информацию ограниченного распространения, программ в рамках программно-целевого финансирования вне конкурсных процедур на проведение прикладных научных исследований в сфере национальной безопасности и обороны, содержащих сведения, составляющие государственные секреты, с соблюдением законодательства Республики Казахстан о государственных секретах;</w:t>
+      трех казахстанских экспертов либо путем комиссионной (комплексной) экспертизы для проведения ГНТЭ итоговых (промежуточных) отчетов проектов по грантовому финансированию и программ по программно-целевому финансированию, а также проектов научных организаций, осуществляющих фундаментальные научные исследования (наличие обоснованного отсутствия одного либо двух, либо трех казахстанских экспертов в области исследования отчетов, соответствующих настоящим Правилам, допускает привлечение соответственно одного либо двух, либо трех зарубежных экспертов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трех казахстанских экспертов либо путем комиссионной и (или) комплексной экспертизы для проведения ГНТЭ научных и научно-технических проектов и программ по приоритетному направлению науки в области национальной безопасности и обороны;</w:t>
+      трех казахстанских экспертов для проведения ГНТЭ работ, выдвинутых на соискание Государственной премии в области науки и техники (наличие обоснованного отсутствия одного либо двух, либо трех казахстанских экспертов в области исследования работ, выдвинутых на соискание Государственной премии в области науки и техники, соответствующих настоящим Правилам, допускает привлечение соответственно одного либо двух, либо трех зарубежных экспертов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      одного эксперта для оценки обоснованности запрашиваемого объема финансирования проектов и программ;</w:t>
+      трех казахстанских экспертов либо путем комиссионной и (или) комплексной экспертизы для проведения ГНТЭ научных и научно-технических проектов и программ, содержащих сведения, составляющие государственные секреты, служебную информацию ограниченного распространения, программ в рамках программно-целевого финансирования вне конкурсных процедур на проведение прикладных научных исследований в сфере национальной безопасности и обороны, содержащих сведения, составляющие государственные секреты, с соблюдением законодательства Республики Казахстан о государственных секретах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      одного зарубежного эксперта для проведения ГНТЭ научных, научно-технических проектов со сроком реализации не более 12 (двенадцать) месяцев;</w:t>
+      трех казахстанских экспертов либо путем комиссионной и (или) комплексной экспертизы для проведения ГНТЭ научных и научно-технических проектов и программ по приоритетному направлению науки в области национальной безопасности и обороны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      одного казахстанского эксперта для проведения ГНТЭ научных, научно-технических проектов по приоритетному направлению науки в области национальной безопасности и обороны и (или) содержащих сведения, составляющие государственные секреты, а также служебную информацию ограниченного распространения, с соблюдением законодательства Республики Казахстан о государственных секретах со сроком реализации не более 12 (двенадцать) месяцев;</w:t>
+      одного эксперта для оценки обоснованности запрашиваемого объема финансирования проектов и программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) формирует банк данных электронных версий объектов ГНТЭ и базу данных по объектам ГНТЭ, поданным на финансирование из средств государственного бюджета, поступившим от заказчика для проведения ГНТЭ и осуществляет системную проверку и обработку данных объектов ГНТЭ;</w:t>
+      одного зарубежного эксперта для проведения ГНТЭ научных, научно-технических проектов со сроком реализации не более 12 (двенадцать) месяцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) осуществляет методическое и организационно-техническое обеспечение ГНТЭ, в том числе путем формирования автоматизированных баз данных казахстанских и зарубежных экспертов и заключения договоров с экспертами об оказании услуг по проведению ГНТЭ;</w:t>
+      одного казахстанского эксперта для проведения ГНТЭ научных, научно-технических проектов по приоритетному направлению науки в области национальной безопасности и обороны и (или) содержащих сведения, составляющие государственные секреты, а также служебную информацию ограниченного распространения, с соблюдением законодательства Республики Казахстан о государственных секретах со сроком реализации не более 12 (двенадцать) месяцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) направляет заключения ГНТЭ и заключение эксперта по оценке обоснованности запрашиваемой суммы финансирования научных, научно-технических проектов и программ (отчетов), а также заключения экспертов технологической, экономической (маркетинговой) экспертизы проектов коммерциализации РННТД в национальные научные советы;</w:t>
+      5) формирует банк данных электронных версий объектов ГНТЭ и базу данных по объектам ГНТЭ, поданным на финансирование из средств государственного бюджета, поступившим от заказчика для проведения ГНТЭ и осуществляет системную проверку и обработку данных объектов ГНТЭ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) проводит оценку результатов выполненных научных, научно-технических проектов и программ (отчетов), а также проектов коммерциализации РННТД.</w:t>
+      6) осуществляет методическое и организационно-техническое обеспечение ГНТЭ, в том числе путем формирования автоматизированных баз данных казахстанских и зарубежных экспертов и заключения договоров с экспертами об оказании услуг по проведению ГНТЭ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Эксперты включаются в базу данных казахстанских и зарубежных экспертов организатора после заключения договора.</w:t>
+      7) направляет заключения ГНТЭ и заключение эксперта по оценке обоснованности запрашиваемой суммы финансирования научных, научно-технических проектов и программ (отчетов), а также заключения экспертов технологической, экономической (маркетинговой) экспертизы проектов коммерциализации РННТД в национальные научные советы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Эксперты проверяются на предмет их соответствия подпунктам 6), 7), 8), 9), 10), 11), 12), 13), 14) пункта 2 настоящих Правил.</w:t>
+      8) проводит оценку результатов выполненных научных, научно-технических проектов и программ (отчетов), а также проектов коммерциализации РННТД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отбор для формирования базы данных казахстанских и зарубежных экспертов производится с использованием международных баз данных Web of Science (Clarivate Analytics) (Вэб оф Сайнс (Кларивэйт Аналитикс) и Scopus (Elsevier) (Скопус (Эльзевир), а также аналитических инструментов InCites (Clarivate Analytics) (Инсайт (Кларивэйт Аналитикс), SciVal (Elsevier) (Сайвал (Эльзевир) и Publons (Clarivate Analytics) (Паблонс (Кларивэйт Аналитикс), на основе наукометрических показателей в соответствии с их специализацией и особенностями научных, научно-технических проектов и программ, а также проектов коммерциализации РННТД, кандидатуры которых представляются ведущими зарубежными университетами, научно-исследовательскими учреждениями, национальными академиями наук и научными сообществами.</w:t>
+      14. Эксперты включаются в базу данных казахстанских и зарубежных экспертов организатора после заключения договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Эксперты проводят ГНТЭ и экспертизу проектов коммерциализации РННТД на принципах независимости, объективности, компетентности, комплексности, достоверности, полноты и обоснованности экспертных заключений.</w:t>
+      Эксперты проверяются на предмет их соответствия подпунктам 6), 7), 8), 9), 10), 11), 12), 13), 14) пункта 2 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Договор с экспертом содержит условия о сроках проведения экспертизы, конфиденциальности сведений об объектах ГНТЭ, обеспечивающей сохранение коммерческой тайны представленных на экспертизу материалов, соблюдении экспертом принципов и норм научной этики и гарантирует конфиденциальность сведений об эксперте.</w:t>
+      Отбор для формирования базы данных казахстанских и зарубежных экспертов производится с использованием международных баз данных Web of Science (Clarivate Analytics) (Вэб оф Сайнс (Кларивэйт Аналитикс) и Scopus (Elsevier) (Скопус (Эльзевир), а также аналитических инструментов InCites (Clarivate Analytics) (Инсайт (Кларивэйт Аналитикс), SciVal (Elsevier) (Сайвал (Эльзевир) и Publons (Clarivate Analytics) (Паблонс (Кларивэйт Аналитикс), на основе наукометрических показателей в соответствии с их специализацией и особенностями научных, научно-технических проектов и программ, а также проектов коммерциализации РННТД, кандидатуры которых представляются ведущими зарубежными университетами, научно-исследовательскими учреждениями, национальными академиями наук и научными сообществами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о расторжении договоров по инициативе эксперта без обоснования отказа вносятся в автоматизированную базу данных казахстанских и зарубежных экспертов.</w:t>
+      Эксперты проводят ГНТЭ и экспертизу проектов коммерциализации РННТД на принципах независимости, объективности, компетентности, комплексности, достоверности, полноты и обоснованности экспертных заключений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нарушение экспертом договорных условий и (или) принципов проведения ГНТЭ, установленных настоящими Правилами является основанием для исключения организатором его из автоматизированной базы данных.</w:t>
+      Договор с экспертом содержит условия о сроках проведения экспертизы, конфиденциальности сведений об объектах ГНТЭ, обеспечивающей сохранение коммерческой тайны представленных на экспертизу материалов, соблюдении экспертом принципов и норм научной этики и гарантирует конфиденциальность сведений об эксперте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При проведении ГНТЭ по заявкам, поданным на конкурс грантового или программно-целевого финансирования, подбор и назначение экспертов по каждому проекту проводятся через автоматизированную информационную систему методом случайной выборки.</w:t>
+      Сведения о расторжении договоров по инициативе эксперта без обоснования отказа вносятся в автоматизированную базу данных казахстанских и зарубежных экспертов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Организация и сроки проведения ГНТЭ проектов и программ включают следующие этапы:</w:t>
+      Нарушение экспертом договорных условий и (или) принципов проведения ГНТЭ, установленных настоящими Правилами является основанием для исключения организатором его из автоматизированной базы данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть восьмая пункта 14 предусматривается в редакции приказа Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) подбор экспертов и заключение с ними договоров об оказании услуг по проведению ГНТЭ – не более семи рабочих дней после проведения проверки заявок организатором на соблюдение пункта 10 настоящих Правил;</w:t>
+      При проведении ГНТЭ по заявкам, поданным на конкурс грантового или программно-целевого финансирования, подбор и назначение экспертов по каждому проекту проводятся через автоматизированную информационную систему методом случайной выборки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkStart w:name="z117" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) проведение ГНТЭ – не более двадцати рабочих дней со дня заключения договора с экспертом;</w:t>
+      15. Организация и сроки проведения ГНТЭ проектов и программ включают следующие этапы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z118" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) оценка обоснованности запрашиваемой суммы финансирования – не более семи рабочих дней после завершения ГНТЭ;</w:t>
+      1) подбор экспертов и заключение с ними договоров об оказании услуг по проведению ГНТЭ – не более семи рабочих дней после проведения проверки заявок организатором на соблюдение пункта 10 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z119" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) проведение ГНТЭ одной заявки – не более семи календарных дней.</w:t>
+      2) проведение ГНТЭ – не более двадцати рабочих дней со дня заключения договора с экспертом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z120" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Организатор опубликовывает на своем интернет-ресурсе информацию о завершении каждого этапа в течение трех рабочих дней после его окончания.</w:t>
+      3) оценка обоснованности запрашиваемой суммы финансирования – не более семи рабочих дней после завершения ГНТЭ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z121" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Организация и проведение экспертизы научных и научно-технических проектов и программ, содержащих сведения, составляющие государственные секреты, а также служебную информацию ограниченного распространения, проводятся с соблюдением законодательства Республики Казахстан о государственных секретах. Подбор состава экспертов осуществляется из числа казахстанских экспертов без учета индекса Хирша, имеющих соответствующий доступ для работы с проектами и программами, составляющими государственные секреты.</w:t>
+      4) проведение ГНТЭ одной заявки – не более семи календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z122" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Организация и сроки проведения ГНТЭ заявок на финансирование научных организаций, осуществляющих фундаментальные научные исследования, включают следующие этапы:</w:t>
+      Организатор опубликовывает на своем интернет-ресурсе информацию о завершении каждого этапа в течение трех рабочих дней после его окончания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z123" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) проведение ГНТЭ, в том числе подбор экспертов и заключение с ними договоров об оказании услуг по проведению ГНТЭ – не более 10 (десять) рабочих дней со дня заключения договора с экспертом;</w:t>
+      Организация и проведение экспертизы научных и научно-технических проектов и программ, содержащих сведения, составляющие государственные секреты, а также служебную информацию ограниченного распространения, проводятся с соблюдением законодательства Республики Казахстан о государственных секретах. Подбор состава экспертов осуществляется из числа казахстанских экспертов без учета индекса Хирша, имеющих соответствующий доступ для работы с проектами и программами, составляющими государственные секреты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z124" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) оценка обоснованности суммы запрашиваемого финансирования – не более 3 (три) рабочих дней после завершения ГНТЭ.</w:t>
+      16. Организация и сроки проведения ГНТЭ заявок на финансирование научных организаций, осуществляющих фундаментальные научные исследования, включают следующие этапы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z125" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Организатор опубликовывает на своем интернет-ресурсе информацию о завершении каждого этапа в течение 1 (один) рабочего дня после его окончания.</w:t>
+      1) проведение ГНТЭ, в том числе подбор экспертов и заключение с ними договоров об оказании услуг по проведению ГНТЭ – не более 10 (десять) рабочих дней со дня заключения договора с экспертом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z126" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Организация и сроки проведения ГНТЭ научно-исследовательских работ, выдвинутых на соискание Государственной премии в области науки и техники, включают следующие этапы:</w:t>
+      2) оценка обоснованности суммы запрашиваемого финансирования – не более 3 (три) рабочих дней после завершения ГНТЭ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z127" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) подбор экспертов и заключение с ними договоров об оказании услуг по проведению ГНТЭ – не более семи рабочих дней со дня получения работ от заказчика;</w:t>
+      Организатор опубликовывает на своем интернет-ресурсе информацию о завершении каждого этапа в течение 1 (один) рабочего дня после его окончания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z128" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) проведение ГНТЭ – не более двадцати рабочих дней со дня заключения договора с экспертом.</w:t>
+      17. Организация и сроки проведения ГНТЭ научно-исследовательских работ, выдвинутых на соискание Государственной премии в области науки и техники, включают следующие этапы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z129" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Организатор опубликовывает на своем интернет-ресурсе информацию о завершении каждого этапа в течение трех рабочих дней после его окончания.</w:t>
+      1) подбор экспертов и заключение с ними договоров об оказании услуг по проведению ГНТЭ – не более семи рабочих дней со дня получения работ от заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z130" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Организация и сроки проведения ГНТЭ по итоговым (промежуточным) отчетам о научной и (или) научно-технической деятельности в рамках грантового и программно-целевого финансирования, по итоговым (промежуточным) отчетам проектов научных организаций, осуществляющих фундаментальные научные исследования, включают следующие этапы:</w:t>
+      2) проведение ГНТЭ – не более двадцати рабочих дней со дня заключения договора с экспертом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z131" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) подбор экспертов и заключение с ними договоров об оказании услуг по проведению ГНТЭ – не более пяти рабочих дней со дня получения отчетов от заказчика;</w:t>
+      Организатор опубликовывает на своем интернет-ресурсе информацию о завершении каждого этапа в течение трех рабочих дней после его окончания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z132" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) проведение ГНТЭ – не более пятнадцати рабочих дней со дня заключения договора с экспертом.</w:t>
+      18. Организация и сроки проведения ГНТЭ по итоговым (промежуточным) отчетам о научной и (или) научно-технической деятельности в рамках грантового и программно-целевого финансирования, по итоговым (промежуточным) отчетам проектов научных организаций, осуществляющих фундаментальные научные исследования, включают следующие этапы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z133" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Организатор опубликовывает на своем интернет-ресурсе информацию о завершении каждого этапа в течение трех рабочих дней после его окончания.</w:t>
+      1) подбор экспертов и заключение с ними договоров об оказании услуг по проведению ГНТЭ – не более пяти рабочих дней со дня получения отчетов от заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z134" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Организация и проведение экспертизы итоговых (промежуточных) отчетов, содержащих сведения, составляющие государственные секреты, а также служебную информацию ограниченного распространения, проводятся с соблюдением законодательства Республики Казахстан о государственных секретах. Подбор состава экспертов осуществляется из числа казахстанских экспертов без учета индекса Хирша, имеющих соответствующий доступ для работы с итоговыми (промежуточными) отчетами, составляющими государственные секреты.</w:t>
+      2) проведение ГНТЭ – не более пятнадцати рабочих дней со дня заключения договора с экспертом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z135" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам, без проставления баллов.</w:t>
+        <w:t>
+      Организатор опубликовывает на своем интернет-ресурсе информацию о завершении каждого этапа в течение трех рабочих дней после его окончания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z136" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...140 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам, в зависимости от объекта ГНТЭ, проектов научных организаций, осуществляющих фундаментальные научные исследования.</w:t>
+        <w:t>
+      Организация и проведение экспертизы итоговых (промежуточных) отчетов, содержащих сведения, составляющие государственные секреты, а также служебную информацию ограниченного распространения, проводятся с соблюдением законодательства Республики Казахстан о государственных секретах. Подбор состава экспертов осуществляется из числа казахстанских экспертов без учета индекса Хирша, имеющих соответствующий доступ для работы с итоговыми (промежуточными) отчетами, составляющими государственные секреты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z137" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В заключении эксперта по каждому критерию оценки экспертом выставляется балл согласно системе экспертных оценок для объектов ГНТЭ, указанных в </w:t>
+      19. Оценка обоснованности суммы запрашиваемого финансирования по заявкам составляется по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложении 10</w:t>
+        <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам, без проставления баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z138" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При проведении комплексной (комиссионной) экспертизы объекта ГНТЭ образуется экспертная группа. Из членов экспертной группы избирается председатель и определяется секретарь заседания экспертной группы. Заседание экспертной группы проводится в очной форме и (или) посредством онлайн-конференций. Комплексная (комиссионная) экспертиза проводится при участии не менее трех и не более пятнадцати экспертов в зависимости от объема материалов, представленных для экспертизы. По результатам комплексной (комиссионной) экспертизы объекта ГНТЭ составляется заключение эксперта по формам, согласно </w:t>
+      Заключение эксперта по объекту ГНТЭ составляется по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложениям 7</w:t>
+        <w:t>приложениям 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> или </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам, в зависимости от объекта ГНТЭ.</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, в зависимости от объекта ГНТЭ, проектов научных организаций, осуществляющих фундаментальные научные исследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z139" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      20. Результатом ГНТЭ объектов ГНТЭ, представленных на грантовое и программно-целевое финансирование, заявок научных организаций, осуществляющих фундаментальные научные исследования за счет средств государственного бюджета по обращению заказчика, является заключение ГНТЭ.</w:t>
+        <w:t xml:space="preserve">
+      В заключении эксперта по каждому критерию оценки экспертом выставляется балл согласно системе экспертных оценок для объектов ГНТЭ, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z140" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Организатор на основе результата ГНТЭ составляет ранжированный список заявок в произвольной форме, поданных на конкурс грантового или программно-целевого финансирования, а также заявок научных организаций, осуществляющих фундаментальные научные исследования, о финансировании научных, научно-технических проектов и программ, с указанием в нем заявленных сумм финансирования.</w:t>
+        <w:t xml:space="preserve">
+      При проведении комплексной (комиссионной) экспертизы объекта ГНТЭ образуется экспертная группа. Из членов экспертной группы избирается председатель и определяется секретарь заседания экспертной группы. Заседание экспертной группы проводится в очной форме и (или) посредством онлайн-конференций. Комплексная (комиссионная) экспертиза проводится при участии не менее трех и не более пятнадцати экспертов в зависимости от объема материалов, представленных для экспертизы. По результатам комплексной (комиссионной) экспертизы объекта ГНТЭ составляется заключение эксперта по формам, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, в зависимости от объекта ГНТЭ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z141" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      По заявкам, набравшим балл ниже порогового балла ГНТЭ, организатор возвращает заявку с результатами ГНТЭ (с указанием балла ГНТЭ) заявителям (научному руководителю) через интернет-ресурс организатора после завершения ГНТЭ в течение трех рабочих дней.</w:t>
+      20. Результатом ГНТЭ объектов ГНТЭ, представленных на грантовое и программно-целевое финансирование, заявок научных организаций, осуществляющих фундаментальные научные исследования за счет средств государственного бюджета по обращению заказчика, является заключение ГНТЭ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z142" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заявки, набравшие пороговый балл ГНТЭ и выше, направляются эксперту для оценки обоснованности суммы запрашиваемого финансирования вместе с результатами ГНТЭ (без указания балла ГНТЭ) в течение трех рабочих дней после завершения ГНТЭ.</w:t>
+      Организатор на основе результата ГНТЭ составляет ранжированный список заявок в произвольной форме, поданных на конкурс грантового или программно-целевого финансирования, а также заявок научных организаций, осуществляющих фундаментальные научные исследования, о финансировании научных, научно-технических проектов и программ, с указанием в нем заявленных сумм финансирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z143" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Результаты оценки обоснованности суммы запрашиваемого финансирования заявки вместе с результатами ГНТЭ (без указания балла ГНТЭ) направляются в соответствующие национальные научные советы (далее – ННС) в течение двух рабочих дней.</w:t>
+      По заявкам, набравшим балл ниже порогового балла ГНТЭ, организатор возвращает заявку с результатами ГНТЭ (с указанием балла ГНТЭ) заявителям (научному руководителю) через интернет-ресурс организатора после завершения ГНТЭ в течение трех рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z144" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      По завершении рассмотрения ННС заявок организатор определяет суммарный балл для каждой из заявок путем сложения балла согласно заключению ГНТЭ и балла оценочного листа, определенного ННС.</w:t>
+      Заявки, набравшие пороговый балл ГНТЭ и выше, направляются эксперту для оценки обоснованности суммы запрашиваемого финансирования вместе с результатами ГНТЭ (без указания балла ГНТЭ) в течение трех рабочих дней после завершения ГНТЭ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z145" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Организатор составляет ранжированный список заявок, начиная с наивысшего общего балла "сверху вниз" по каждому приоритетному направлению, и направляет его в соответствующие ННС для принятия решения в течение двух рабочих дней.</w:t>
+      21. Результаты оценки обоснованности суммы запрашиваемого финансирования заявки вместе с результатами ГНТЭ (без указания балла ГНТЭ) со дня окончания экспертиз направляются в соответствующие национальные научные советы (далее – ННС) в течение двух рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z146" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Организатор направляет заключение ГНТЭ заказчику по научно-исследовательским работам, выдвинутым на соискание Государственной премии в области науки и техники.</w:t>
+      По завершении рассмотрения ННС заявок организатор определяет суммарный балл для каждой из заявок путем сложения балла согласно заключению ГНТЭ и балла оценочного листа, определенного ННС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z147" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Организатор направляет заключение ГНТЭ соответствующим ННС по итоговым (промежуточным) отчетам о научной и (или) научно-технической деятельности в рамках программно-целевого финансирования, а также отчеты государственных научных организаций и научных организаций со стопроцентным участием государства, включенных в перечень научных организаций, осуществляющих фундаментальные научные исследования.</w:t>
+      Организатор составляет ранжированный список заявок, начиная с наивысшего общего балла "сверху вниз" по каждому приоритетному направлению, и направляет его в соответствующие ННС для принятия решения в течение двух рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. 21 с изменением, внесенным приказом Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z148" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Организатор направляет заключение ГНТЭ соответствующим ННС по итоговым отчетам о научной и (или) научно-технической деятельности в рамках грантового финансирования.</w:t>
+      22. Организатор направляет заключение ГНТЭ заказчику по научно-исследовательским работам, выдвинутым на соискание Государственной премии в области науки и техники.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z149" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Промежуточный отчет о научной и (или) научно-технической деятельности в рамках грантового финансирования проводится организатором в виде мониторинга реализации и результативности научных, научно-технических проектов, результаты которого направляются соответствующим ННС.</w:t>
+      23. Организатор направляет заключение ГНТЭ соответствующим ННС по итоговым (промежуточным) отчетам о научной и (или) научно-технической деятельности в рамках программно-целевого финансирования, а также отчеты государственных научных организаций и научных организаций со стопроцентным участием государства, включенных в перечень научных организаций, осуществляющих фундаментальные научные исследования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z240" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Организатор публикует на своем интернет-ресурсе:</w:t>
+      Организатор направляет заключение ГНТЭ соответствующим ННС по итоговым отчетам о научной и (или) научно-технической деятельности в рамках грантового финансирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции приказа Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ИРН, итоговые баллы на основе заключения ГНТЭ по объектам ГНТЭ, получившим балл ниже порогового балла ГНТЭ, в рамках конкурса на грантовое или программно-целевое финансирование, а также заявок научных организаций, осуществляющих фундаментальные научные исследования за счет средств государственного бюджета, в течение 3 (три) рабочих дней после проведения ГНТЭ в рамках указанного конкурса;</w:t>
+      24. Организатор публикует на своем интернет-ресурсе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z153" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) общий анализ о привлечении казахстанских и зарубежных экспертов с указанием среднего индекса Хирша по организациям и странам ежегодно в конце года, за исключением информации касательно казахстанских экспертов, привлеченных для проведения ГНТЭ объектов, содержащих сведения, составляющие государственные секреты и служебную информацию ограниченного распространения;</w:t>
+      1) ИРН, итоговые баллы на основе заключения ГНТЭ по объектам ГНТЭ, получившим балл ниже порогового балла ГНТЭ, в рамках конкурса на грантовое или программно-целевое финансирование, а также заявок научных организаций, осуществляющих фундаментальные научные исследования за счет средств государственного бюджета, в течение 3 (три) рабочих дней после проведения ГНТЭ в рамках указанного конкурса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z154" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) индексы Хирша экспертов, привлеченных к проведению ГНТЭ по научным, научно-техническим проектам и программам, проектам научных организаций, осуществляющих фундаментальные научные исследования, которые направляются научному руководителю и заявителю через интернет-ресурс организатора после завершения ГНТЭ.</w:t>
+      2) общий анализ о привлечении казахстанских и зарубежных экспертов с указанием среднего индекса Хирша по организациям и странам ежегодно в конце года, за исключением информации касательно казахстанских экспертов, привлеченных для проведения ГНТЭ объектов, содержащих сведения, составляющие государственные секреты и служебную информацию ограниченного распространения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z155" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. С момента представления объекта ГНТЭ на ГНТЭ до рассмотрения ННС заявители, научные руководители и (или) эксперты:</w:t>
+      3) индексы Хирша экспертов, привлеченных к проведению ГНТЭ по научным, научно-техническим проектам и программам, проектам научных организаций, осуществляющих фундаментальные научные исследования, которые направляются научному руководителю и заявителю через интернет-ресурс организатора после завершения ГНТЭ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z156" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) реагируют на факты нарушения научной этики, норм биоэтики, принимают меры по предотвращению и урегулированию конфликта интересов;</w:t>
+      25. С момента представления объекта ГНТЭ на ГНТЭ до рассмотрения ННС заявители, научные руководители и (или) эксперты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z157" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) представляют объективные, полные и достоверные сведения;</w:t>
+      1) реагируют на факты нарушения научной этики, норм биоэтики, принимают меры по предотвращению и урегулированию конфликта интересов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z158" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) не искажают процесс и результаты научной и (или) научно-технической деятельности;</w:t>
+      2) представляют объективные, полные и достоверные сведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z159" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) не совершают действия (бездействие), которые влекут нарушение прав интеллектуальной собственности или нанесение ущерба научно-исследовательской деятельности сторонних лиц.</w:t>
+      3) не искажают процесс и результаты научной и (или) научно-технической деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z160" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Эксперт не проводит ГНТЭ конкретного научного проекта и (или) программы при:</w:t>
+      4) не совершают действия (бездействие), которые влекут нарушение прав интеллектуальной собственности или нанесение ущерба научно-исследовательской деятельности сторонних лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z161" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) наличии личной или финансовой заинтересованности в результате одобрения или отклонения заявки;</w:t>
+      Эксперт не проводит ГНТЭ конкретного научного проекта и (или) программы при:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z162" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) наличии совместных публикаций с исполнителем научного проекта и (или) программы, включая соавторство за последние пять лет, непосредственного участия при подготовке заявки, планирования совместных публикаций по результатам исследования и применения этих результатов в течение последних 5 (пять) лет;</w:t>
+      1) наличии личной или финансовой заинтересованности в результате одобрения или отклонения заявки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z163" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) непосредственном руководстве над исполнителем научного проекта и (или) программы, нахождения в его подчинении или оказания ему консультационных услуг в течение последних 5 (пять) лет;</w:t>
+      2) наличии совместных публикаций с исполнителем научного проекта и (или) программы, включая соавторство за последние пять лет, непосредственного участия при подготовке заявки, планирования совместных публикаций по результатам исследования и применения этих результатов в течение последних 5 (пять) лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z164" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) нахождении в браке (супружестве) или близком родстве с исполнителем научного проекта и (или) программы;</w:t>
+      3) непосредственном руководстве над исполнителем научного проекта и (или) программы, нахождения в его подчинении или оказания ему консультационных услуг в течение последних 5 (пять) лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z165" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) нахождении в близком родстве с родителями, супругом (супругой) исполнителя научного проекта и (или) программы;</w:t>
+      4) нахождении в браке (супружестве) или близком родстве с исполнителем научного проекта и (или) программы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z166" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) членстве в ННС;</w:t>
+      5) нахождении в близком родстве с родителями, супругом (супругой) исполнителя научного проекта и (или) программы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z167" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) участии эксперта в качестве научного руководителя проекта или программы, диссертационной работы;</w:t>
+      6) членстве в ННС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z168" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) участии в качестве научного руководителя проекта или программы, диссертационной работы эксперта.</w:t>
+      7) участии эксперта в качестве научного руководителя проекта или программы, диссертационной работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z170" w:id="164"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z169" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      8) участии в качестве научного руководителя проекта или программы, диссертационной работы эксперта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z170" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Не допускаются факты нарушений научной этики, установленные подпунктом 10) пункта 2 настоящих Правил. При наличии фактов нарушения научной этики предоставляются доказательства, обоснования, в том числе с применением технических средств и привлечением независимых специалистов, специализация которых соответствует объекту ГНТЭ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z171" w:id="165"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z171" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок организации и проведения государственной научно-технической экспертизы проектов коммерциализации результатов научной и (или) научно-технической деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z172" w:id="166"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z172" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Экспертиза проектов коммерциализации РННТД, участвующих в конкурсе, включает технологическую и экономическую (маркетинговую) экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z173" w:id="167"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z173" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Экспертиза проектов проводится казахстанскими и зарубежными экспертами, привлекаемыми для проведения экспертизы проектов коммерциализации РННТД, на основании заключенных организатором с каждым экспертом договоров в соответствии с пунктом 14 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z174" w:id="168"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z174" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Комплексная экспертиза предусмотрена для заявок по 3 (три) или более отраслям экономики. При проведении комплексной экспертизы проекта образуется экспертная группа в составе от трех до девяти экспертов (в нечетном количестве).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z175" w:id="169"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z175" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Организатор организует проведение технологической и экономической (маркетинговой) экспертизы заявок, соответствующих конкурсной документации, в срок не позднее 45 (сорок пять) календарных дней со дня завершения проверки заявок на соответствие конкурсной документации согласно Правилам финансирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z176" w:id="170"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z176" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Организатор:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z177" w:id="171"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z177" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) формирует базу данных казахстанских и зарубежных экспертов для проведения экспертизы проектов коммерциализации РННТД;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z178" w:id="172"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z178" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на постоянной основе пополняет (обновляет) сформированную базу данных казахстанских и зарубежных экспертов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z179" w:id="173"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z179" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) формирует банк данных электронных версий заявок, поступивших на конкурс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z180" w:id="174"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z180" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) для каждой заявки, в зависимости от приоритетного сектора экономики, в рамках которой представлена заявка, подбирает экспертов из базы данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z181" w:id="175"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z181" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) направляет электронные версии заявок для проведения ТЭ не менее чем двум (казахстанским и (или) зарубежным) экспертам либо экспертной группе для проведения комплексной экспертизы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z182" w:id="176"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z182" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) направляет электронные версии заявок для проведения ЭМЭ не менее чем двум казахстанским экспертам либо экспертной группе для проведения комплексной экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z183" w:id="177"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z183" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Заключение эксперта (комплексное заключение экспертов) по ТЭ проекта составляется по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z184" w:id="178"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z184" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Заключение эксперта (комплексное заключение экспертов) по ЭМЭ проекта составляется по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z185" w:id="179"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z185" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. В заключении эксперта по каждому критерию оценки казахстанским и (или) зарубежным экспертами выставляется балл по системе экспертных оценок проекта коммерциализации РННТД по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z186" w:id="180"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z186" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Организатор на основе заключений ТЭ и ЭМЭ формирует сводные заключения экспертизы по каждому проекту с итоговыми баллами по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и направляет их в уполномоченный орган в течение 4 (четыре) календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z187" w:id="181"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z187" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Организатор в течение 3 (три) календарных дней после получения сводных заключений экспертизы проектов передает сводные заключения экспертизы в ННС для принятия решения о финансировании или об отказе в финансировании проекта коммерциализации РННТД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5053,51 +5773,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="182"/>
+    <w:bookmarkStart w:name="z190" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение государственной научно-технической экспертизы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5106,51 +5826,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Индивидуальный регистрационный номер</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и наименование объекта Государственной научно-технической экспертизы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6506,64 +7226,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Средний балл Государственной научно-технической экспертизы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z191" w:id="183"/>
+      <w:bookmarkStart w:name="z191" w:id="176"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организатор __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата передачи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6670,51 +7390,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и проведения государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>научно-технической экспертизы</w:t>
+              <w:t>научно-технической</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6741,274 +7474,294 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="184"/>
+    <w:bookmarkStart w:name="z194" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заключение эксперта по оценке обоснованности запрашиваемой суммы</w:t>
+        <w:t xml:space="preserve"> Заключение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>в рамках заявок на грантовое и программно-целевое финансирование,</w:t>
-[...7 lines deleted...]
-          <w:b/>
+        <w:t>эксперта по оценке обоснованности запрашиваемой суммы в рамках заявок на грантовое и программно-целевое финансирование, заявок государственных научных организаций и научных организаций со стопроцентным участием государства, включенных в перечень организаций, осуществляющих фундаментальные научные исследования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z245" w:id="178"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Индивидуальный регистрационный номер и наименование объекта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...36 lines deleted...]
-        <w:t>и наименование объекта Государственной научно-технической экспертизы)</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Государственной научно-технической экспертизы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>п/п</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+              <w:t>
+п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование статьи расходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7032,2076 +7785,2604 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стоимость расходов на основании позиции экспертов Государственной научно-технической экспертизы</w:t>
-[...53 lines deleted...]
-              <w:t>(100-150 слов)</w:t>
+Заключение эксперта по оценке обоснованности запрашиваемой суммы на основании позиции экспертов государственной научно-технической экспертизы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...116 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По заключению эксперта №1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По заключению эксперта №2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По заключению эксперта №3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
-            </w:r>
-[...34 lines deleted...]
-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...190 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Оплата труда (включая налоги и другие обязательные платежи в бюджет)"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комментарии эксперта по оценке обоснованности запрашиваемой суммы с учетом мнении эксперта (по годам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комментарии эксперта по оценке обоснованности запрашиваемой суммы с учетом мнении эксперта (по годам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комментарии эксперта по оценке обоснованности запрашиваемой суммы с учетом мнении эксперта (по годам)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...226 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагаемая сумма (в цифрах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагаемая сумма (в цифрах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагаемая сумма (в цифрах)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...226 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Служебные командировки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комментарии эксперта по оценке обоснованности запрашиваемой суммы с учетом мнении эксперта (по годам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комментарии эксперта по оценке обоснованности запрашиваемой суммы с учетом мнении эксперта (по годам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комментарии эксперта по оценке обоснованности запрашиваемой суммы с учетом мнении эксперта (по годам)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...226 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагаемая сумма (в цифрах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагаемая сумма (в цифрах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагаемая сумма (в цифрах)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...226 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Научно-организационное сопровождение, прочие услуги и работы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комментарии эксперта по оценке обоснованности запрашиваемой суммы с учетом мнении эксперта (по годам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комментарии эксперта по оценке обоснованности запрашиваемой суммы с учетом мнении эксперта (по годам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комментарии эксперта по оценке обоснованности запрашиваемой суммы с учетом мнении эксперта (по годам)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагаемая сумма (в цифрах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагаемая сумма (в цифрах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагаемая сумма (в цифрах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение материалов (для физических и юридических лиц), приобретение оборудования и (или) программного обеспечения (для юридических лиц)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комментарии эксперта по оценке обоснованности запрашиваемой суммы с учетом мнении эксперта (по годам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комментарии эксперта по оценке обоснованности запрашиваемой суммы с учетом мнении эксперта (по годам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комментарии эксперта по оценке обоснованности запрашиваемой суммы с учетом мнении эксперта (по годам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагаемая сумма (в цифрах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагаемая сумма (в цифрах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагаемая сумма (в цифрах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расходы на аренду, эксплуатационные расходы оборудования и техники, используемых для реализации исследований</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комментарии эксперта по оценке обоснованности запрашиваемой суммы с учетом мнении эксперта (по годам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комментарии эксперта по оценке обоснованности запрашиваемой суммы с учетом мнении эксперта (по годам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Комментарии эксперта по оценке обоснованности запрашиваемой суммы с учетом мнении эксперта (по годам)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагаемая сумма (в цифрах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагаемая сумма (в цифрах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагаемая сумма (в цифрах)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого сумма к финансированию проекта или программы, рекомендуемая экспертом по оценке обоснованности запрашиваемой суммы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...154 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого сумма к финансированию проекта с учетом замечании</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого сумма к финансированию проекта с учетом замечании</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого сумма к финансированию проекта с учетом замечании</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z241" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z195" w:id="185"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Фамилия, имя, отчество (при его наличии) эксперта по оценке обоснованности</w:t>
+      * в случае сокращения суммы, указывать в каком году и по какой статье расходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z242" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>запрашиваемой суммы ______________________________________________</w:t>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии) эксперта по оценке обоснованности запрашиваемой суммы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>* - 3, 4 графы заполняются на основании позиции экспертов Государственной</w:t>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z243" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>научно-технической экспертизы, приведенной в заключениях экспертов</w:t>
+        <w:t>
+      * 4, 5, 6 графы заполняются на основании позиции экспертов государственной научно-технической экспертизы, приведенной в заключениях экспертов по государственной научно-технической экспертизы, согласно приложениям 3, 4 и 5 настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z244" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>по Государственной научно-технической экспертизы,</w:t>
+        <w:t>
+      ** стоимость расходов на основании цен (на момент проведения оценки).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="182"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9245,104 +10526,130 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z198" w:id="186"/>
+    <w:bookmarkStart w:name="z198" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заключение эксперта на заявку в рамках грантового финансирования</w:t>
+        <w:t xml:space="preserve"> Заключение эксперта на заявку в рамках грантового финансирования ______________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>______________________________________________________</w:t>
+        <w:t>(Индивидуальный регистрационный номер</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(Индивидуальный регистрационный номер</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>и наименование объекта Государственной научно-технической экспертизы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 3 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12480,104 +13787,130 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z202" w:id="187"/>
+    <w:bookmarkStart w:name="z202" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заключение эксперта на заявку в рамках программно-целевого финансирования</w:t>
+        <w:t xml:space="preserve"> Заключение эксперта на заявку в рамках программно-целевого финансирования ___________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>___________________________________________________________________</w:t>
+        <w:t>(Индивидуальный регистрационный номер</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(Индивидуальный регистрационный номер</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>и наименование объекта Государственной научно-технической экспертизы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 4 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15150,140 +16483,166 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="188"/>
+    <w:bookmarkStart w:name="z205" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение эксперта на заявку в рамках программно-целевого финансирования</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>вне конкурсных процедур на проведение прикладных научных исследований</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в сфере национальной безопасности и обороны, содержащих сведения,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>составляющие государственные секреты</w:t>
+        <w:t>составляющие государственные секреты _________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>_________________________________________________________________</w:t>
+        <w:t>(Индивидуальный регистрационный номер</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(Индивидуальный регистрационный номер</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>и наименование объекта Государственной научно-технической экспертизы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 5 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18733,116 +20092,142 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z208" w:id="189"/>
+    <w:bookmarkStart w:name="z208" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Экспертное заключение по заявке на финансирование научных организаций,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>осуществляющих фундаментальные научные исследования</w:t>
+        <w:t>осуществляющих фундаментальные научные исследования _________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>_________________________________________________________________</w:t>
+        <w:t>(Индивидуальный регистрационный номер</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(Индивидуальный регистрационный номер</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>и наименование объекта Государственной научно-технической экспертизы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 6 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -22318,64 +23703,64 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Коротко перечислить основные недостатки исследований и степень их влияния на достижение ожидаемых результатов. Отдельно выделить недостатки, имеющие критическое значение для реализации исследований и ставящие под сомнение достижение их целей.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z211" w:id="190"/>
+      <w:bookmarkStart w:name="z211" w:id="187"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) эксперта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________ __________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -22536,51 +23921,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z214" w:id="191"/>
+    <w:bookmarkStart w:name="z214" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение эксперта по промежуточному отчету в рамках программно-целевого</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -22625,51 +24010,89 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Индивидуальный регистрационный номер</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и наименование объекта Государственной научно-технической экспертизы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 7 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -23589,64 +25012,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z215" w:id="192"/>
+      <w:bookmarkStart w:name="z215" w:id="189"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) эксперта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23875,51 +25298,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z218" w:id="193"/>
+    <w:bookmarkStart w:name="z218" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение эксперта по итоговому отчету в рамках грантового</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -23976,51 +25399,89 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Индивидуальный регистрационный номер</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и наименование объекта Государственной научно-технической экспертизы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 8 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -25828,64 +27289,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z219" w:id="194"/>
+      <w:bookmarkStart w:name="z219" w:id="191"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) эксперта___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Для комплексной/комиссионной экспертизы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26114,51 +27575,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z222" w:id="195"/>
+    <w:bookmarkStart w:name="z222" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение эксперта по работе, выдвигаемой на соискание</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -26167,51 +27628,89 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование объекта Государственной научно-технической экспертизы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 9 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -27238,70 +28737,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z223" w:id="196"/>
+    <w:bookmarkStart w:name="z223" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) эксперта _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27445,51 +28944,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z226" w:id="197"/>
+    <w:bookmarkStart w:name="z226" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Система экспертных оценок для промежуточных отчетов и работ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -27498,51 +28997,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в области науки и техники, и проекта коммерциализации результатов научной</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и (или) научно-технической деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -29023,64 +30522,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z227" w:id="198"/>
+      <w:bookmarkStart w:name="z227" w:id="195"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Определение пороговой оценки (высокий, средний, низкий)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>производить в соответствии с со следующими значениями балла:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -29292,80 +30791,118 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z230" w:id="199"/>
+    <w:bookmarkStart w:name="z230" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение (комплексное) экспертов технологической экспертизы по проекту</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"______________________________________________"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 11 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -31777,64 +33314,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z231" w:id="200"/>
+      <w:bookmarkStart w:name="z231" w:id="197"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) эксперта ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата экспертизы _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -31995,80 +33532,118 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z234" w:id="201"/>
+    <w:bookmarkStart w:name="z234" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение (комплексное) экспертов экономической (маркетинговой) экспертизы по проекту</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"___________________________________________________"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 12 внесены изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -34696,64 +36271,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z235" w:id="202"/>
+      <w:bookmarkStart w:name="z235" w:id="199"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) эксперта ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата экспертизы _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -34914,68 +36489,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z238" w:id="203"/>
+    <w:bookmarkStart w:name="z238" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сводное заключение экспертизы по проекту _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -37058,64 +38633,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z239" w:id="204"/>
+      <w:bookmarkStart w:name="z239" w:id="201"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организатор _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата экспертизы __________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
@@ -37138,55 +38713,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37512,31 +39087,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>