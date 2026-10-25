--- v0 (2025-11-02)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c6305f2" w14:textId="c6305f2">
+    <w:p w14:paraId="69025a5" w14:textId="69025a5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,94 +112,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра культуры и информации Республики Казахстан от 31 октября 2024 года № 505-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 31 октября 2024 года № 35315.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве культуры и информации Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 4 октября 2023 года № 866, ПРИКАЗЫВАЮ:</w:t>
+      В соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах", подпунктом 26) пункта 15 Положения о Министерстве культуры и информации Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 4 октября 2023 года № 866, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 398-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -876,862 +938,842 @@
               </w:rPr>
               <w:t>№ 505-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила осуществления учета иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила – в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 398-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z35" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила осуществления учета иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан (далее – Правила), разработаны в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 26)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве культуры и информации Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 4 октября 2023 года № 866 и определяют порядок осуществления учета иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z36" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z37" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) единый реестр – перечень поставленных на учет иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан содержащее сведения, предусмотренные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложении 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих правил; </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z38" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) услугополучатель – физические и юридические лица, филиалы и представительства юридических лиц, имеющие право и (или) намерение подать заявление на получение государственной или социально ответственной услуги или получающие государственную или социально ответственную услугу либо получившие результат оказания государственной или социально ответственной услуги для реализации своих прав, свобод и законных интересов с предоставлением им соответствующих материальных или нематериальных благ (далее – услугополучатель); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z39" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) услугополучатель – физические и юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов (далее – услугополучатель);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+      3) государственная цифровая система разрешений и уведомлений (далее - www.elicense.kz) – цифровая система, являющаяся компонентом "цифрового правительства", предназначенная для осуществления в цифровом виде лицензирования, разрешительных процедур в части получения разрешения с присвоением идентификационного номера, направления уведомления заявителем и обеспечения этих процессов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z40" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) веб-портал "электронного правительства" – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме (далее – Портал);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+      4) веб-портал "цифрового правительства" – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z41" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) электронная цифровая подпись – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания;</w:t>
-[...19 lines deleted...]
-      4) государственная информационная система разрешений и уведомлений (далее- www.elicense.kz) – информационная система, являющаяся компонентом "электронного правительства", предназначенная для осуществления в электронном виде лицензирования, разрешительных процедур в части получения разрешения с присвоением идентификационного номера, направления уведомления заявителем и обеспечения этих процессов. </w:t>
+      5) электронная цифровая подпись – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> настоящих правил.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок осуществления учета иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Учет иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан, осуществляется Комитетом информации Министерства культуры и информации Республики Казахстан (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z44" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учет иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан, осуществляется на основании заявления услугополучателя.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z45" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Учет иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан, осуществляется путем постановки на учет в рамках оказания государственной услуги в порядке, предусмотренном в Главе 2 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkStart w:name="z46" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. После осуществления постановки на учет иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан, сотрудник ответственного структурного подразделения услугодателя, вносит в единый реестр сведения о поставленных на учет иностранных периодических печатных изданиях, распространяемых на территории Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z47" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Учет иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан, осуществляется путем постановки на учет в рамках оказания государственной услуги в порядке предусмотренном в Главе 3 настоящих Правил.</w:t>
-[...19 lines deleted...]
-      6. После осуществления постановки на учет иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан сотрудник ответственного структурного подразделения услугодателя, вносит в единый реестр сведения о поставленных на учет иностранных периодических печатных изданиях, распространяемых на территории Республики Казахстан.</w:t>
+      7. Срок внесения в единый реестр сведений о поставленных на учет иностранных периодических печатных изданиях, распространяемых на территории Республики Казахстан, составляет 5 (пять) рабочих дней со дня постановки на учет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      7. Срок внесения в единый реестр сведений о поставленных на учет иностранных периодических печатных изданиях, распространяемых на территории Республики Казахстан, составляет 5 рабочих дней со дня постановки на учет.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Для получения государственной услуги физические и (или) юридические лица осуществляющие деятельность по предоставлению услуг в области масс-медиа в Республики Казахстан (далее – услугополучатель) направляют услугодателю через портал "цифрового правительства" www.egov.kz, www.elicense.kz, заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, а также документы указанные в Перечне основных требований к оказанию государственной услуги "Постановка на учет иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан" (далее – Перечень) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z49" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Канцелярия услугодателя в день поступления документов осуществляет их прием, регистрацию и передает на исполнение ответственному структурному подразделению. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z50" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сотрудник ответственного структурного подразделения услугодателя в течение 2 (двух) рабочих дней с момента регистрации документов, проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z51" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя, документ подтверждающий оплату услугодатель получает из Портала. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+      Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя, документ, подтверждающий оплату, услугодатель получает из Портала. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z52" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия сотрудник ответственного структурного подразделения в указанные сроки отказывает в дальнейшем рассмотрении заявления в форме электронного документа подписанный электронной цифровой подписью (далее – ЭЦП) руководителя или его заместителей уполномоченного органа и направляет заявителю в личный кабинет Портала.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z53" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Услугодатель отказывает в оказании государственной услуги по основаниям, изложенным в пункте 11 Перечня, указанного в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z54" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основанием для отказа в оказании государственной услуги не могут быть требования, не связанные с возникновением права на получение данной услуги.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z55" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также о времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
+      При отказе в оказании государственной услуги заслушивание с услугополучателем не проводится.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z56" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае устранения услугополучателем причин отказа в оказании государственной услуги услугополучатель вправе обратиться повторно для получения государственной услуги в порядке, установленном в настоящих Правилах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z57" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Услугодатель уведомляет услугополучателя о заслушивании не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления в соответствии с </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+      11. При внесении изменений и (или) дополнений в Правила услугодатель направляет оператору "цифрового правительства", в Единый контакт-центр и услугодателю информацию о таких изменениях и (или) дополнениях в течение 3 (трех) рабочих дней с даты утверждения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z58" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      По результатам заслушивания услугодатель формирует справку об учете иностранных периодических изданий, распространяемых на территории Республики Казахстан, либо мотивированный отказ в оказании государственной услуги.</w:t>
-[...19 lines deleted...]
-      Результат оказания государственной услуги направляется в личный кабинет услугополучателя на Портале в форме электронного документа, подписанного ЭЦП руководителя, или его заместителей.</w:t>
+      12. Рассмотрение жалобы на решение, действия (бездействия) услугодателя по вопросам оказания государственной услуги по осуществлению учета иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан, производится должностным лицом, вышестоящим уполномоченным органом в области масс-медиа, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу) в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z59" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z60" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z61" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z62" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z63" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуется, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z64" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1778,522 +1820,408 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам постановки</w:t>
+              <w:t xml:space="preserve">к Правилам постановки на учет </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на учет иностранных</w:t>
+              <w:t xml:space="preserve">иностранных периодических </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>периодических печатных изданий,</w:t>
+              <w:t xml:space="preserve">печатных изданий, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>распространяемых на территории</w:t>
+              <w:t xml:space="preserve">распространяемых на </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t xml:space="preserve">территории Республики </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр культуры</w:t>
+              <w:t>Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и информации</w:t>
+              <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t xml:space="preserve">(полное наименование органа, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 31 октября 2024 года</w:t>
+              <w:t xml:space="preserve">выдающего справку об учете </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 505-НҚ</w:t>
-[...64 lines deleted...]
-              <w:t>__________________________</w:t>
+              <w:t xml:space="preserve">иностранных периодических </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(полное наименование органа,</w:t>
+              <w:t xml:space="preserve">изданий, распространяемых на </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выдающего справку об учете</w:t>
+              <w:t xml:space="preserve">территории Республики </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>иностранных периодических</w:t>
-[...38 lines deleted...]
-              <w:t>Республики Казахстан)</w:t>
+              <w:t>Казахстан)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkStart w:name="z69" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прошу Вас поставить на учет иностранные периодические печатные издания,</w:t>
-[...170 lines deleted...]
-        <w:t>(место регистрации, фактический адрес, контактные телефоны, электронный адрес)</w:t>
+      Прошу Вас поставить на учет иностранные периодические печатные издания, распространяемые на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные распространителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование индивидуального предпринимателя/юридического лица с</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      указанием организационно-правовой формы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (индивидуальный идентификационный номер (ИИН), бизнес-идентификационный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер (БИН), номер и дата выдачи регистрационного документа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (место регистрации, фактический адрес, контактные телефоны, электронный адрес)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -2569,51 +2497,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2802,51 +2730,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3000,158 +2928,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkStart w:name="z80" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Согласен на использования сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах в соответствии с </w:t>
+      Согласен на использования сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> РК "О персональных данных и их защите".</w:t>
-[...70 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z81" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________ "___" _________20____г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z82" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (подпись первого руководителя/индивидуального предпринимателя) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z83" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати "___" ___________ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z84" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3198,168 +3138,116 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам постановки на учет</w:t>
+              <w:t xml:space="preserve">к Правилам постановки на учет </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>иностранных периодических</w:t>
+              <w:t xml:space="preserve">иностранных периодических </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>печатных изданий,</w:t>
+              <w:t xml:space="preserve">печатных изданий, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>распространяемых на территории</w:t>
+              <w:t xml:space="preserve">распространяемых на </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t xml:space="preserve">территории Республики </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министр культуры</w:t>
-[...51 lines deleted...]
-              <w:t>№ 505-НҚ</w:t>
+              <w:t>Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
@@ -3378,1422 +3266,1788 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень основных требований к оказанию государственной услуги "Постановка на учет иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан"</w:t>
+Перечень основных требований к оказанию государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комитет информации Министерства культуры и информации Республики Казахстан.</w:t>
+Постановка на учет иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги (каналы доступа)</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявлений и выдача результатов осуществляется посредством веб-портала "электронного правительства": www.egov.kz, www.elicense.kz.</w:t>
+Отсутствует.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя, соуслугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания – 10 (десять) рабочих дней.</w:t>
+Комитет информации Министерства культуры и информации Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная).</w:t>
+Прием заявлений и выдача результатов осуществляется посредством веб-портала "цифрового правительства": www.egov.kz, www.elicense.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Справка об учете иностранных периодических изданий, распространяемых на территории Республики Казахстан либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+Срок оказания – 10 (десять) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается на бесплатной основе физическим и юридическим лицам.</w:t>
+Электронная (частично цифровизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) портал – круглосуточно за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем;</w:t>
-[...53 lines deleted...]
-              <w:t>Адреса оказания государственной услуги размещены на интернет-ресурсе Министерства: www.mam.gov.kz, в разделе "Государственные услуги".</w:t>
+Справка об учете иностранных периодических изданий, распространяемых на территории Республики Казахстан, либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов необходимых для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...54 lines deleted...]
-              <w:t>Статус о принятии запроса на государственную услугу направляется услугополучателю через портал на "личный кабинет".</w:t>
+              <w:t>
+Государственная услуга оказывается на бесплатной основе физическим и юридическим лицам.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...102 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+          <w:bookmarkStart w:name="z87" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) портал – круглосуточно за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) услугодатель - с понедельника по пятницу включительно с перерывом на обед в соответствии с установленным графиком работы, кроме выходных и праздничных дней, в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>трудовым законодательством</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прием заявлений и выдача результатов оказания государственной услуги с 9.00 до 17.00.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...48 lines deleted...]
-              <w:t>Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе www.mam.gov.kz, в разделе "Государственные услуги", единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
+          <w:bookmarkStart w:name="z89" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) заявление по форме, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сведения о данных документа, удостоверяющего личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства". Статус о принятии запроса на государственную услугу направляется услугополучателю через Портал на "личный кабинет".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z90" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателями для получения государственных услуг, связанных с субсидированием, а также оказываемых посредством конкурсных процедур отбора услугополучателей или в пределах установленных лимитов, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) неустранение выявленных недостатков по истечении срока приостановления оказания государственной услуги по основанию, предусмотренному </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 2 статьи 18-2 Закона "О государственных и социально ответственных услугах".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z96" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель получает государственную услугу в электронной форме через Портал при условии наличия ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугополучатель получает информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" Портала, а также единого контакт-центр по вопросам оказания государственных услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе www.mam.gov.kz, в разделе "Государственные услуги", единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -5188,31 +5442,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>