--- v0 (2025-11-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8f6c7b0" w14:textId="8f6c7b0">
+    <w:p w14:paraId="3cd62a6" w14:textId="3cd62a6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -587,642 +587,726 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министра внутренних дел</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 октября 2024 года № 863</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматриваются в редакции приказа Министра внутренних дел РК от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 373</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила предоставления национальным компаниям права на учреждение охранных организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила предоставления национальным компаниям права на учреждение охранных организаций (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 17-1 Закона Республики Казахстан "Об охранной деятельности" (далее – Закон).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Охранная организация учреждается Национальной компанией при условии включения ее в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> национальных компаний, утвержденным постановлением Правительства Республики Казахстан от 6 апреля 2011 года № 376 "Об утверждении перечня национальных управляющих холдингов, национальных холдингов, национальных компаний".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Учреждение охранной организации национальными компаниями осуществляется при соблюдении следующих условий:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      3. Учреждение охранной организации национальными компаниями осуществляется при соблюдении следующих условий:</w:t>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) охранная организация может являться дочерней организацией национальной компании, осуществляющей иную деятельность, кроме охранной;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      1) охранная организация может являться дочерней организацией национальной компании, осуществляющей иную деятельность, кроме охранной;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) учредителями (участниками) охранной организации являются учредители либо должностные лица национальной компании, в отношении которых будут оказываться охранные услуги создаваемой организацией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...15 lines deleted...]
-      2) учредителями (участниками) охранной организации являются учредители либо должностные лица национальной компании, в отношении которых будут оказываться охранные услуги создаваемой организацией;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) учредителем (участником) охранной организации является национальная компания, в отношении которой будут оказываться охранные услуги создаваемой организацией, и аффилированные с ним юридические лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      3) учредителем (участником) охранной организации является национальная компания, в отношении которой будут оказываться охранные услуги создаваемой организацией, и аффилированные с ним юридические лица.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Учреждение охранных организаций национальными компаниями предварительно согласовывается с уполномоченным органом по осуществлению контроля за охранной деятельностью на территории Республики Казахстан (далее – уполномоченный орган).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      4. Учреждение охранных организаций национальными компаниями предварительно согласовывается с уполномоченным органом по осуществлению контроля за охранной деятельностью на территории Республики Казахстан (далее – уполномоченный орган).</w:t>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Для согласования учреждения охранной организации национальная компания направляет в уполномоченный орган через веб-портал "электронного правительства" www.egov.kz или www.elicense.kz (далее – Портал) следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление в форме электронного документа, подписанного Электронной цифровой подписью (далее – ЭЦП) услугополучателя согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам оказания государственной услуги "Согласование уполномоченного органа на учреждение охранной организации национальной компанией", утвержденного приказом Министра внутренних дел Республики Казахстан от 28 марта 2020 года № 261 "Об утверждении Правил оказания государственных услуг в сфере охранной деятельности" (далее – Приказ МВД № 261) (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20224);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) электронная копия документа, подтверждающего предварительное согласие антимонопольного органа на создание охранной организации, в том числе на расширение и (или) изменение уставных видов деятельности, учреждаемой национальной компанией в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копии учредительных документов, подтверждающих соответствие заявителя условиям, установленным пунктом 3 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      3) копии учредительных документов, подтверждающих соответствие заявителя условиям, установленным пунктом 3 настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) перечень объектов (наименование, место расположения), в том числе объектов дочерних организаций, планируемых к передаче под охрану учреждаемой охранной организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Уполномоченный орган в течение двадцати рабочих дней со дня предоставления документов рассматривает их в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> МВД № 261, после чего направляет национальной компании согласование на учреждение охранной организации или мотивированный отказ в форме электронного документа, подписанного ЭЦП уполномоченного лица уполномоченного органа.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основаниями для отказа на учреждение охранной организации национальной компанией являются:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      Основаниями для отказа на учреждение охранной организации национальной компанией являются:</w:t>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) несоответствие заявителя пункту 2 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      1) несоответствие заявителя пункту 2 настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) установление недостоверности сведений в представленных документах указанных в пункте 5 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      2) установление недостоверности сведений в представленных документах указанных в пункте 5 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отказа в учреждении охранной организации национальная компания повторно представляет документы, указанные в пункте 5 настоящих Правил в уполномоченный орган после устранения выявленных замечаний.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. После получения письма-согласования на учреждение охранной организации, национальная компания в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на право занятия охранной деятельностью", утвержденным приказом МВД № 261, обращается в территориальный орган полиции по месту регистрации для получения государственной лицензии на право осуществления охранной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Порядок обжалования решений, действий (бездействия) уполномоченного органа, осуществляется в соответствии с Административным процедурно-процессуальным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1548,31 +1632,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>