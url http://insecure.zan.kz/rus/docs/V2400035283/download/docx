--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="615fe00" w14:textId="615fe00">
+    <w:p w14:paraId="642fea7" w14:textId="642fea7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1123,597 +1123,496 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга "Постановка на учет, переучет, выдача свидетельства отечественного теле-, радиоканала" (далее – государственная услуга) оказывается Комитетом информации Министерства культуры и информации Республики Казахстан (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Услугополучатель – физические и юридические лица, филиалы и представительства юридических лиц, имеющие право и (или) намерение подать заявление на получение государственной или социально ответственной услуги или получающие государственную или социально ответственной услуги либо получившие результат оказания государственной или социально ответственной услуги для реализации своих прав, свобод и законных интересов с предоставлением им соответствующих материальных или нематериальных благ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Веб-портал "цифрового правительства" – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При внесении изменений и (или) дополнений в Правила услугодатель направляет оператору цифровой инфраструктуры "цифрового правительства", в Единый контакт-центр и услугодателю информацию о таких изменениях и (или) дополнениях в течение 3 (трех) рабочих дней с даты утверждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 263-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Услугополучатель направляет услугодателю через веб-портал "цифрового правительства", "Государственная база данных "Е-лицензирование" (далее – Портал), заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, о записи и хранении транслируемых и ретранслируемых теле-, радиопрограмм в течение шести месяцев по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, форму сведений о наличии имущественных прав собственника теле-, радиоканала на помещения и площади с отдельным входом или на их аренду согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Канцелярия услугодателя в день поступления документов осуществляет их прием, регистрацию и передает на исполнение ответственному структурному подразделению. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...397 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сотрудник ответственного структурного подразделения услугодателя в течение 2 (двух) рабочих дней с момента регистрации документов, проверяет полноту представленных документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2440,118 +2339,50 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 263-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...66 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2601,116 +2432,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Приложение 1 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам оказания</w:t>
+              <w:t>оказания государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственной услуги</w:t>
+              <w:t>услуги "Постановка</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Постановка на учет, переучет,</w:t>
+              <w:t>на учет, переучет, выдача</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выдача свидетельства</w:t>
+              <w:t>свидетельства отечественного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>отечественного теле-, радиоканала"</w:t>
+              <w:t>теле-, радиоканала"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2733,610 +2564,533 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выдающего свидетельство</w:t>
+              <w:t>(полное наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о постановке на учет</w:t>
+              <w:t>органа, выдающего</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>отечественного теле-, радиоканала)</w:t>
+              <w:t>свидетельство о постановке</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на учет отечественного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теле-, радиоканала)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас поставить на учет отечественный теле-, радиоканал</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...337 lines deleted...]
-        <w:t>"_____" _________________ 20___ года</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (наименование теле-, радиоканала)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование собственника теле-, радиоканала _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должность лица (лиц), наименование и организационно-правовая форма собственника)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес собственника теле-, радиоканала _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (место жительство/место нахождения, контактные данные)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН/ИИН ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тематическая направленность теле-, радиоканала: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Среднесуточный объем собственного вещания: _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Среднесуточный объем ретранслируемого вещания: _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________ ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   и должность лица (лиц), (подпись) наименование заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использования сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах Приложение 3. _______________ (о записи и хранении транслируемых и ретранслируемых теле-, радиопрограмм в течение шести месяцев).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "_____" _________________ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...66 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -3382,116 +3136,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 2 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам оказания</w:t>
+              <w:t>оказания государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственной услуги</w:t>
+              <w:t>услуги "Постановка на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Постановка на учет, переучет,</w:t>
+              <w:t>учет, переучет, выдача</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выдача свидетельства</w:t>
+              <w:t>свидетельства отечественного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>отечественного теле-, радиоканала"</w:t>
+              <w:t>теле-, радиоканала"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3514,751 +3268,766 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(полное наименование органа,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>выдающего свидетельство</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>о постановке на учет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>отечественного теле-, радиоканала)</w:t>
+              <w:t>отечественного теле-,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>радиоканала)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас осуществить переучет отечественного теле-, радиоканала</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...541 lines deleted...]
-        <w:t>(при его наличии)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (наименование теле-, радиоканала)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по следующей причине ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (указать причину)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование собственника теле-, радиоканала</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и должность лица (лиц)______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (при его наличии)/наименование и организационно-правовая форма собственника)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес собственника теле-, радиоканала</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (место жительство/место нахождения, контактные данные)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН/ИИН ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тематическая направленность теле-, радиоканала: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Среднесуточный объем собственного вещания: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Среднесуточный объем ретранслируемого вещания: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данные документов, подтверждающих смену собственника/передачу прав</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>собственности: (указываются данные документа, номер и дата документа, ИИН/БИН и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должность лица (лиц), наименование и организационно-правовая форма лица, которому</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>переходят права собственности (заполняется в случае смены собственника)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № п/п Данные документа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использования сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в цифровых системах</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________ "__" ____ 20 __ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (подпись) ___________________________________ _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       и должность лица (лиц), (подпись) наименование заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати "__" _____________20___года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4560,68 +4329,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>о постановке на учет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отечественного теле-, радиоканала)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:bookmarkStart w:name="z63" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> О записи и хранении транслируемых и ретранслируемых теле-, радиопрограмм в течение шести месяцев</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В приложение 3 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4881,118 +4650,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подписано и отправлено в __:__ часов "__" ______ 20__ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...66 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -5103,120 +4804,106 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>выдача свидетельства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>отечественного теле-, радиоканала"</w:t>
+              <w:t>отечественного теле-,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>радиоканала"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 4 - в редакции приказа Министра культуры и информации РК от 15.10.2025 </w:t>
+      Сноска. Приложение 4 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 562-НҚ</w:t>
+        <w:t>№ 263-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с </w:t>
-[...27 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5231,51 +4918,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень основных требований к оказанию государственной услуги (наименование государственной услуги) "Постановка на учет, переучет, выдача свидетельства отечественного теле-, радиоканала"</w:t>
+Перечень основных требований к оказанию государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5308,87 +4995,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комитет информации Министерства культуры и информации Республики Казахстан</w:t>
+Постановка на учет, переучет, выдача свидетельства отечественного теле-, радиоканала</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5421,87 +5108,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявлений и выдача результатов осуществляется посредством Портала.</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5534,87 +5221,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания – 10 (десять) рабочих дней.</w:t>
+Комитет информации Министерства культуры и информации Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5646,88 +5333,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Форма оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">
+Способы предоставления государственной услуги и ее подвидов (при наличии) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)</w:t>
+Прием заявлений и выдача результатов осуществляется посредством веб-портала "цифрового правительства": www.egov.kz, www.elicense.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5760,87 +5447,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги – свидетельство о постановке на учет, переучет отечественного теле-, радиоканала (далее – свидетельство), свидетельство либо мотивированный ответ об отказе в оказании государственной услуги, в случаях и по основаниям, предусмотренными настоящими правилами. На портале результат оказания государственной услуги либо мотивированный ответ об отказе в оказании государственной услуги направляется в "личный кабинет" в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+Срок оказания – 10 (десять) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5873,87 +5560,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается на бесплатной основе физическим и юридическим лицам.</w:t>
+Электронная (частично цифровизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5986,125 +5673,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) портала – круглосуточно за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан". Адреса оказания государственной услуги размещены на интернет-ресурсе Министерства: www.mam.gov.kz, в разделе "Государственные услуги".</w:t>
+Результат оказания государственной услуги – свидетельство о постановке на учет, переучет отечественного теле-, радиоканала (далее – свидетельство), свидетельство либо мотивированный ответ об отказе в оказании государственной услуги, в случаях и по основаниям, предусмотренными настоящими правилами. На портале результат оказания государственной услуги либо мотивированный ответ об отказе в оказании государственной услуги направляется в "личный кабинет" в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6137,141 +5786,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) для постановки на учет отечественного теле-, радиоканала услугополучатель представляет: заявление (запрос) в форме электронного документа, подписанный ЭЦП услугополучателя, форма сведений о наличии имущественных прав собственника теле-, радиоканала на помещения и площади с отдельным входом или на их аренду согласно приложению 5 к настоящим Правилам;</w:t>
-[...53 lines deleted...]
-Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя услугодатель получает из Портала.</w:t>
+Государственная услуга оказывается на бесплатной основе физическим и юридическим лицам.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6304,235 +5899,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодателем ранее выдано свидетельство о постановке на учет теле-, радиоканала с тем же названием и распространением на той же территории либо сходным до степени его смешения с названием ранее созданного теле-, радиоканала;</w:t>
+1) портала – круглосуточно за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> статьи 22 Закона Республики Казахстан "О масс-медиа";</w:t>
+              <w:t>
+2) услугодатель - с понедельника по пятницу включительно с перерывом на обед в соответствии с установленным графиком работы, кроме выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...70 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-7) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+Прием заявлений и выдача результатов оказания государственной услуги с 9.00 до 17.00. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6565,162 +6048,568 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) для постановки на учет отечественного теле-, радиоканала услугополучатель представляет: заявление (запрос) в форме электронного документа, подписанный ЭЦП услугополучателя, форма сведений о наличии имущественных прав собственника теле-, радиоканала на помещения и площади с отдельным входом или на их аренду согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) для переучета отечественного теле-, радиоканала услугополучатель представляет на портал: заявление (запрос) в форме электронного документа, подписанный ЭЦП услугополучателя, форма сведений о наличии имущественных прав собственника теле-, радиоканала на помещения и площади с отдельным входом или на их аренду согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) о записи и хранении транслируемых и ретранслируемых теле-, радиопрограмм в течение шести месяцев по форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящим Правилам. Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя, документ подтверждающий оплату услугодатель получает из Портала.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) услугодателем ранее выдано свидетельство о постановке на учет теле-, радиоканала с тем же названием и распространением на той же территории либо сходным до степени его смешения с названием ранее созданного теле-, радиоканала;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) содержание заявления о постановке на учет или переучете теле-, радиоканала не соответствует требованиям </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 22 Закона Республики Казахстан "О масс-медиа";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) в заявлении о переучете теле-, радиоканала ввиду смены собственника не указаны номер и дата договора, подтверждающего передачу прав собственности на теле-, радиоканал другому лицу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) к постановке на учет заявлен теле-, радиоканал с тем же названием (частью названия) и той же тематической направленностью, выпуск которого ранее прекращен судом, либо заявлен теле-, радиоканал, дублирующий название и тематическую направленность, а также в случае подачи заявления собственником или главным редактором (редактором) теле-, радиоканала, выпуск которых был прекращен решением суда, в течение 3 (трех) лет со дня вступления в законную силу решения суда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
 Услугополучатель получает государственную услугу в электронной форме через портал при условии наличия ЭЦП. Услугополучатель получает информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центр по вопросам оказания государственных услуг. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе www.mam.gov.kz, в разделе "Государственные услуги", единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...62 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -6769,175 +6658,193 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t>Приложение 5 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам оказания</w:t>
+              <w:t>оказания государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственной услуги</w:t>
+              <w:t>услуги "Постановка на учет,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Постановка на учет, переучет,</w:t>
+              <w:t>переучет, выдача свидетельства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выдача свидетельства</w:t>
+              <w:t>отечественного теле-,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>отечественного теле-, радиоканала"</w:t>
+              <w:t>радиоканала"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Форма сведений о наличии имущественных прав собственника теле-, радиоканала</w:t>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+        <w:t xml:space="preserve"> Форма сведений о наличии имущественных прав собственника теле-, радиоканала на помещения и площади с отдельным входом или на их аренду: (указывается местонахождение помещения и его характеристики) (площадь в квадратный метр, кадастровый номер, вид имущественного права, данные договора аренды)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7494,283 +7401,234 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z68" w:id="46"/>
-[...231 lines deleted...]
-        <w:t>(при его наличии)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование и организационно-правовая форма собственника) вести запись и обеспечивать</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>хранение транслируемых и ретранслируемых теле-, радиопрограмм в течение шести месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использования сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в цифровых системах "__" _________ 20 ____ года (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (подпись) наименование заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати "__"_____20___года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7877,1604 +7735,1425 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 17 октября 2024 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 488-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="47"/>
+    <w:bookmarkStart w:name="z70" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Постановка на учет, переучет, выдача свидетельства иностранного теле-, радиоканала,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>распространяемого на территории Республики Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z71" w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z71" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z72" w:id="49"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z72" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Постановка на учет, переучет, выдача свидетельства иностранного теле-, радиоканала, распространяемого на территории Республики Казахстан" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок оказания государственной услуги "Постановка на учет, переучет, выдача свидетельства иностранного теле-, радиоканала, распространяемого на территории Республики Казахстан".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственная услуга "Постановка на учет, переучет, выдача свидетельства иностранного теле-, радиоканала, распространяемого на территории Республики Казахстан" (далее – государственная услуга) оказывается Комитетом информации Министерства культуры и информации Республики Казахстан (далее – услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Услугополучатель – физические и юридические лица, филиалы и представительства юридических лиц, имеющие право и (или) намерение подать заявление на получение государственной или социально ответственной услуги или получающие государственную или социально ответственной услуги либо получившие результат оказания государственной или социально ответственной услуги для реализации своих прав, свобод и законных интересов с предоставлением им соответствующих материальных или нематериальных благ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Веб-портал "цифрового правительства" – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При внесении изменений и (или) дополнений в Правила услугодатель направляет оператору цифровой инфраструктуры "цифрового правительства", в Единый контакт-центр и услугодателю информацию о таких изменениях и (или) дополнениях в течение 3 (трех) рабочих дней с даты утверждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Услугополучатель направляет услугодателю через веб-портал "цифрового правительства", "Государственная база данных "Е-лицензирование" (далее – Портал), заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, а также документы указанные в Перечне основных требований к оказанию государственной услуги согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Канцелярия услугодателя в день поступления документов осуществляет их прием, регистрацию и передает на исполнение ответственному структурному подразделению. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением,, внесенным приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сотрудник ответственного структурного подразделения услугодателя в течение 2 (двух) рабочих дней с момента регистрации документов, проверяет полноту представленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z81" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя услугодатель получает из Портала.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z82" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия сотрудник ответственного структурного подразделения в течение 2 (двух) рабочих дней готовит мотивированный отказ в дальнейшем рассмотрении заявления в форме электронного документа подписанный электронной цифровой подписью (далее – ЭЦП) руководителя или его заместителей уполномоченного органа и направляет заявителю в личный кабинет Портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 263-НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными приказами Министра культуры и информации РК от 15.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 563-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 15.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 562-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="50"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z83" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случае предоставления услугополучателем полного пакета документов для получения свидетельства о постановке на учет сотрудник структурного подразделения услугодателя в течение 15 (пятнадцати) календарных дней рассматривает документы на содержание заявления, проводит экспертизу продукции иностранных теле-, радиоканалов на предмет соответствия законодательству Республики Казахстан, по итогам формирует свидетельство о постановке на учет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра культуры и информации РК от 15.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 562-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...468 lines deleted...]
-      Канцелярия услугодателя в день поступления документов осуществляет их прием, регистрацию и передает на исполнение ответственному структурному подразделению. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также о времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z80" w:id="53"/>
-[...283 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="58"/>
+    <w:bookmarkStart w:name="z85" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Услугодатель уведомляет услугополучателя о заслушивании не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 73 Административного процедурно-процессуальном кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z86" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугодатель выдает свидетельство о постановке на учет, переучет, выдача иностранного теле-, радиоканала, распространяемого на территории Республики Казахстан либо мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z87" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Переучет иностранного теле-, радиоканала осуществляется в случаях смены собственника либо изменения организационно-правовой формы юридического лица, названия, основной тематической направленности теле-, радиоканала, создания нового юридического лица или филиала (представительства), прошедшего процедуру государственной регистрации юридических лиц и учетной регистрации филиалов и представительств на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z88" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При подаче услугополучателя заявления на переучет свидетельства сотрудник структурного подразделения услугодателя рассматривает документы в течение 15 (пятнадцати) календарных дней на содержание заявления и документы прилагающиеся к заявлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z89" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии услугополучателя вышеуказанным требованиям услугодатель выносит решение об отказе в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z90" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю направляется уведомление с приложением предварительного решения об отказе в оказании государственной услуги в срок не позднее чем за 3 (три) рабочих дня до его подписания.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z86" w:id="59"/>
-[...15 lines deleted...]
-      По результатам заслушивания услугодатель выдает свидетельство о постановке на учет, переучет, выдача иностранного теле-, радиоканала, распространяемого на территории Республики Казахстан либо мотивированный отказ в оказании государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель вправе предоставить или высказать возражение к предварительному решению об отказе в оказании государственной услуги в срок не позднее 2 (двух) рабочих дней со дня получения уведомления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z87" w:id="60"/>
-[...15 lines deleted...]
-      10. Переучет иностранного теле-, радиоканала осуществляется в случаях смены собственника либо изменения организационно-правовой формы юридического лица, названия, основной тематической направленности теле-, радиоканала, создания нового юридического лица или филиала (представительства), прошедшего процедуру государственной регистрации юридических лиц и учетной регистрации филиалов и представительств на территории Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения возражения, в случае поступления от услугополучателя, услугодатель выдает свидетельство о постановке на переучет либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z88" w:id="61"/>
-[...15 lines deleted...]
-      11. При подаче услугополучателя заявления на переучет свидетельства сотрудник структурного подразделения услугодателя рассматривает документы в течение 15 (пятнадцати) календарных дней на содержание заявления и документы прилагающиеся к заявлению.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным приказом Министра культуры и информации РК от 15.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 563-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Услугодатель отказывает в оказании государственной услуги по основаниям, изложенным в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z89" w:id="62"/>
-[...15 lines deleted...]
-      При несоответствии услугополучателя вышеуказанным требованиям услугодатель выносит решение об отказе в оказании государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) центральных государственных органов, услугодателя и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z90" w:id="63"/>
-[...15 lines deleted...]
-      Услугополучателю направляется уведомление с приложением предварительного решения об отказе в оказании государственной услуги в срок не позднее чем за 3 (три) рабочих дня до его подписания.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Рассмотрение жалобы на решение, действия (бездействия) услугодателя по вопросам оказания государственной услуги, производится должностным лицом, вышестоящим уполномоченным органом в области масс-медиа, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу) в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z91" w:id="64"/>
-[...15 lines deleted...]
-      Услугополучатель вправе предоставить или высказать возражение к предварительному решению об отказе в оказании государственной услуги в срок не позднее 2 (двух) рабочих дней со дня получения уведомления.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z92" w:id="65"/>
-[...159 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="70"/>
+    <w:bookmarkStart w:name="z97" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z98" w:id="71"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z98" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z99" w:id="72"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z99" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z100" w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z100" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуется, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z101" w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z101" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 263-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -9524,155 +9203,142 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Приложение 1 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам оказания</w:t>
+              <w:t>оказания государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственной услуги</w:t>
+              <w:t>услуги "Постановка на учет,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Постановка на учет,</w:t>
+              <w:t>переучет, выдача свидетельства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>переучет, выдача свидетельства</w:t>
+              <w:t>иностранного теле-, радиоканала,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>иностранного теле-,</w:t>
+              <w:t>распространяемого на</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>радиоканала, распространяемого</w:t>
+              <w:t>территории Республики</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на территории</w:t>
-[...12 lines deleted...]
-              <w:t>Республики Казахстан"</w:t>
+              <w:t>Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9695,895 +9361,769 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(полное наименование органа,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>выдающего свидетельство</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о постановке на учет</w:t>
+              <w:t>о постановке на учет иностранного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>иностранного теле-, радиоканала)</w:t>
+              <w:t>теле-, радиоканала)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(Ф.И.О. (при его наличии)</w:t>
+              <w:t>(Ф.И.О. (если оно указано в</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>руководителя органа,</w:t>
+              <w:t>документе, удостоверяющем</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выдающего свидетельство</w:t>
+              <w:t>личность) руководителя органа,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>о постановке на учет иностранного</w:t>
+              <w:t>выдающего свидетельство о</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>теле-, радиоканала)</w:t>
+              <w:t>постановке на учет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иностранного теле-,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>радиоканала)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции приказа Министра культуры и информации РК от 15.10.2025 </w:t>
+      Сноска. Приложение 1 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 563-НҚ</w:t>
+        <w:t>№ 263-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z106" w:id="76"/>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас поставить на учет (осуществить переучет) иностранного теле-,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...252 lines deleted...]
-        <w:t xml:space="preserve">О соблюдении </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>радиоканала ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (в случае осуществления переучета указывается причина)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование собственника теле-, радиоканала</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>место жительства/местонахождение, организационно-правовая форма, телефон,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         электронный адрес)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Язык (языки) теле-, радиопрограмм ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сетка вещания теле-, радиоканала ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (на последующий месяц)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основная тематическая направленность теле-, радиоканала _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Главный редактор/редактора теле-, радиоканала____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Юридический адрес теле-, радиокомпании _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (индекс, город, район, улица, дом, телефон, электронный адрес)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      О соблюдении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О масс-медиа"___________</w:t>
-[...296 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О масс-медиа"___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К заявлению прилагаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     наименование заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну, на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сбор, обработку персональных данных содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" _________20 ___ года (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10619,203 +10159,170 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 2 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам оказания</w:t>
+              <w:t>оказания государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственной услуги</w:t>
+              <w:t>"Постановка на учет, переучет,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Постановка на учет, переучет,</w:t>
+              <w:t>выдача свидетельства иностранного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выдача свидетельства иностранного</w:t>
+              <w:t>теле-, радиоканала, распространяемого</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>теле-, радиоканала,</w:t>
+              <w:t>на территории Республики</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>распространяемого на территории</w:t>
-[...12 lines deleted...]
-              <w:t>Республики Казахстан"</w:t>
+              <w:t>Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 - в редакции приказа Министра культуры и информации РК от 15.10.2025 </w:t>
+      Сноска. Приложение 2 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 562-НҚ</w:t>
+        <w:t>№ 263-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с </w:t>
-[...19 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10831,51 +10338,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень основных требований к оказанию государственной услуги (наименование государственной услуги) "Постановка на учет, переучет, выдача свидетельства иностранного теле-, радиоканала, распространяемого на территории Республики Казахстан"</w:t>
+Перечень основных требований к оказанию государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10908,87 +10415,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комитет информации Министерства культуры и информации Республики Казахстан</w:t>
+Постановка на учет, переучет, выдача свидетельства иностранного теле-, радиоканала, распространяемого на территории Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11021,87 +10528,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявлений и выдача результатов осуществляется посредством Портала.</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11134,87 +10641,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания – 15 (пятнадцать) календарных дней.</w:t>
+Комитет информации Министерства культуры и информации Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11247,87 +10754,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+ Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)</w:t>
+Прием заявлений и выдача результатов осуществляется посредством веб-портала "цифрового правительства": www.egov.kz, www.elicense.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11360,87 +10867,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги – свидетельство о постановке на учет, переучет иностранного теле-, радиоканала, распространяемого на территории Республики Казахстан, (далее – Свидетельство) свидетельство либо мотивированный ответ об отказе в предоставлении государственной услуги, в случаях и по основаниям, предусмотренными настоящими правилами. На портале результат оказания государственной услуги либо мотивированный ответ об отказе в оказании государственной услуги направляется в "личный кабинет" в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+Срок оказания – 15 (пятнадцать) календарных дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11473,87 +10980,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Государственная услуга оказывается на бесплатной основе физическим и юридическим лицам.</w:t>
+              <w:t xml:space="preserve">
+Электронная (частично цифровизированная) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11586,125 +11093,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) услугодателя – с понедельника по пятницу, с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан и </w:t>
-[...37 lines deleted...]
-портала – круглосуточно за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем). Адреса оказания государственной услуги размещены на интернет-ресурсе Министерства: www.mam.gov.kz, в разделе "Государственные услуги".</w:t>
+Результат оказания государственной услуги – свидетельство о постановке на учет, переучет иностранного теле-, радиоканала, распространяемого на территории Республики Казахстан, (далее – Свидетельство) свидетельство либо мотивированный ответ об отказе в предоставлении государственной услуги, в случаях и по основаниям, предусмотренными настоящими правилами. На портале результат оказания государственной услуги либо мотивированный ответ об отказе в оказании государственной услуги направляется в "личный кабинет" в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11737,123 +11206,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) запрос в форме электронного документа с прикреплением сетки вещания иностранного теле-, радиоканала (на последующий месяц), подписанный ЭЦП услугополучателя; для физических лиц – электронную копию документа удостоверяющую личность иностранного физического лица – собственника теле-, радиоканала; электронную копию документа, подтверждающего право на занятие предпринимательской деятельностью; для юридических лиц – электронную копию легализованную выписку из торгового реестра или другой легализованный документ, удостоверяющий, что учредитель – иностранное юридическое лицо является юридическим лицом по законодательству иностранного государства;</w:t>
-[...35 lines deleted...]
-Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя услугодатель получает из Портала.</w:t>
+Государственная услуга оказывается на бесплатной основе физическим и юридическим лицам.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11886,213 +11319,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+график работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) заявление не соответствует требованиям, установленным уполномоченным органом;</w:t>
+1) портала – круглосуточно за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) материалы иностранного теле-, радиоканала содержат пропаганду или агитацию насильственного изменения конституционного строя, нарушения целостности Республики Казахстан, подрыва безопасности государства, войны, пропаганду экстремизма или терроризма, культа жестокости и насилия, социального, расового, национального, религиозного, сословного и родового превосходства, информации, направленной на разжигание межнациональной и межконфессиональной вражды, а также кино- и видеопродукцию порнографического и специального сексуально-эротического характера, а также информацию, пропагандирующую суицид;</w:t>
+2) услугодатель - с понедельника по пятницу включительно с перерывом на обед в соответствии с установленным графиком работы, кроме выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) по результатам религиоведческой экспертизы имеется отрицательное заключение;</w:t>
-[...89 lines deleted...]
-8) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+Прием заявлений и выдача результатов оказания государственной услуги с 9.00 до 17.00.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12125,87 +11468,495 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель получает информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством единого контакт-центра по вопросам оказания государственных услуг. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе www.mam.gov.kz, в разделе "Государственные услуги", единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
+1) запрос в форме электронного документа с прикреплением сетки вещания иностранного теле-, радиоканала (на последующий месяц), подписанный ЭЦП услугополучателя; для физических лиц – цифровую копию документа удостоверяющую личность иностранного физического лица – собственника теле-, радиоканала; цифровую копию документа, подтверждающего право на занятие предпринимательской деятельностью; для юридических лиц – цифровую копию легализованную выписку из торгового реестра или другой легализованный документ, удостоверяющий, что учредитель – иностранное юридическое лицо является юридическим лицом по законодательству иностранного государства;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Для переучета: запрос в форме электронного документа, подписанный ЭЦП услугополучателя; для физических лиц – цифровую копию документа удостоверяющую личность иностранного физического лица – собственника теле-, радиоканала; цифровую копию документа, подтверждающего право на занятие предпринимательской деятельностью; для юридических лиц – цифровую копию легализованную выписку из торгового реестра или другой легализованный документ, удостоверяющий, что учредитель – иностранное юридическое лицо является юридическим лицом по законодательству иностранного государства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя услугодатель получает из Портала.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление не соответствует требованиям, установленным уполномоченным органом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) материалы иностранного теле-, радиоканала содержат пропаганду или агитацию насильственного изменения конституционного строя, нарушения целостности Республики Казахстан, подрыва безопасности государства, войны, пропаганду экстремизма или терроризма, культа жестокости и насилия, социального, расового, национального, религиозного, сословного и родового превосходства, информации, направленной на разжигание межнациональной и межконфессиональной вражды, а также кино- и видеопродукцию порнографического и специального сексуально-эротического характера, а также информацию, пропагандирующую суицид;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) по результатам религиоведческой экспертизы имеется отрицательное заключение;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в отношении продукции иностранного теле-, радиоканала имеется решение суда о наложении запрета на ее распространение на территории Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) отсутствуют сведения о государственной регистрации (перерегистрации) юридического лица или учетной регистрации (перерегистрации) филиала (представительства) на Портале;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель получает государственную услугу в цифровой форме через портал при условии наличия ЭЦП. Услугополучатель получает информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центр по вопросам оказания государственных услуг. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе www.mam.gov.kz, в разделе "Государственные услуги", единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12328,1556 +12079,1377 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 17 октября 2024 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 488-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="77"/>
+    <w:bookmarkStart w:name="z109" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Постановка на учет или переучет периодических печатных изданий, интернет-изданий"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 – в редакции приказа Министра культуры и информации РК от 15.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 563-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="78"/>
+    <w:bookmarkStart w:name="z110" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z111" w:id="79"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z111" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Постановка на учет или переучет периодических печатных изданий, интернет-изданий" (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок оказания государственной услуги "Постановка на учет или переучет периодических печатных изданий, интернет-изданий".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственная услуга "Постановка на учет или переучет периодических печатных изданий, интернет-изданий" (далее – государственная услуга) оказывается Комитетом информации Министерства культуры и информации Республики Казахстан (далее – услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Услугополучатель – физические и юридические лица, филиалы и представительства юридических лиц, имеющие право и (или) намерение подать заявление на получение государственной или социально ответственной услуги или получающие государственную или социально ответственной услуги либо получившие результат оказания государственной или социально ответственной услуги для реализации своих прав, свобод и законных интересов с предоставлением им соответствующих материальных или нематериальных благ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Веб-портал "цифрового правительства" – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При внесении изменений и (или) дополнений в Правила услугодатель направляет оператору цифровой инфраструктуры "цифрового правительства", в Единый контакт-центр информацию о таких изменениях и (или) дополнениях в течение 3 (трех) рабочих дней с даты утверждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Услугополучатель направляет услугодателю через веб-портал "цифрового правительства", "Государственная база данных "Е-лицензирование" (далее – Портал), заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, а также документы, указанные в Перечне основных требований к оказанию государственной услуги согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Канцелярия услугодателя в день поступления документов осуществляет их прием, регистрацию и передает на исполнение ответственному структурному подразделению. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сотрудник ответственного структурного подразделения услугодателя в течение 2 (двух) рабочих дней с момента регистрации документов, проверяет полноту представленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z120" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя услугодатель получает из Портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z121" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия сотрудник ответственного структурного подразделения в течение 2 (двух) рабочих дней готовит мотивированный отказ в дальнейшем рассмотрении заявления в форме электронного документа подписанный электронной цифровой подписью (далее – ЭЦП) руководителя или его заместителей уполномоченного органа и направляет заявителю в личный кабинет Портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом Министра культуры и информации РК от 15.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 562-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случае предоставления услугополучателем полного пакета документов для получения свидетельства о постановке на учет сотрудник структурного подразделения услугодателя в течение 8 (восьми) рабочих дней рассматривает документы на содержание заявления, проверяет на наличие одинакового названия в реестре поставленных на учет периодических печатных изданий, интернет-изданий, по итогам формирует свидетельство о постановке на учет.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 263-НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра культуры и информации РК от 15.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 562-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="80"/>
-[...15 lines deleted...]
-      2. Государственная услуга "Постановка на учет или переучет периодических печатных изданий, интернет-изданий" (далее – государственная услуга) оказывается Комитетом информации Министерства культуры и информации Республики Казахстан (далее – услугодатель).</w:t>
+    <w:bookmarkStart w:name="z123" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также о времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:p>
-[...807 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="88"/>
+    <w:bookmarkStart w:name="z124" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Услугодатель уведомляет услугополучателя о заслушивании не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления в соответствии с пунктом 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуальном кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z125" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугодатель выдает свидетельство о постановке на учет или переучет периодических печатных изданий, интернет-изданий либо мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z126" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Периодическое печатное издание, интернет-издание подлежат переучету в случаях смены собственника или изменения его наименования, а также названия, языка издания либо материалов и сообщений, территории распространения, основной тематической направленности и периодичности выпуска.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z127" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При подаче услугополучателя заявления на переучет свидетельства сотрудник структурного подразделения услугодателя рассматривает 8 (восемь) рабочих дней документы на содержание заявления, проверяет на наличие одинакового названия в реестре поставленных на учет периодических печатных изданий, интернет-изданий, а также в случае изменения собственника проверяет предоставленные данные документов, подтверждающих смену собственника/передачу прав собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z128" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии услугополучателя вышеуказанным требованиям услугодатель выносит решение об отказе в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z129" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучателю направляется уведомление с приложением предварительного решения об отказе в оказании государственной услуги в срок не позднее чем за 3 (три) рабочих дня до его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z130" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель вправе предоставить или высказать возражение к предварительному решению об отказе в оказании государственной услуги в срок не позднее 2 (двух) рабочих дней со дня получения уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z131" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения возражения, в случае поступления от услугополучателя, услугодатель выдает свидетельство о постановке на переучет либо мотивированный отказ в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z125" w:id="89"/>
-[...15 lines deleted...]
-      По результатам заслушивания услугодатель выдает свидетельство о постановке на учет или переучет периодических печатных изданий, интернет-изданий либо мотивированный отказ в оказании государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Услугодатель отказывает в оказании государственной услуги по основаниям, изложенным в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z126" w:id="90"/>
-[...15 lines deleted...]
-      10. Периодическое печатное издание, интернет-издание подлежат переучету в случаях смены собственника или изменения его наименования, а также названия, языка издания либо материалов и сообщений, территории распространения, основной тематической направленности и периодичности выпуска.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) центральных государственных органов, услугодателя и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z127" w:id="91"/>
-[...15 lines deleted...]
-      11. При подаче услугополучателя заявления на переучет свидетельства сотрудник структурного подразделения услугодателя рассматривает 8 (восемь) рабочих дней документы на содержание заявления, проверяет на наличие одинакового названия в реестре поставленных на учет периодических печатных изданий, интернет-изданий, а также в случае изменения собственника проверяет предоставленные данные документов, подтверждающих смену собственника/передачу прав собственности.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Рассмотрение жалобы на решение, действия (бездействия) услугодателя по вопросам оказания государственной услуги, производится должностным лицом, вышестоящим уполномоченным органом, осуществляющим государственное регулирование в области масс-медиа, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу) в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z128" w:id="92"/>
-[...15 lines deleted...]
-      При несоответствии услугополучателя вышеуказанным требованиям услугодатель выносит решение об отказе в оказании государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z129" w:id="93"/>
-[...137 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="100"/>
+    <w:bookmarkStart w:name="z136" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z137" w:id="101"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z137" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z138" w:id="102"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z138" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z139" w:id="103"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z139" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуется, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z140" w:id="104"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z140" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 263-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -13927,833 +13499,868 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Приложение 1 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам оказания</w:t>
+              <w:t>оказания государственной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственной услуги</w:t>
+              <w:t>услуги "Постановка на учет или</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Постановка на учет</w:t>
+              <w:t>переучет периодических</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>или переучет</w:t>
+              <w:t>печатных изданий,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>интернет-изданий"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(полное наименование органа,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выдающего свидетельство</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о постановке на учет или</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>переучет периодических</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>печатных изданий,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>интернет-изданий)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Фамилия, имя и отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(если оно указано в документе,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>удостоверяющем личность)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>руководителя органа,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выдающего свидетельство о</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановке на учет или переучет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>периодических печатных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>изданий, интернет-изданий"</w:t>
-[...168 lines deleted...]
-              <w:t>интернет-изданий)</w:t>
+              <w:t>изданий, интернет-изданий)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z143" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z144" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас поставить на учет периодическое печатное издание, интернет-издание</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-[...218 lines deleted...]
-        <w:t>Язык (языки) периодического печатного издания или материалов и сообщений</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (наименование, вид периодического печатного издания, интернет-издания)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Собственник __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   наименование и организационно-правовая форма)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иностранное участие (указать проценты иностранного участия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН/ИИН__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес собственника ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (место жительство/место нахождения, контактные данные)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование периодического печатного издания, интернет-издания</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Язык (языки) периодического печатного издания или материалов и сообщений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>интернет-изданий ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Предполагаемая периодичность выпуска ________________________________</w:t>
-[...152 lines deleted...]
-        <w:t>"___" ____________ 20 _ года</w:t>
+        <w:t>
+      Предполагаемая периодичность выпуска ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основная тематическая направленность _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Территория распространения __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес редакции _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и гражданство главного редактора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на сбор, обработку персональных данных содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место для печати (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" ____________ 20 _ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -14838,815 +14445,842 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Постановка на учет или переучет</w:t>
+              <w:t>"Постановка на учет или</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>переучет периодических</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>печатных изданий,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>интернет -изданий"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(полное наименование органа,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выдающего свидетельство</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о постановке на учет или</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>переучет периодических</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>печатных изданий,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>интернет-изданий)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Фамилия, имя и отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(если оно указано в документе,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>удостоверяющем личность)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>руководителя органа,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выдающего свидетельство о</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постановке на учет или переучет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>периодических печатных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>изданий, интернет -изданий"</w:t>
-[...168 lines deleted...]
-              <w:t>печатных изданий, интернет-изданий)</w:t>
+              <w:t>изданий, интернет-изданий)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="107"/>
+    <w:bookmarkStart w:name="z147" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z148" w:id="108"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас произвести переучет периодического печатного издания, интернет-</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>издания ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(наименование, вид периодического печатного издания, интернет-издания)</w:t>
-[...407 lines deleted...]
-        <w:t>"___" ____________ 20 _ года</w:t>
+        <w:t>(наименование, вид периодического печатного издания, интернет-издания) в связи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с изменением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Собственник _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   наименование и организационно- правовая форма)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Иностранное участие (указать проценты иностранного участия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН/ИИН ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес собственника _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (место жительство/место нахождения, контактные данные)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование периодического печатного издания, интернет-издания</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Язык (языки) периодического печатного издания или материалов и сообщений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      интернет-издания ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предполагаемая периодичность выпуска ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основная тематическая направленность _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Территория распространения ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес редакции __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             Фамилия, имя, отчество (если оно указано в документе, удостоверяющем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   личность) и гражданство главного редактора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на сбор, обработку персональных данных содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место для печати (при его наличии) _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" ____________ 20 _ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...76 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
@@ -15731,151 +15365,131 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Постановка на учет</w:t>
+              <w:t>"Постановка на учет или</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>или переучет</w:t>
+              <w:t>переучет периодических</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>периодических печатных</w:t>
+              <w:t>печатных изданий,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>изданий, интернет-изданий"</w:t>
+              <w:t>интернет-изданий"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 - в редакции приказа Министра культуры и информации РК от 15.10.2025 </w:t>
+      Сноска. Приложение 3 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 562-НҚ</w:t>
+        <w:t>№ 263-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с </w:t>
-[...19 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15891,51 +15505,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень основных требований к оказанию государственной услуги (наименование государственной услуги) "Постановка на учет или переучет периодических печатных изданий, интернет-изданий"</w:t>
+Перечень основных требований к оказанию государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15968,87 +15582,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Комитет информации Министерства культуры и информации Республики Казахстан</w:t>
+Постановка на учет или переучет периодических печатных изданий, интернет-изданий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16081,87 +15695,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявлений и выдача результатов осуществляется посредством Портала.</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16193,88 +15807,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Срок оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">
+Наименование услугодателя </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания – 10 (десять) рабочих дней.</w:t>
+Комитет информации Министерства культуры и информации Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16307,87 +15921,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)</w:t>
+Прием заявлений и выдача результатов осуществляется посредством веб-портала "цифрового правительства": www.egov.kz, www.elicense.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16420,87 +16034,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги – свидетельство о постановке на учет или переучет периодических печатных изданий, интернет-изданий (далее – свидетельство) либо мотивированный ответ об отказе в оказании государственной услуги, в случаях и по основаниям, предусмотренными настоящими правилами. На портале результат оказания государственной услуги либо мотивированный ответ об отказе в оказании государственной услуги направляется в "личный кабинет" в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
+Срок оказания – 10 (десять) рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16533,87 +16147,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается на бесплатной основе физическим и юридическим лицам.</w:t>
+Электронная (частично цифровизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16646,125 +16260,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) портала – круглосуточно за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О праздниках в Республике Казахстан". Адреса оказания государственной услуги размещены на интернет-ресурсе Министерства: www.mam.gov.kz, в разделе "Государственные услуги". государственной услуги осуществляется следующим рабочим днем). Адреса оказания государственной услуги размещены на интернет-ресурсе Министерства: www.mam.gov.kz, в разделе "Государственные услуги".</w:t>
+Результат оказания государственной услуги – свидетельство о постановке на учет или переучет периодических печатных изданий, интернет-изданий (далее – свидетельство) либо мотивированный ответ об отказе в оказании государственной услуги, в случаях и по основаниям, предусмотренными настоящими правилами. На портале результат оказания государственной услуги либо мотивированный ответ об отказе в оказании государственной услуги направляется в "личный кабинет" в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16797,141 +16373,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) для постановки на учет периодических печатных изданий, интернет-изданий услугополучатель представляет: запрос в форме электронного документа, подписанный ЭЦП услугополучателя (согласно приложению 1 к настоящему перечню основных требований к оказанию государственной услуги);</w:t>
-[...53 lines deleted...]
-Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя услугодатель получает из Портала.</w:t>
+Государственная услуга оказывается на бесплатной основе физическим и юридическим лицам.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16964,363 +16486,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодателем ранее выдано свидетельство о постановке на учет периодическому печатному изданию, интернет-изданию с тем же названием и распространением на той же территории либо сходным до степени его смешения с названием ранее созданного периодического печатного издания, интернет-издания;</w:t>
+1) портала – круглосуточно за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> статьи 22 Закона Республики Казахстан "О масс-медиа";</w:t>
+              <w:t>
+2) услугодатель - с понедельника по пятницу включительно с перерывом на обед в соответствии с установленным графиком работы, кроме выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) в заявлении о переучете периодического печатного издания, интернет-издания ввиду смены собственника не указаны номер и дата договора, подтверждающего передачу прав собственности на периодическое печатное издание, интернет-издание другому лицу;</w:t>
-[...219 lines deleted...]
-13) если в составе юридического лица являющееся собственником средства массовой информации имеется более 20 процентов акций (долей участия в уставном капитале, паев) иностранного участия.</w:t>
+Прием заявлений и выдача результатов оказания государственной услуги с 9.00 до 17.00.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17353,87 +16635,555 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) для постановки на учет периодических печатных изданий, интернет-изданий услугополучатель представляет: запрос в форме электронного документа, подписанный ЭЦП услугополучателя (согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящему перечню основных требований к оказанию государственной услуги);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) для переучета периодического печатного издания, интернет-издания (в связи со сменой собственника, либо изменением организационно-правовой формы, наименования, названия периодического печатного издания, интернет- издания, основной тематической направленности и периодичности выпуска, а также территории распространения) услугополучатель представляет: запрос в форме электронного документа, подписанный ЭЦП услугополучателя (согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приложению 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к настоящему перечню основных требований к оказанию государственной услуги);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Услугополучатель получает государственную услугу в электронной форме через Портал при условии наличия ЭЦП. Услугополучатель получает информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центр по вопросам оказания государственных услуг. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе www.mam.gov.kz, в разделе "Государственные услуги", единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
+цифрового копия документа выписки из договора, подтверждающая передачу прав собственности на периодическое печатное издание, интернет - издание другому лицу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о документах, удостоверяющих личность услугополучателя, о государственной регистрации (перерегистрации) юридического лица, о регистрации в качестве индивидуального предпринимателя услугодатель получает из Портала.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) услугодателем ранее выдано свидетельство о постановке на учет периодическому печатному изданию, интернет-изданию с тем же названием и распространением на той же территории либо сходным до степени его смешения с названием ранее созданного периодического печатного издания, интернет-издания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) содержание заявления о постановке на учет или переучете периодического печатного издания, интернет-издания не соответствует требованиям </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 22 Закона Республики Казахстан "О масс-медиа";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) в заявлении о переучете периодического печатного издания, интернет-издания ввиду смены собственника не указаны номер и дата договора, подтверждающего передачу прав собственности на периодическое печатное издание, интернет-издание другому лицу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) при постановке на учет заявлены периодическое печатное издание, интернет- издание с тем же названием (частью названия) и той же тематической направленностью, выпуск которых ранее прекращен судом, или заявлены периодическое печатное издание, интернет-издание дублирующие название и тематическую направленность, а также в случае подачи заявления собственником или главным редактором (редактором) периодического печатного издания, интернет- издания, выпуск которых был прекращен решением суда, в течение трех лет со дня вступления в законную силу решения суда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель получает государственную услугу в электронной форме через портал при условии наличия ЭЦП. Услугополучатель получает информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центр по вопросам оказания государственных услуг. Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе www.mam.gov.kz, в разделе "Государственные услуги", единый контакт-центр по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -17465,55 +17215,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17839,31 +17589,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>