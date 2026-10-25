--- v2 (2026-06-10)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7924382" w14:textId="7924382">
+    <w:p w14:paraId="b1feb1e" w14:textId="b1feb1e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1739,379 +1739,433 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается идентификация участника азартной игры на основании документов, удостоверяющих личность, используемых и представляемых организаторам игорного бизнеса, осуществляющим деятельность казино, зала игровых автоматов, посредством сервиса цифровых документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z51" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      9. Организаторы игорного бизнеса, осуществляющие деятельность казино, зала игровых автоматов, обеспечивают идентификацию участника азартной игры путем внесения данных, указанных в документе, удостоверяющем личность физического лица, в форму регистрации участника азартной игры (далее – форма регистрации), определяемую организатором игорного бизнеса, осуществляющим деятельность казино, зала игровых автоматов, в Правилах работы игорного заведения, приема ставок и проводимых азартных игр.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Организаторы игорного бизнеса, осуществляющие деятельность казино, зала игровых автоматов, обеспечивают идентификацию участника азартной игры путем внесения данных, указанных в документе, удостоверяющем личность физического лица, в форму регистрации участника азартной игры (далее – форма регистрации), определяемую организатором игорного бизнеса, осуществляющим деятельность казино, зала игровых автоматов, в Правилах работы игорного заведения, приема ставок и проводимых азартных игр.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z52" w:id="21"/>
+    <w:bookmarkStart w:name="z121" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма регистрации представляет собой документ в бумажном и (или) файл в электронном виде, который заполняется для идентификации участника азартной игры и позволяет зарегистрироваться соответствующему физическому лицу в игорном заведении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z53" w:id="22"/>
+    <w:bookmarkStart w:name="z122" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В форме регистрации для физического лица указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z54" w:id="23"/>
-[...15 lines deleted...]
-      1) фамилия, имя, отчество (при наличии);</w:t>
+    <w:bookmarkStart w:name="z123" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фамилия, имя, отчество (при его наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z55" w:id="24"/>
-[...15 lines deleted...]
-      2) гражданство (для иностранца);</w:t>
+    <w:bookmarkStart w:name="z124" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) гражданство;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z56" w:id="25"/>
+    <w:bookmarkStart w:name="z125" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) индивидуальный идентификационный номер (для гражданина Республики Казахстан);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z57" w:id="26"/>
-[...15 lines deleted...]
-      4) индивидуальный идентификационный номер, указанный в виде на жительство иностранца в Республике Казахстан, или номер заграничного паспорта (для иностранца);</w:t>
+    <w:bookmarkStart w:name="z126" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) индивидуальный идентификационный номер, указанный в виде на жительство иностранного гражданина в Республике Казахстан, или номер заграничного паспорта (для иностранного гражданина);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z58" w:id="27"/>
+    <w:bookmarkStart w:name="z127" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) индивидуальный идентификационный номер, указанный в удостоверении лица без гражданства (для лица без гражданства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z59" w:id="28"/>
+    <w:bookmarkStart w:name="z128" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) дата рождения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z60" w:id="29"/>
+    <w:bookmarkStart w:name="z129" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) род деятельности, место работы (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z61" w:id="30"/>
+    <w:bookmarkStart w:name="z130" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) личный абонентский номер сотовой связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z62" w:id="31"/>
+    <w:bookmarkStart w:name="z131" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) банковский счет, принадлежащий физическому лицу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Министра туризма и спорта РК от 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z63" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Организаторы игорного бизнеса, осуществляющие деятельность казино, зала игровых автоматов, отказывают в допуске к участию в азартных играх физическим лицам, которым установлен запрет на участие в азартных играх в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 15 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра туризма и спорта РК от 20.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 64</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра туризма и спорта РК от 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 17.05.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с12.08.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z64" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2557,1349 +2611,1407 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z81" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      27. Организатор игорного бизнеса, осуществляющий деятельность букмекерской конторы или тотализатора, до принятия ставки производит регистрацию участника пари посредством аппаратно-программного комплекса путем открытия аккаунта, в том числе в ЕСУ, с внесением следующих данных:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27. Организатор игорного бизнеса, осуществляющий деятельность букмекерской конторы или тотализатора, до принятия ставки производит регистрацию участника пари посредством аппаратно-программного комплекса путем открытия аккаунта, в том числе в ЕСУ, с внесением следующих данных:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фамилия, имя, отчество (при его наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z134" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) гражданство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z135" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) индивидуальный идентификационный номер (для гражданина Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z136" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) индивидуальный идентификационный номер, указанный в виде на жительство иностранного гражданина в Республике Казахстан или номер заграничного паспорта (для иностранного гражданина);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z137" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) индивидуальный идентификационный номер, указанный в удостоверении лица без гражданства (для лица без гражданства);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z138" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) дата рождения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z139" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) род деятельности, место работы (при наличии);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z140" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) личный абонентский номер сотовой связи;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z141" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) банковский счет, принадлежащий физическому лицу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z142" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уникальный идентификатор в ЕСУ.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z143" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уникальный идентификатор ЕСУ присваивается после прохождении регистрации и идентификации участника пари в ЕСУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z144" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Участнику пари присваивается один уникальный идентификатор в ЕСУ для организатора игорного бизнеса, осуществляющего деятельность букмекерской конторы и (или) тотализатора. Для одного участника пари открывается один или несколько электронных кошельков в системе электронных денег ЕСУ. При этом, для расчетов участника пари с организатором игорного бизнеса, осуществляющим деятельность букмекерской конторы и (или) тотализатора, используется только один электронный кошелек в системе электронных денег ЕСУ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 27– в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции в редакции приказа Министра туризма и спорта РК от 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Организаторы игорного бизнеса, осуществляющие деятельность букмекерской конторы или тотализатора, при регистрации участника пари осуществляют идентификацию участника пари путем направления текстового сообщения с кодом подтверждения на абонентский номер сотовой связи участника пари, указанный при регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z36" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организаторы игорного бизнеса, осуществляющие деятельность букмекерской конторы или тотализатора, при входе участника пари на свой аккаунт осуществляют идентификацию участника пари путем направления текстового сообщения с кодом подтверждения на абонентский номер сотовой связи участника пари, указанный при регистрации или путем направления текстового сообщения с кодом подтверждения посредством сервиса обмена мгновенными сообщениями, привязанного к абонентскому номеру сотовой связи участника пари, указанному при регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 – в редакции приказа Министра туризма и спорта РК от 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Организаторы игорного бизнеса, осуществляющие деятельность букмекерской конторы или тотализатора, отказывают в допуске к участию в пари физическим лицам, которым установлен запрет на участие в пари в соответствии с пунктом 1 статьи 15 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции приказа Министра туризма и спорта РК от 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с12.08.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Допуском физического лица к участию в пари является ставка, сделанная участником пари, а равно заключение пари.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z95" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Условием участия физического лица в пари является допуск организатором игорного бизнеса, осуществляющим деятельность букмекерской конторы или тотализатора, физического лица к участию в пари.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z96" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Организатор игорного бизнеса, осуществляющий деятельность букмекерской конторы, самостоятельно определяет события, на исход которых заключается пари.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z97" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Организатор игорного бизнеса, осуществляющий деятельность букмекерской конторы, принимает ставки на основании коэффициентов, рассчитанных аппаратно-программным комплексом, и только на предстоящие реальные события, происходящие в рамках спортивных соревнований, проводимых аккредитованными спортивными федерациями или под эгидой международных спортивных организаций, федераций, комитетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z98" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Организатор игорного бизнеса, осуществляющий деятельность тотализатора, принимает ставки на предстоящие реальные события, происходящие в рамках конно-спортивных соревнований (конных скачек, бегов) и (или) собачьих бегов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z99" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Организатор игорного бизнеса, осуществляющий деятельность букмекерской конторы или тотализатора, принимает ставки через соответствующую кассу букмекерской конторы или тотализатора и направляет информацию о ставках для их учета в ЕСУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организатор игорного бизнеса, осуществляющий деятельность букмекерской конторы или тотализатора, принимает ставки в электронной кассе букмекерской конторы или тотализатора посредством ЕСУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 – в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="51"/>
-[...96 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Организатор игорного бизнеса, осуществляющий деятельность букмекерской конторы или тотализатора, посредством аппаратно-программного комплекса и оборудования для организации и проведения пари осуществляет и обеспечивает прием, единый учет общей суммы сделанных ставок, обработку ставок участников пари и выплаты выигрыша, а также направление информации по ним в ЕСУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции приказа Министра туризма и спорта РК от 20.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 – в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 64</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Участник пари пополняет свой аккаунт наличными деньгами или безналичным способом, в том числе электронными деньгами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 17.05.2026).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 – в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="54"/>
-[...134 lines deleted...]
-      Организатор игорного бизнеса, осуществляющий деятельность букмекерской конторы или тотализатора, принимает ставки в электронной кассе букмекерской конторы или тотализатора посредством ЕСУ.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Ставка на пари осуществляется участником пари за счет денег, внесенных в аккаунт, и (или) выигрышей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z103" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Пари заключаются до завершения события. Исключение составляют пари на события, заключенные по ходу события. Такие пари считаются действительными до окончания события.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z104" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Все события будут считаться перенесенными и (или) отмененными только при наличии сведений из официальных документов организаций, проводящих спортивные соревнования, официальных интернет-ресурсов спортивных федераций, спортивных клубов и других официальных источников спортивной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z105" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Пари подлежит отмене, если оно заключено на произошедшее событие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z106" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Выигрышный исход события, на который участник пари сделал ставку является результатом, при наступлении которого участнику пари подлежит выплате выигрыш.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z107" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Выплата выигрышей участникам пари производится букмекерской конторой или тотализатором, в размере и сроки, которые предусмотрены в Правилах работы букмекерской конторы или тотализатора, приема ставок и проводимых пари, но не позднее трех календарных дней с момента подведения результатов данного пари.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z108" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Получение выигрыша участником пари по ставкам, принятым в электронной кассе тотализатора или букмекерской конторы, осуществляется путем перевода электронных денег с электронного кошелька в системе электронных денег ЕСУ букмекерской конторы и (или) тотализатора на электронный кошелек в системе электронных денег ЕСУ участника пари, с которого совершена ставка в соответствующую букмекерскую контору или тотализатор.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получение выигрыша участником пари безналичным способом осуществляется по реквизитам, указанным при регистрации участника пари по ставкам, принятым в кассе букмекерской конторы или тотализатора, осуществляется любым способом, не противоречащим законодательству Республики Казахстан. При этом учет выплаты выигрышей отражается в ЕСУ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 35 – в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 44 – в редакции приказа и.о. Министра туризма и спорта РК от 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="60"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z109" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...363 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок предупреждения о рисках и вреде участия в азартных играх и (или) пари, а также мерах ограничения участника азартной игры (или) пари от склонности участия в азартной игре (или) пари</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z110" w:id="70"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z110" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Организаторы игорного бизнеса, осуществляющие деятельность казино, зала игровых автоматов, букмекерской конторы или тотализатора размещают в игорном заведении, помещениях букмекерской конторы или тотализатора, кассах казино и зала игровых автоматов, кассах и электронных кассах букмекерской конторы и (или) тотализатора, на главной странице собственных интернет-ресурсов и (или) мобильных приложений (при наличии таковых) на видном месте предупреждение о рисках и вреде участия в азартных играх и (или) пари в соответствии с текстом, эскизами предупреждения о рисках и вреде участия в азартных играх и (или) пари, утверждаемыми уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z111" w:id="71"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z111" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Предупреждение о рисках и вреде участия в азартных играх и (или) пари содержит предполагаемые негативные последствия, которые могут наступить для участников азартных игр и (или) пари.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z112" w:id="72"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z112" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Организаторы игорного бизнеса, осуществляющие деятельность казино, зала игровых автоматов, в целях предупреждения участника азартной игры о рисках и вреде участия в азартных играх, в своей деятельности применяют инструменты ответственной игры, включая следующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z113" w:id="73"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z113" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информирование при идентификации участника азартной игры о рисках и вреде участия в азартных играх;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z114" w:id="74"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z114" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) периодическая (с интервалом не более одного часа) трансляция через систему оповещения, телевизор предупреждения о рисках и вреде участия в азартных играх.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z115" w:id="75"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z115" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Организаторы игорного бизнеса, осуществляющие деятельность букмекерской конторы или тотализатора, в целях предупреждения участника пари о рисках и вреде участия в пари, в своей деятельности применяют инструменты ответственной игры, включая следующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z116" w:id="76"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z116" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уведомление при регистрации физического лица посредством аппаратно-программного комплекса о рисках и вреде участия в пари;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z117" w:id="77"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z117" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечение возможности участнику пари устанавливать ограничение времени и суммы денег, затрачиваемых на пари в течение определенного периода времени;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z118" w:id="78"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z118" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) периодическое уведомление (с интервалом не более одного часа) участника пари о времени нахождения на аккаунте, о количестве осуществленных ставок и проигранных суммах денег;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z119" w:id="79"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z119" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) периодическая (с интервалом не более одного часа) трансляция через телевизор, устройства, используемые для организации и проведения пари, позволяющие участникам пари наблюдать развитие и исход события, на результат которого ими были сделаны ставки, предупреждения о рисках и вреде участия в пари.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>