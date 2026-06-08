--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d1a0cb9" w14:textId="d1a0cb9">
+    <w:p w14:paraId="823e00f" w14:textId="823e00f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,228 +93,302 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в постановление Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 232 "Об утверждении Порядка заключения договора о предоставлении микрокредита, в том числе требований к содержанию, оформлению договора и его первой страницы, содержащей информацию о полной стоимости микрокредита (сумме переплаты по микрокредиту, предмете микрокредита), обязательным условиям договора о предоставлении микрокредита, а также формы графика погашения микрокредита"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 27 сентября 2024 года № 78. Зарегистрировано в Министерстве юстиции Республики Казахстан 4 октября 2024 года № 35210</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 27 сентября 2024 года № 78. Зарегистрировано в Министерстве юстиции Республики Казахстан 4 октября 2024 года № 35210.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Постановление утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>№ 92</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 232 "Об утверждении Порядка заключения договора о предоставлении микрокредита, в том числе требований к содержанию, оформлению договора и его первой страницы, содержащей информацию о полной стоимости микрокредита (сумме переплаты по микрокредиту, предмете микрокредита), обязательным условиям договора о предоставлении микрокредита, а также формы графика погашения микрокредита" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19697) следующие изменения и дополнения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Порядке</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> заключения договора о предоставлении микрокредита, утвержденном указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -327,51 +401,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "3. До заключения договора о предоставлении микрокредита с физическим лицом организация, осуществляющая микрофинансовую деятельность, информирует физическое лицо, вне зависимости от способа его обращения за получением микрокредита, о размере ставки вознаграждения в процентах годовых, размере годовой эффективной ставки вознаграждения (реальной стоимости микрокредита), сумме переплаты по микрокредиту, а также осуществляет мероприятия, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -386,91 +460,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 7 Закона, с обязательным фиксированием перечня осуществленных микрофинансовой организацией мероприятий, который приобщается к кредитному досье заемщика по данному договору.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Требованиях</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к содержанию, оформлению договора и его первой страницы, содержащей информацию о полной стоимости микрокредита (сумме переплаты по микрокредиту, предмете микрокредита), обязательным условиям договора о предоставлении микрокредита, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -483,190 +557,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. В Требованиях используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соглашение о предоставлении (открытии) кредитной линии – договор о предоставлении микрокредита, заключенный на условиях, позволяющих заемщику самому определять в договоре (договорах), являющемся (являющихся) неотъемлемой (неотъемлемыми) частью (частями) соглашения о предоставлении (открытии) кредитной линии, сумму и время получения микрокредита, но в пределах суммы и времени, определенных правилами предоставления микрокредитов и соглашением о предоставлении (открытии) кредитной линии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) договор – договор о предоставлении микрокредита в соответствии с которым организация, осуществляющая микрофинансовую деятельность, предоставляет заемщику микрокредит;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сумма переплаты по микрокредиту – сумма всех платежей заемщика по договору, включая сумму вознаграждения, неустойки (штрафа, пени), за исключением предмета микрокредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация – организация, осуществляющая микрофинансовую деятельность (микрофинансовая организация, кредитное товарищество, ломбард, осуществляющие деятельность по предоставлению микрокредитов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) вознаграждение – плата за предоставленный микрокредит, определенная в процентном выражении к сумме микрокредита из расчета годового размера причитающихся организации денег;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) созаемщик – физическое или юридическое лицо, выступающее по договору в качестве солидарно ответственного за выполнение обязательств по микрокредиту.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -679,490 +753,490 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Общие условия договора содержат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дату заключения договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование организации и фамилию, имя и отчество (при его наличии) заемщика (созаемщика) – физического лица или наименование заемщика (созаемщика) – юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сумму микрокредита (предмет микрокредита), для соглашения о предоставлении (открытии) кредитной линии – общую сумму микрокредита (предмет микрокредита), сумму переплаты по микрокредиту, сведения о цели использования микрокредита (при наличии), при этом информация о полной стоимости микрокредита (сумме переплаты по микрокредиту, предмете микрокредита), отражается на первой странице договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сроки погашения микрокредита, для соглашения о предоставлении (открытии) кредитной линии – общий срок договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) размер ставки вознаграждения в процентах годовых, а также размер годовой эффективной ставки вознаграждения (реальной стоимости микрокредита), рассчитанной согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона, на дату заключения договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) способ погашения микрокредита: единовременно либо частями, наличными деньгами – через кассу либо посредством электронных терминалов, при безналичном способе – с указанием реквизитов банковского счета организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) метод погашения микрокредита (аннуитетный, дифференцированный или другой метод в соответствии с правилами предоставления микрокредитов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) очередность погашения задолженности по микрокредиту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) порядок начисления и размер неустойки (штрафа, пени) за несвоевременное погашение основного долга и уплату вознаграждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) обеспечение исполнения заемщиком обязательств по договору (при его наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) меры, принимаемые организацией при неисполнении либо ненадлежащем исполнении заемщиком обязательств по договору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) срок действия договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) информацию о почтовом и электронном адресе организации, а также данные о ее официальном интернет-ресурсе (при его наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) адрес места регистрации либо места жительства заемщика – физического лица, адрес места регистрации либо места нахождения постоянно действующего органа заемщика – юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) условие, предусматривающее, что при уступке организацией права (требования) по договору третьему лицу требования и ограничения, предъявляемые законодательством Республики Казахстан к взаимоотношениям кредитора с заемщиком в рамках договора, распространяются на правоотношения заемщика с третьим лицом, которому уступлено право (требование).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 4-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4-1. Общие условия договора о предоставлении микрокредита, не связанного с осуществлением предпринимательской деятельности, заключенного с физическим лицом на срок до сорока пяти календарных дней, в размере, не превышающем сорокапятикратного размера месячного расчетного показателя, установленного на соответствующий финансовый год законом о республиканском бюджете, помимо условий, указанных в пункте 4 Требований, содержат следующие условия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) размер неустойки (штрафа, пени) за нарушение обязательства по возврату суммы микрокредита и (или) уплате вознаграждения по договору о предоставлении микрокредита не может превышать 0,3 (ноль целых три десятых) процента от суммы неисполненного обязательства за каждый день просрочки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) все платежи заемщика по договору о предоставлении микрокредита, включая сумму вознаграждения и неустойки (штрафа, пени), предусмотренных договором о предоставлении микрокредита, за исключением предмета микрокредита, в совокупности не могут превышать половины суммы выданного микрокредита за весь период действия договора о предоставлении микрокредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по соглашению сторон допускается увеличение срока действия договора о предоставлении микрокредита на действующих или улучшающих условиях на срок не более 90 (девяносто) календарных дней.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1175,351 +1249,351 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Права заемщика предусматривают возможность:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ознакомления с правилами предоставления микрокредитов, тарифами организации по предоставлению микрокредитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) распоряжения полученным микрокредитом в порядке и на условиях, установленных договором;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оплаты основного долга и (или) вознаграждения в следующий за ним рабочий день без уплаты неустойки (штрафа, пени) если дата погашения основного долга и (или) вознаграждения выпадает на выходной либо праздничный день);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) досрочного полного или частичного возврата организации суммы микрокредита, предоставленного по договору, без оплаты неустойки (штрафа, пени);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) посещения заемщиком – физическим лицом в течение тридцати календарных дней с даты наступления просрочки исполнения обязательства по договору организации и (или) представления в письменной форме либо способом, предусмотренным договором, заявления, содержащего сведения о причинах возникновения просрочки исполнения обязательства по договору, доходах и других подтвержденных обстоятельствах (фактах), которые обуславливают его заявление о внесении изменений в условия договора в том числе связанных с:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменением в сторону уменьшения ставки вознаграждения по договору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсрочкой платежа по основному долгу и (или) вознаграждению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменением метода погашения задолженности или очередности погашения задолженности, в том числе с погашением основного долга в приоритетном порядке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменением срока микрокредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прощением просроченного основного долга и (или) вознаграждения, отменой неустойки (штрафа, пени) по микрокредиту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       самостоятельной реализацией залогодателем недвижимого имущества, являющегося предметом ипотеки, в сроки, установленные соглашением сторон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представлением отступного взамен исполнения обязательства по договору путем передачи организации заложенного имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реализацией недвижимого имущества, являющегося предметом ипотеки, с передачей обязательства по договору покупателю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) заемщика – физического лица в течение пятнадцати календарных дней с даты получения решения организации, предусмотренного абзацем четвертым подпункта 3) пункта 7 Требований, или при недостижении взаимоприемлемого решения об изменении условий договора обратиться в уполномоченный орган с одновременным уведомлением организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) заемщика – физического лица обращение к банковскому омбудсману в случае уступки организацией права (требования) по договору, заключенному с этим заемщиком, для урегулирования разногласий с лицом, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1534,71 +1608,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-1 Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) письменного обращения в организацию при возникновении спорных ситуаций по получаемым услугам.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1611,450 +1685,450 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7. Обязанности организации предусматривают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уведомление заемщика (или его уполномоченного представителя) при заключении договора, содержащего условия перехода права (требования) организации по договору третьему лицу (далее – договор уступки права требования):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до заключения договора уступки права требования о возможности перехода прав (требований) третьему лицу, а также об обработке персональных данных заемщика в связи с такой уступкой способом, предусмотренным в договоре либо не противоречащим законодательству Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о переходе права (требования) третьему лицу способом, предусмотренным в договоре либо не противоречащим законодательству Республики Казахстан, в течение тридцати календарных дней со дня заключения договора уступки права требования с указанием назначения дальнейших платежей по погашению микрокредита третьему лицу (наименование и место нахождения лица, которому перешло право (требование) по договору), полного объема переданных прав (требований), а также остатков просроченных и текущих сумм основного долга, вознаграждения, неустойки (штрафа, пени) и других подлежащих уплате сумм;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уведомление заемщика способом и в сроки, предусмотренными в договоре, но не позднее двадцати календарных дней с даты наступления просрочки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о возникновении просрочки по исполнению обязательства по договору и необходимости внесения платежей с указанием размера просроченной задолженности на дату, указанную в уведомлении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       праве заемщика – физического лица по договору обратиться в организацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       последствиях невыполнения заемщиком своих обязательств по договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор содержит условие, что уведомление считается доставленным, если оно направлено должнику одним из следующих способов, предусмотренных договором:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на адрес электронной почты, указанный в договоре;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по месту жительства, указанному в договоре, заказным письмом с уведомлением о его вручении, в том числе получено одним из совершеннолетних членов семьи, проживающим по указанному адресу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с использованием иных средств связи, обеспечивающих фиксирование доставки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рассмотрение в течение пятнадцати календарных дней после дня получения заявления заемщика – физического лица предложенных изменений в условия договора и сообщение заемщику – физическому лицу в письменной форме либо способом, предусмотренным договором о (об):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       согласии с предложенными изменениями в условия договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       своих предложениях по урегулированию задолженности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отказе в изменении условий договора с указанием мотивированного обоснования причин отказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уведомление заемщика об изменении условий договора при применении организацией улучшающих условий в порядке, предусмотренном в договоре;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) приложение к договору подписанного сторонами графика погашения микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При изменении условий микрокредита, влекущих изменение суммы (размера) денежных обязательств заемщика и (или) срока их уплаты, организацией составляется и выдается заемщику новый график погашения микрокредита с учетом новых условий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования настоящего подпункта не распространяются на соглашение о предоставлении (открытии) кредитной линии, а также на договор, по которому погашение микрокредита осуществляется единовременным платежом в конце срока микрокредита.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2067,110 +2141,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12. К договору о предоставлении микрокредита прилагается подписанный сторонами график погашения микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если заемщиком (созаемщиком) является физическое лицо, график погашения микрокредита, составленный на дату выдачи микрокредита, также содержит перечень предложенных организацией методов погашения микрокредита с отметкой заемщика (созаемщика) о выбранном методе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования по заполнению графика погашения микрокредита не распространяются на договор, по которому погашение микрокредита осуществляется единовременным платежом в конце срока микрокредита.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2203,170 +2277,170 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту методологии и пруденциального регулирования финансовых организаций Агентства Республики Казахстан по регулированию и развитию финансового рынка в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совместно с Юридическим департаментом Агентства Республики Казахстан по регулированию и развитию финансового рынка государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z87" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего постановления на официальном интернет-ресурсе Агентства Республики Казахстан по регулированию и развитию финансового рынка после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z88" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего постановления в Министерстве юстиции Республики Казахстан представление в Юридический департамент Агентства Республики Казахстан по регулированию и развитию финансового рынка сведений об исполнении мероприятия, предусмотренных подпунктом 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Контроль за исполнением настоящего постановления возложить на курирующего заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования и распространяется на правоотношения, возникшие с 20 августа 2024 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2856,88 +2930,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="79"/>
+    <w:bookmarkStart w:name="z95" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> График погашения микрокредита</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z96" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от ______.____.____г. к Договору о предоставлении микрокредита №________ от ___.____._____г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>