--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="823e00f" w14:textId="823e00f">
+    <w:p w14:paraId="7f9cf37" w14:textId="7f9cf37">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4517,55 +4517,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4891,31 +4891,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>