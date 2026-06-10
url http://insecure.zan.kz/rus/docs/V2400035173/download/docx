--- v0 (2025-11-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e5fafb1" w14:textId="e5fafb1">
+    <w:p w14:paraId="de74d28" w14:textId="de74d28">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,664 +76,542 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил определения исполнителем ставок социальных отчислений, обязательных пенсионных взносов, взносов на обязательное социальное медицинское страхование, удержания и перечисления оператором интернет-платформы индивидуального подоходного налога, обязательных пенсионных взносов, социальных отчислений и взносов на обязательное социальное медицинское страхование, а также распределения и перечисления сумм, уплаченных оператором интернет-платформы, возврата ошибочно (излишне) уплаченных сумм социальных отчислений, обязательных пенсионных взносов, взносов на обязательное социальное медицинское страхование и (или) пени за их несвоевременную и (или) неполную уплату оператору интернет-платформы</w:t>
+        <w:t>Об утверждении Правил удержания и перечисления оператором интернет-платформы индивидуального подоходного налога, обязательных пенсионных взносов, обязательных пенсионных взносов работодателя, социальных отчислений и взносов на обязательное социальное медицинское страхование, а также правила и случаи распределения и перечисления сумм, уплаченных оператором интернет-платформы в Государственный фонд социального страхования, социального медицинского страхования, единый накопительный пенсионный фонд, и правила возврата плательщику единого платежа, оператору интернет-платформы суммы, превышающей размеры взносов и отчислений в Государственный фонд социального страхования, социального медицинского страхования, единый накопительный пенсионный фонд</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 30 сентября 2024 года № 392. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 сентября 2024 года № 35173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок в редакции приказа Министра труда и социальной защиты населения РК от 16.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 22-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 17, пунктом 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 102-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Социального кодекса Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 17 Закона Республики Казахстан "Об обязательном социальном медицинском страховании" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции приказа Министра труда и социальной защиты населения РК от 16.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...389 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> определения исполнителем ставок социальных отчислений, обязательных пенсионных взносов, взносов на обязательное социальное медицинское страхование, удержания и перечисления оператором интернет-платформы индивидуального подоходного налога, обязательных пенсионных взносов, социальных отчислений и взносов на обязательное социальное медицинское страхование, а также распределения и перечисления сумм, уплаченных оператором интернет-платформы, возврата ошибочно (излишне) уплаченных сумм социальных отчислений, обязательных пенсионных взносов, взносов на обязательное социальное медицинское страхование и (или) пени за их несвоевременную и (или) неполную уплату оператору интернет-платформы.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+        <w:t xml:space="preserve"> удержания и перечисления оператором интернет-платформы индивидуального подоходного налога, обязательных пенсионных взносов, обязательных пенсионных взносов работодателя, социальных отчислений и взносов на обязательное социальное медицинское страхование, а также правила и случаи распределения и перечисления сумм, уплаченных оператором интернет-платформы в Государственный фонд социального страхования, социального медицинского страхования, единый накопительный пенсионный фонд, и правила возврата плательщику единого платежа, оператору интернет-платформы суммы, превышающей размеры взносов и отчислений в Государственный фонд социального страхования, социального медицинского страхования, единый накопительный пенсионный фонд.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа Министра труда и социальной защиты населения РК от 16.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту труда и социального партнерства Министерства труда и социальной защиты населения Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства труда и социальной защиты населения Республики Казахстан после его официальной публикации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства труда и социальной защиты населения Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра труда и социальной защиты населения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -865,280 +743,280 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Жакупова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="6"/>
+      <w:bookmarkStart w:name="z13" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство здравоохранения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z14" w:id="7"/>
+      <w:bookmarkStart w:name="z14" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z15" w:id="8"/>
+      <w:bookmarkStart w:name="z15" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Национальный банк</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z16" w:id="9"/>
+      <w:bookmarkStart w:name="z16" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z17" w:id="10"/>
+      <w:bookmarkStart w:name="z17" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1281,1960 +1159,2210 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 сентября 2024 года № 392</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила удержания и перечисления оператором интернет-платформы индивидуального подоходного налога, обязательных пенсионных взносов, обязательных пенсионных взносов работодателя, социальных отчислений и взносов на обязательное социальное медицинское страхование, а также правила и случаи распределения и перечисления сумм, уплаченных оператором интернет-платформы в Государственный фонд социального страхования, социального медицинского страхования, единый накопительный пенсионный фонд, и правила возврата плательщику единого платежа, оператору интернет-платформы суммы, превышающей размеры взносов и отчислений в Государственный фонд социального страхования, социального медицинского страхования, единый накопительный пенсионный фонд</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила в редакции приказа Министра труда и социальной защиты населения РК от 16.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила удержания и перечисления оператором интернет-платформы индивидуального подоходного налога, обязательных пенсионных взносов, обязательных пенсионных взносов работодателя, социальных отчислений и взносов на обязательное социальное медицинское страхование, а также правила и случаи распределения и перечисления сумм, уплаченных оператором интернет-платформы в Государственный фонд социального страхования, социального медицинского страхования, единый накопительный пенсионный фонд, и правила возврата плательщику единого платежа, оператору интернет-платформы суммы, превышающей размеры взносов и отчислений в Государственный фонд социального страхования, социального медицинского страхования, единый накопительный пенсионный фонд (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 22-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 17, пунктом 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 102-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Социального кодекса Республики Казахстан (далее – Социальный кодекс), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 17 Закона Республики Казахстан "Об обязательном социальном медицинском страховании" (далее – Закон).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) специальное мобильное приложение – налоговое мобильное приложение для целей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применения порядка исполнения налоговых обязательств и обязательств по социальным платежам физическими лицами, применяющими специальный налоговый режим для самозанятых;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исполнения налоговых обязательств по расчету индивидуального подоходного налога и социальных платежей, их уплате и представлению декларации индивидуальными предпринимателями, применяющими специальные налоговые режимы на основе упрощенной декларации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регистрации в качестве индивидуального предпринимателя (снятия с такой регистрации) на основании электронного документа, удостоверенного посредством электронной цифровой подписи налогоплательщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирования чека специального мобильного приложения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальные отчисления (далее – СО) – деньги, уплачиваемые плательщиками социальных отчислений в Государственный фонд социального страхования в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) фонд социального медицинского страхования (далее – ФСМС) – некоммерческая организация, производящая аккумулирование отчислений и взносов, а также осуществляющая закуп и оплату услуг субъектов здравоохранения, оказывающих медицинскую помощь в объемах и на условиях, предусмотренных договором закупа медицинских услуг, и иные функции, определенные законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бизнес-идентификационный номер (далее – БИН) – уникальный номер, формируемый для юридического лица (филиала и представительства) и индивидуального предпринимателя, осуществляющего деятельность в виде совместного предпринимательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) единый накопительный пенсионный фонд (далее – ЕНПФ) – юридическое лицо, осуществляющее деятельность по привлечению пенсионных взносов и пенсионным выплатам, а также иные функции, определенные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Социальным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) интернет-платформа – электронная интернет-площадка, обеспечивающая взаимодействие оператора интернет-платформы, заказчика услуг и лица, зарегистрированного на интернет-платформе и оказывающего услуги с использованием интернет-платформы заказчикам услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Правила предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 16.10.2025 </w:t>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 319</w:t>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) оператор интернет-платформы (далее – оператор) – индивидуальный предприниматель или юридическое лицо, предоставляющие технические, организационные, информационные и иные возможности с применением информационных технологий и систем для установления контактов по оказанию услуг (в том числе услуг с привлечением третьих лиц для оказания услуг) между лицом, зарегистрированным на интернет-платформе и оказывающим услуги с использованием интернет-платформы заказчикам услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) индивидуальный идентификационный номер (далее – ИИН) – уникальный номер, формируемый для физического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обязательные пенсионные взносы работодателя (далее – ОПВР) – деньги, перечисленные агентами за счет собственных средств на условный пенсионный счет в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>01.01.2026</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 11) предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) государственная автоматизированная информационная система Министерства труда и социальной защиты населения Республики Казахстан "Организация обработки платежей" (далее – АИС МТСЗН РК) –информационная система с ограниченным доступом по автоматизации процессов для организации обработки пенсионных и социальных отчислений и платежей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 12) предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) государственная информационная система Комитета государственных доходов Министерства финансов Республики Казахстан (далее – ИС КГД) –информационная система с ограниченным доступом, регулируемая внутренними документами Комитета государственных доходов Министерства финансов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Государственный фонд социального страхования (далее – Фонд) – некоммерческая организация в форме акционерного общества, учредителем и единственным акционером которого является государство, производящая аккумулирование социальных отчислений, назначение и осуществление социальных выплат участникам системы обязательного социального страхования, в отношении которых наступил случай социального риска, включая членов семьи – иждивенцев в случае потери кормильца;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z48" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Налоговым органом является орган государственных доходов (далее – орган государственных доходов) – государственный орган, в пределах своей компетенции осуществляющий обеспечение поступлений налогов и платежей в бюджет, таможенное регулирование в Республике Казахстан, полномочия по предупреждению, выявлению, пресечению и раскрытию административных правонарушений, отнесенных законодательством Республики Казахстан к ведению этого органа, а также выполняющий иные полномочия, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z49" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) обязательные пенсионные взносы (далее – ОПВ) – деньги, вносимые в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Социальным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом в ЕНПФ в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z50" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) взносы на обязательное социальное медицинское страхование (далее – взносы) – деньги, уплачиваемые в ФСМС плательщиками взносов, указанными в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 14 Закона, и дающие право потребителям медицинских услуг получать медицинскую помощь в системе обязательного социального медицинского страхования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z51" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) исполнитель – физическое лицо, индивидуальный предприниматель или юридическое лицо, зарегистрированные на интернет-платформе, оказывающие заказчикам услуги или выполняющие работы с использованием интернет-платформы на основании публичного договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z52" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила определения исполнителем ставок социальных отчислений, обязательных пенсионных взносов, взносов на обязательное социальное медицинское страхование, удержания и перечисления оператором интернет-платформы индивидуального подоходного налога, обязательных пенсионных взносов, социальных отчислений и взносов на обязательное социальное медицинское страхование, а также распределения и перечисления сумм, уплаченных оператором интернет-платформы, возврата ошибочно (излишне) уплаченных сумм социальных отчислений, обязательных пенсионных взносов, взносов на обязательное социальное медицинское страхование и (или) пени за их несвоевременную и (или) неполную уплату оператору интернет-платформы</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> Глава 2. Порядок удержания и перечисления оператором интернет-платформы индивидуального подоходного налога, обязательных пенсионных взносов, обязательных пенсионных взносов работодателя, социальных отчислений и взносов на обязательное социальное медицинское страхование, а также порядок и случаи распределения и перечисления сумм, уплаченных оператором интернет-платформы в Государственный фонд социального страхования, социального медицинского страхования, единый накопительный пенсионный фонд</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z53" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Оператор ежемесячно не позднее 5 числа месяца, следующего за отчетным, передает сведения о доходах, полученных при оказании услуг и (или) выполнении работ исполнителями в Комитет государственных доходов Министерства финансов Республики Казахстан (далее – КГД МФ РК), по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам посредством интеграционного взаимодействия со специальным мобильным приложением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z54" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. На основании переданных сведений, в том числе по чекам специального мобильного приложения, КГД МФ РК осуществляет исчисление сумм индивидуального подоходного налога, СО, ОПВ, ОПВР и взносов (далее - социальные платежи) и (или) пени за их несвоевременную и (или) неполную уплату (округленную до тенге).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z55" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Исчисление производится в соответствии со ставками, установленными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 102-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Социального кодекса, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 720</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан (далее – Налоговый кодекс) с учетом максимальных порогов и категории исполнителей, освобожденных от уплаты ОПВ, ОПВР, СО и взносов в соответствии с пунктом 7 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 4 предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о категориях исполнителей, освобожденных от уплаты ОПВ, ОПВР, СО и взносов, предоставляются в ИС КГД из АИС МТСЗН РК для обеспечения корректного исчисления сумм к удержанию с дохода исполнителей для уплаты индивидуального подоходного налога и социальных платежей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. КГД МФ РК посредством сервисов интеграционного взаимодействия в режиме актуализации ежемесячно не позднее 15 числа месяца, следующего за отчетным, передает сведения об исчисленных суммах индивидуального подоходного налога и социальных платежей и (или) пени за их несвоевременную и (или) неполную уплату:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оператору – для удержания и перечисления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в АИС МТСЗН РК – для осуществления Государственной корпорацией сверки с суммами социальных платежей, перечисленными оператором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Удержанные (начисленные) суммы социальных платежей, в том числе задолженности и (или) пени за их несвоевременную и (или) неполную уплату перечисляются оператором безналичным способом через банки второго уровня или организации, осуществляющие отдельные виды банковских операций, на банковский счет Государственной корпорации с соблюдением требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О платежах и платежных системах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Перечисление сумм социальных платежей и (или) пени за их несвоевременную и (или) неполную уплату производится оператором не позднее 25 числа месяца, следующего за отчетным, с формированием сводного платежного поручения по форме, определенной Правилами осуществления безналичных платежей и (или) переводов денег на территории Республики Казахстан, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 31 августа 2016 года № 208 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14419) (далее – Правила осуществления безналичных платежей), форматами сообщений, утвержденными оператором или операционным центром платежных систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z62" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Оператор освобождается от уплаты СО за лиц, указанных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 207 Социального кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Оператор освобождается от уплаты ОПВ за лиц, определенных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 248 Социального кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Оператор освобождается от уплаты ОПВР за лиц, определенных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 248 Социального кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Оператор освобождается от уплаты взносов за лиц, определенных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 28 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. В случае несвоевременного перечисления социальных платежей оператор производит уплату за каждый месяц отдельно, с формированием отдельного сводного платежного поручения в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления безналичных платежей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Информация по исполнителям, за которых производится перечисление сумм социальных платежей и (или) пени за их несвоевременную и (или) неполную уплату содержит по каждому исполнителю: БИН/ИИН оператора, ИИН исполнителя; фамилию, имя, отчество (при его наличии); период (месяц, год), по форме, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления безналичных платежей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При несвоевременной уплате социальных платежей органы государственных доходов принимают способы и меры взыскания в порядке и сроки, предусмотренные Налоговым кодексом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При уплате пени за несвоевременную и (или) неполную уплату сумм социальных платежей в орган государственных доходов, Фонд, ЕНПФ, ФСМС, оператор представляет в банк второго уровня или организации, осуществляющие отдельные виды банковских операций, сводное платежное поручение в порядке, определенном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления безналичных платежей, с указанием соответствующего кода назначения платежа и периода (месяц, год).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Банки второго уровня или организации, осуществляющие отдельные виды банковских операций, перечисляют суммы социальных платежей и (или) пени за их несвоевременную и (или) неполную уплату в органы государственных доходов и Государственную корпорацию, в день их инициирования оператором, в порядке, определенном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления безналичных платежей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При этом в сводном платежном поручении в порядке, определенном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления безналичных платежей, формируемом банками второго уровня или организациями, осуществляющими отдельные виды банковских операций, указываются период (месяц, год) за который уплачивается суммы индивидуального подоходного налога и социальных платежей и (или) пени за их несвоевременную и (или) неполную уплату, а также в назначении платежа указывается ставка для социальных платежей в соответствии со статьей 102-1 Социального кодекса и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 28 Закона: 1 % - для ОПВ, 1 % - для ОПВР, 1 % - для СО, 1 % - для взносов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для индивидуального подоходного налога указывается ставка 0, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 720 Налогового кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях несоответствия указанной ставки и (или) ее отсутствия в назначениях социальных платежей по исполнителям, Государственной корпорацией осуществляется полный возврат сумм оператору с указанием соответствующей причины.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Оператор в установленном законодательством порядке обеспечивает сохранность сведений об исчисленных и уплаченных суммах социальных платежей и (или) пени за их несвоевременную и (или) неполную уплату, в том числе о возврате ошибочно (излишне) уплаченных сумм социальных платежей и (или) пени за их несвоевременную и (или) неполную уплату на электронном или бумажном носителях в соответствии с законодательством о бухгалтерском учете и финансовой отчетности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При прекращении деятельности оператора документы об исчислении и уплате сумм социальных платежей и (или) пени за их несвоевременную и (или) неполную уплату передаются в Государственный архив.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Распределение и перечисление сумм социальных платежей и (или) пени за их несвоевременную и (или) неполную уплату в Фонд, ЕНПФ и ФСМС осуществляется Государственной корпорацией в течение трех рабочих дней со дня их поступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата социальных платежей, произведенная оператором за исполнителей, подлежит распределению на лицевые счета исполнителей, на основании сведений КГД МФ РК по исчисленным к уплате суммам социальных платежей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В случае соответствия сумм социальных платежей Государственная корпорация не позднее трех рабочих дней со дня поступления сумм социальных платежей и (или) пени за несвоевременную и (или) неполную уплату социального платежа, поступивших на счет Государственной корпорации, распределяет и перечисляет на счета ЕНПФ, ФСМС, Фонд.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок возврата плательщику единого платежа, оператору интернет-платформы суммы, превышающей размеры взносов и отчислений в Государственный фонд социального страхования, социального медицинского страхования, единый накопительный пенсионный фонд</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z80" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила определения исполнителем ставок социальных отчислений, обязательных пенсионных взносов, взносов на обязательное социальное медицинское страхование, удержания и перечисления оператором интернет-платформы индивидуального подоходного налога, обязательных пенсионных взносов, социальных отчислений и взносов на обязательное социальное медицинское страхование, а также распределения и перечисления сумм, уплаченных оператором интернет-платформы, возврата ошибочно (излишне) уплаченных сумм социальных отчислений, обязательных пенсионных взносов, взносов на обязательное социальное медицинское страхование и (или) пени за их несвоевременную и (или) неполную уплату оператору интернет-платформы (далее – Правила) разработаны в соответствии с подпунктами 22-1) и 22-2) </w:t>
-[...1513 lines deleted...]
-      При прекращении деятельности Оператора документы об исчислении и уплате сумм индивидуального подоходного налога и социальных платежей и (или) пени за их несвоевременную и (или) неполную уплату передаются в Государственный архив.</w:t>
+      15. Государственная корпорация в течение трех рабочих дней осуществляет возврат социальных платежей с указанием причины возврата на банковский счет оператора за исполнителя, в реквизитах которого допущены ошибки, а также за исполнителей, освобожденных от уплаты социальных платежей, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:p>
-[...72 lines deleted...]
-        <w:t xml:space="preserve"> статьи 17 Закона.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях уплаты сумм социальных платежей по исполнителям меньше исчисленных к уплате сумм социальных платежей по данным КГД МФ РК, Государственной корпорацией осуществляется полный возврат сумм оператору с указанием соответствующей причины.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z76" w:id="63"/>
-[...15 lines deleted...]
-      Оплата ИПН и социальных платежей, произведенная Оператором за исполнителей, подлежит распределению на лицевые счета исполнителей, на основе сведений КГД МФ РК по исчисленным к уплате суммам социальных платежей.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях уплаты сумм социальных платежей по исполнителям больше исчисленных к уплате сумм социальных платежей по данным КГД МФ РК, Государственной корпорацией осуществляется частичный возврат в размере превышающей суммы оператору с указанием соответствующей причины.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях уплаты сумм социальных платежей по исполнителям, по которым отсутствуют данные по исчисленным к уплате суммам социальных платежей от КГД МФ РК, Государственной корпорацией осуществляется полный возврат сумм оператору с указанием соответствующей причины.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z78" w:id="65"/>
-[...15 lines deleted...]
-      В случаях уплаты сумм социальных платежей по исполнителям меньше исчисленных к уплате сумм социальных платежей по данным КГД МФ РК, Государственной корпорацией осуществляется полный возврат сумм Оператору с указанием соответствующей причины.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае осуществления Государственной корпорацией возврата социальных платежей на банковский счет оператора, оператор принимает меры по исправлению допущенных ошибок в течение трех рабочих дней и перечисляет исчисленные к уплате суммы социальных платежей по данным КГД МФ РК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z79" w:id="66"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3268,441 +3396,350 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приложение 1</w:t>
+              <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам определения</w:t>
+              <w:t>к Правилам удержания и перечисления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>исполнителем ставок</w:t>
+              <w:t>оператором интернет-платформы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>социальных отчислений,</w:t>
+              <w:t>индивидуального подоходного налога,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обязательных пенсионных</w:t>
+              <w:t>обязательных пенсионных взносов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>взносов, взносов на</w:t>
+              <w:t>обязательных пенсионных взносов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обязательное социальное</w:t>
+              <w:t>работодателя, социальных отчислений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и взносов на обязательное социальное</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>медицинское страхование,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>удержания и перечисления</w:t>
+              <w:t>а также правила и случаи распределения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оператором интернет-</w:t>
+              <w:t>и перечисления сумм, уплаченных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>платформы индивидуального</w:t>
+              <w:t>оператором интернет-платформы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>подоходного налога,</w:t>
+              <w:t>в Государственный фонд социального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обязательных пенсионных</w:t>
+              <w:t>страхования, социального медицинского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>взносов, социальных</w:t>
+              <w:t>страхования, единый накопительный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>отчислений, взносов на</w:t>
+              <w:t>пенсионный фонд, и правила возврата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обязательное социальное</w:t>
+              <w:t>плательщику единого платежа,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>медицинское страхование,</w:t>
+              <w:t>оператору интернет-платформы суммы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>а также распределения и</w:t>
+              <w:t>превышающей размеры взносов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>перечисления сумм, уплаченных</w:t>
+              <w:t>и отчислений в Государственный фонд</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оператором интернет-</w:t>
+              <w:t>социального страхования,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>платформы, возврата</w:t>
+              <w:t>социального медицинского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ошибочно (излишне)</w:t>
+              <w:t>страхования, единый накопительный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>уплаченных сумм социальных</w:t>
-[...103 lines deleted...]
-              <w:t>интернет-платформы</w:t>
+              <w:t>пенсионный фонд</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3735,193 +3772,218 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z85" w:id="70"/>
-[...124 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="74"/>
+      <w:bookmarkStart w:name="z87" w:id="66"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения об операторе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование/фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН/ИИН ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(заполняется, в случае если оператор юридическое лицо)____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сведения, передаваемые Оператором о доходах, полученных при оказании услуг и (или) выполнении работ исполнителями</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
+        <w:t xml:space="preserve"> Сведения, о доходах, полученных при оказании услуг и (или) выполнении работ исполнителями</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4423,165 +4485,345 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="75"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z89" w:id="68"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственность оператора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Я (мы) несу (несем) ответственность за достоверность и полноту сведений,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>указанных в настоящем приложении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата предоставления сведений "____" ____________ _____ г.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4907,31 +5149,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>