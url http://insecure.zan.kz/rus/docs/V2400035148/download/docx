--- v0 (2025-12-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b8965d5" w14:textId="b8965d5">
+    <w:p w14:paraId="2294dac" w14:textId="2294dac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам банковской и микрофинансовой деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 27 сентября 2024 года № 77. Зарегистрировано в Министерстве юстиции Республики Казахстан 27 сентября 2024 года № 35148</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 27 сентября 2024 года № 77. Зарегистрировано в Министерстве юстиции Республики Казахстан 27 сентября 2024 года № 35148.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1437,74 +1437,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан по вопросам регулирования банковской и микрофинансовой деятельности, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 1 утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 июля 2017 года № 136 "Об утверждении Правил предоставления банковских услуг и рассмотрения банками, организациями, осуществляющими отдельные виды банковских операций, обращений клиентов, возникающих в процессе предоставления банковских услуг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 15541) следующее изменение: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2289,117 +2365,193 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предоставление заемщику микрокредита через кассу осуществляется путем проведения визуальной идентификации клиента, получающего наличные деньги, с документом, удостоверяющим его личность (за исключением свидетельства о рождении) либо данными, подтверждающими (идентифицирующими) личность клиента, полученными посредством сервиса цифровых документов, а также предоставления доверенности, подтверждающей полномочия лица, уполномоченного на получение денег, в случае предоставления микрокредита клиенту – юридическому лицу.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Внести в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 232 "Об утверждении Порядка заключения договора о предоставлении микрокредита, в том числе требований к содержанию, оформлению договора и его первой страницы, содержащей информацию о полной стоимости микрокредита (сумме переплаты по микрокредиту, предмете микрокредита), обязательным условиям договора о предоставлении микрокредита, а также формы графика погашения микрокредита" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19697) следующее дополнение:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Пункт 3 утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 232 "Об утверждении Порядка заключения договора о предоставлении микрокредита, в том числе требований к содержанию, оформлению договора и его первой страницы, содержащей информацию о полной стоимости микрокредита (сумме переплаты по микрокредиту, предмете микрокредита), обязательным условиям договора о предоставлении микрокредита, а также формы графика погашения микрокредита" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19697) следующее дополнение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Порядок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> заключения договора о предоставлении микрокредита, утвержденный указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2625,117 +2777,193 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличие согласия супруга (супруги) на предоставление микрокредита.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z93" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Внести в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 23 декабря 2019 года № 248 "Об утверждении Правил заключения договора банковского займа, в том числе требований к содержанию, оформлению, обязательным условиям договора банковского займа, форм графика погашения займа и памятки для заемщика - физического лица" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19774) следующее дополнение:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Пункт 4 утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 23 декабря 2019 года № 248 "Об утверждении Правил заключения договора банковского займа, в том числе требований к содержанию, оформлению, обязательным условиям договора банковского займа, форм графика погашения займа и памятки для заемщика - физического лица" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19774) следующее дополнение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> заключения договора банковского займа, утвержденные указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3161,74 +3389,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличие согласия супруга (супруги) на предоставление займа.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z117" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 5 утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
       5. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 16 августа 2024 года № 55 "Об утверждении Правил получения согласия супруга (супруги) на предоставление банковского займа или микрокредита физическому лицу, минимального размера банковского займа или микрокредита, по которому необходимо согласие супруга (супруги) на получение банковского займа или микрокредита физическому лицу" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 34946) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z118" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в постановлении:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>