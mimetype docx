--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2294dac" w14:textId="2294dac">
+    <w:p w14:paraId="86040e9" w14:textId="86040e9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3850,55 +3850,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4224,31 +4224,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>