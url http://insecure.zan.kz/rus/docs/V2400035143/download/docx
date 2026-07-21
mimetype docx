--- v1 (2026-03-13)
+++ v2 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="88f4055" w14:textId="88f4055">
+    <w:p w14:paraId="3bdb700" w14:textId="3bdb700">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1344,747 +1344,841 @@
         <w:t>
       электронная почта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       телефон (рабочий, мобильный).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра финансов РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 297</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Формирование реестра потенциальных поставщиков осуществляется автоматически посредством веб-портала на основании регистрационных данных потенциального поставщика на веб-портале и сведений, полученных из государственных и негосударственных информационных систем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом потенциальный поставщик регистрируется на веб-портале не позднее 3 (трех) рабочих дней со дня его государственной регистрации в органах юстиции. В случае реорганизации (ликвидации) либо изменения регистрационных данных потенциального поставщика в органах юстиции потенциальный поставщик в срок не позднее 10 (десяти) рабочих дней со дня регистрации таких случаев в органах юстиции вносит измененные сведения в регистрационные данные на веб-портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Ведение реестра потенциальных поставщиков осуществляется посредством веб-портала по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Сведения о потенциальном поставщике, включенные в реестр потенциальных поставщиков, хранятся в электронном виде в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 25 августа 2023 года № 236 "Об утверждении Правил документирования, управления документацией и использования систем электронного документооборота в государственных и негосударственных организациях" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33339) (далее – Правила электронного документооборота).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок формирования и ведения реестра заказчиков</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Реестр заказчиков содержит следующие сведения о заказчике:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование заказчика на казахском и русском языках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) дата государственной регистрации (перерегистрации) заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бизнес-идентификационный номер (БИН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сведения о территориальной принадлежности заказчика (код по классификатору административно-территориальных объединений (КАТО), регион, юридический адрес и фактический адрес);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наименование администратора отчетности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) код организационно правовой формы хозяйствования (КОПФ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) код по классификатору форм собственности (КФС);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) категория субъекта предпринимательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) код сектора экономики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) сведения о руководителе заказчика:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       индивидуальный идентификационный номер (ИИН);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилия, имя, отчество (при его наличии) руководителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       должность руководителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       источник данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электронная почта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       телефон (рабочий, мобильный).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Формирование реестра заказчиков осуществляется автоматически посредством веб-портала на основании регистрационных данных заказчика на веб-портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом заказчик регистрируется на веб-портале не позднее 3 (трех) рабочих дней со дня его государственной регистрации в органах юстиции. В случае реорганизации (ликвидации) либо изменения регистрационных данных заказчика в органах юстиции заказчик в срок не позднее 10 (десяти) рабочих дней со дня регистрации таких случаев в органах юстиции вносит измененные сведения в регистрационные данные заказчика на веб-портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Ведение реестра заказчиков осуществляется посредством веб-портала по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сведения о заказчике, включенные в реестр заказчиков, хранятся в электронном виде в порядке, установленном Правилами электронного документооборота.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок формирования и ведения реестра договоров о государственных закупках</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Внесение в реестр договоров о государственных закупках сведений осуществляется заказчиком путем заполнения электронной формы реестра договоров на веб-портале государственных закупок по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заключенным договорам о государственных закупках в соответствующем финансовом году – не позднее 10 (десяти) рабочих дней со дня вступления в силу договора о государственных закупках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнению договора о государственных закупках (акт приема- передачи товаров или акт выполненных работ, оказанных услуг) – не позднее 10 (десяти) рабочих дней со дня подписания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществленным платежам по договорам о государственных закупках – не позднее 10 (десяти) рабочих дней со дня проведения платежа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Не подлежат включению в реестр договоров о государственных закупках сведения о договорах, заключенных по результатам государственных закупок, предусмотренных подпунктами 6), 12), 21), 22) и 24) пункта 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2099,52 +2193,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Реестр договоров о государственных закупках содержит следующие сведения о договоре (его изменении), за исключением сведений о договорах о государственных закупках, составляющих государственные секреты в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2159,1109 +2253,1203 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственных секретах и (или) содержащих служебную информацию ограниченного распространения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 45 Кодекса:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бизнес-идентификационный номер (БИН) заказчика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) источник финансирования – республиканский бюджет, местный бюджет, средства от реализации государственными учреждениями товаров (работ, услуг), средства от спонсорской, благотворительной помощи для государственных учреждений (далее – внебюджетные средства), собственные средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) номер извещения о проведении государственных закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дата подведения итогов конкурса, итогов аукциона, итогов проведения закупок из одного источника, итогов проведения запроса ценовых предложений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) реквизиты документа, подтверждающего основание заключения договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) номер и дата заключения договора – день, месяц, год заключения договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) код валюты договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9) предусматривается в редакции приказа Министра финансов РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 297</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сведения о регистрации договора о государственных закупках государственными учреждениями в территориальных подразделениях казначейства – реквизиты уведомления о регистрации, включая номер заявки и дату регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) предмет договора о государственных закупках:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вид предмета закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       код продукции по классификатору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование товаров, работ, услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       краткая и дополнительная характеристика товаров, работ, услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       единица измерения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       цена за единицу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       количество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведения о суммах налога на добавленную стоимость (далее – НДС), в случае если поставщик является плательщиком НДС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) информация о поставщиках (исполнителях, подрядчиках):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование юридического лица, фамилия, имя, отчество (при его наличии) физического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для резидентов Республики Казахстан – бизнес идентификационный номер (БИН) (для юридического лица), индивидуальный идентификационный номер (ИИН) (для физического лица);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для нерезидентов – регистрационные данные юридических лиц (физических лиц), осуществляющих предпринимательскую деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номер записи в Базе данных товаров, работ, услуг и их поставщиков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       страна резидентства и юридический адрес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       контактная информация;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) исполнение договора:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование и описание товара, работы, услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       краткое описание закупленного товара, работы, услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование товарного знака;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       страна товаропроизводителя, поставщика работ, услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z110" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сумма платежа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z111" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       планируемая и фактическая даты исполнения договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z112" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сведения о прекращении действия договора:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата, основание и причина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Заказчик посредством веб-портала вносит сведения о прекращении (об исполнении или неисполнении) действия договора путем заполнения электронных форм реестра договоров о государственных закупках не позднее 3 (трех) рабочих дней со дня прекращения (исполнения или неисполнении) договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z115" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При представлении заказчиком на веб-портал сведений об изменении договора или сведений о прекращении (об исполнении или неисполнении) действия договора, происходит автоматическое обновление записи в реестре договоров о государственных закупках с сохранением архива первоначальных сведений о договоре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сведения о договоре (его изменении) и (или) сведения о прекращении (об исполнении или неисполнении) действия договора, включенные в реестр договоров о государственных закупках, сохраняются в реестре договоров о государственных закупках в течение 5 (пяти) лет со дня включения в него сведений о прекращении (об исполнении или неисполнении) действия договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Сведения о договоре (его изменении) или сведения о прекращении (об исполнении или неисполнения) действия договора, исключенные из реестра договоров о государственных закупках по истечении срока, указанного в пункте 17 настоящих Правил, хранятся в электронном виде в порядке, установленном Правилами электронного документооборота.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Порядок формирования и ведения реестра недобросовестных участников государственных закупок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Реестр недобросовестных участников государственных закупок представляет собой перечень:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) потенциальных поставщиков или поставщиков, предоставивших недостоверную информацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) потенциальных поставщиков, определенных победителями, уклонившихся от заключения договора о государственных закупках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) поставщиков, не исполнивших свои обязательства по заключенным с ними договорам о государственных закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) поставщиков, ненадлежащим образом исполнивших свои обязательства по заключенным с ними договорам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z124" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Реестр недобросовестных участников государственных закупок, предусмотренных подпунктами 1), 3) и 4) пункта 19 настоящих Правил, формируется на основании решений судов, вступивших в законную силу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, указанном в подпункте 1) пункта 19 настоящих Правил, организатор государственных закупок, единый организатор государственных закупок, заказчик либо уполномоченный орган не позднее 30 (тридцати) календарных дней со дня, когда им стало известно о факте нарушения потенциальным поставщиком или поставщиком законодательства Республики Казахстан о государственных закупках, обращается с иском в суд о признании такого потенциального поставщика или поставщика недобросовестным участником государственных закупок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, указанном в подпункте 3) пункта 19 настоящих Правил, заказчик не позднее 30 (тридцати) календарных дней со дня расторжения договора либо истечения срока действия договора обращается с иском в суд о признании такого поставщика недобросовестным участником государственных закупок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, указанном в подпункте 4) пункта 19 настоящих Правил, заказчик не позднее 30 (тридцати) календарных дней со дня, когда ему стало известно о факте нарушения поставщиком законодательства Республики Казахстан о государственных закупках, обращается с иском в суд о признании такого поставщика недобросовестным участником государственных закупок, за исключением случаев, которые в совокупности удовлетворяют следующим условиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выплаты поставщиком неустойки (штрафа, пени);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) полного исполнения договорных обязательств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отсутствия ущерба, причиненного заказчику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Реестр недобросовестных участников государственных закупок, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 19 настоящих Правил, формируется по потенциальным поставщикам, определенными победителями, уклонившимися от заключения договора о государственных закупках (за исключением потенциальных поставщиков, занявших второе место и по договорам заключаемым способом из одного источника).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3280,171 +3468,171 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Заказчики в течение 3 (трех) рабочих дней после получения посредством веб-портала вступившего в законную силу решения суда о признании потенциального поставщика или поставщика недобросовестным участником государственных закупок (далее – Решение суда), представляют уполномоченному органу электронную копию Решения суда, полученную посредством веб-портала, а также сведения о таком потенциальном поставщике или поставщике в электронном виде по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. В случае поступления заказчику Решения суда на бумажном носителе, электронная копия которого не поступила посредством веб-портала, заказчики в течение 3 (трех) рабочих дней после получения данного Решения суда представляют посредством веб-портала уполномоченному органу копию Решения суда и сведения о таком потенциальном поставщике или поставщике в электронном виде по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Уполномоченный орган в течение 7 (семи) рабочих дней со дня представления заказчиком посредством веб-портала сведений о недобросовестном участнике государственных закупок рассматривает их и включает такие сведения в реестр недобросовестных участников государственных закупок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. При условии представления в уполномоченный орган неполных и (или) недостоверных (некорректных) сведений для включения в реестр недобросовестных участников государственных закупок, уполномоченный орган в течение 7 (семи) рабочих дней направляет посредством веб-портала уведомление заказчику о необходимости в течение 5 (пяти) рабочих дней повторно предоставить сведения о недобросовестном участнике государственных закупок в соответствии с пунктом 31 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Если потенциальный поставщик, признанный победителем, уклонился от заключения договора о государственных закупках путем не подписания посредством веб-портала договора о государственных закупках в сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3459,52 +3647,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, такой потенциальный поставщик решением уполномоченного органа, принимаемого посредством веб-портала по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, автоматически включается в реестр недобросовестных участников государственных закупок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. В случае уклонения потенциального поставщика от заключения договора о государственных закупках путем не внесения обеспечения исполнения договора о государственных закупках, обеспечение аванса (в случае, если договором предусмотрен аванс) и (или) суммы в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3539,51 +3727,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам решение о признании поставщика недобросовестным участником государственных закупок и представляет посредством веб-портала уполномоченному органу сведения о таком поставщике в электронном виде по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3602,91 +3790,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Заказчик обеспечивает достоверность представленных сведений в уполномоченный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z139" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган при рассмотрении представленных заказчиком сведений, осуществляет форматно-логический контроль, заключающийся в проверке полноты и корректности ее заполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Потенциальный поставщик, признанный победителем, уклонившийся от заключения договора о государственных закупках путем не внесения обеспечения исполнения договора, обеспечения аванса (в случае, если договором предусмотрен аванс) и (или) суммы в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3701,808 +3889,808 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, включается в реестр недобросовестных участников государственных закупок на основании решения заказчика о признании потенциального поставщика недобросовестным участником государственных закупок, решения уполномоченного органа, принимаемого посредством веб-портала по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Ведение реестра недобросовестных участников государственных закупок осуществляется по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. При внесении сведений в реестр недобросовестных участников государственных закупок указываются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z143" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информация о недобросовестном потенциальном поставщике или поставщике:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование потенциального поставщика или поставщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z145" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       страна резидентства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z146" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для резидентов Республики Казахстан – бизнес идентификационный номер (БИН) (для юридического лица), индивидуальный идентификационный номер (ИИН) (для физического лица);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для нерезидентов – регистрационные данные юридических лиц (физических лиц) осуществляющих предпринимательскую деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информация о заказчике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сведения о проведенных закупках:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       способ осуществления закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номер объявления о закупке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z152" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата объявления о закупке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата подведения итогов закупки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z154" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) номер договора в Реестре договоров о государственных закупках (при его наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z155" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) основание признания (потенциального) поставщика недобросовестным участником государственных закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z156" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) дата уведомления о намерении расторгнуть данный договор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z157" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) дата уведомления о расторжении данного договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z158" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сведения о решении суда/ решении уполномоченного органа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z159" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование суда/уполномоченного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z160" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номер решения суда/уполномоченного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z161" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата решения суда/уполномоченного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z162" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата вступления в законную силу решения суда/вступления в силу решения уполномоченного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z163" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) дата исключения из Реестра недобросовестных участников государственных закупок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z164" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Основанием исключения из Реестра недобросовестных участников государственных закупок сведений о недобросовестном участнике государственных закупок является:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z165" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) истечение срока, установленного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z166" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наличие вступившего в законную силу судебного акта об отмене решения о признании недобросовестным участником государственных закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z167" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) решение уполномоченного органа, принятое по итогам рассмотрения согласительной комиссией обращения потенциального поставщика об исключении его из реестра недобросовестных участников государственных закупок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z168" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Сведения о недобросовестном участнике государственных закупок, исключаются из реестра автоматически по истечении срока, установленного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z169" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. В случае наличия вступившего в законную силу судебного акта об отмене решения о признании недобросовестным участником государственных закупок сведения о недобросовестном участнике государственных закупок исключаются по запросу потенциального поставщика (поставщика) в течение 3 (трех) рабочих дней со дня получения уполномоченным органом копии соответствующего судебного акта, заверенного судом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z170" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. При условии представления заказчиком решения согласительной комиссии об исключении потенциального поставщика из реестра недобросовестных участников государственных закупок посредством веб-портала, уполномоченный орган в течение 3 (трех) рабочих дней выносит решение об исключении данного поставщика из реестра недобросовестных участников государственных закупок по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z171" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом решение уполномоченного органа об исключении потенциального поставщика из реестра недобросовестных участников государственных закупок выносится посредством веб-портала в автоматическом режиме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z172" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Порядок формирования и ведения реестра жалоб</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z173" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Реестр жалоб представляет собой перечень жалоб потенциальных поставщиков и поставщиков, поданных посредством веб-портала государственных закупок в уполномоченный орган, и содержит сведения о решениях, принятых по результатам рассмотрения жалоб и выданных предписаний (уведомлений).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z174" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 8. Порядок формирования и ведения реестра опыта работы потенциальных поставщиков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z175" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Реестр опыта работы потенциальных поставщиков (далее – Реестр опыта работы) формируется на веб-портале по перечню работ, услуг, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4537,71 +4725,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственных секретах и (или) содержащих служебную информацию ограниченного распространения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 45 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z176" w:id="169"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z176" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Реестр опыта работы формируется ведомством уполномоченного органа и его территориальными подразделениями на основании сведений и документов, подтверждающих опыт работы, согласно приложению 10 к настоящим Правилам, вносимые потенциальными поставщиками посредством веб-портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4620,180 +4808,266 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:bookmarkStart w:name="z177" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Реестр опыта работы формируется путем подтверждения достоверности сведений и документов, подтверждающих опыт работы потенциальных поставщиков, вносимых в реестр опыта работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z178" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Сведения и документы, подтверждающие опыт работы потенциального поставщика, вносятся в реестр опыта работы ведомством уполномоченного органа и его территориальными подразделениями после подтверждения их достоверности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z179" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Заявки потенциальных поставщиков о внесении в Реестр опыта работы сведений и документов, формируются потенциальным поставщиком и подаются посредством веб-портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z180" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Такие заявки потенциальных поставщиков рассматриваются территориальными подразделениями ведомства уполномоченного органа по согласования с ведомством уполномоченного органа в течение 10 (десяти) рабочих дней. При этом, срок рассмотрения заявок потенциальных поставщиков территориальными подразделениями ведомства уполномоченного органа не превышает 7 (семь) рабочих дней, а согласование ведомством уполномоченного органа не превышает 3 (трех) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z181" w:id="174"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z181" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. В целях подтверждения достоверности сведений и документов, подтверждающих опыт работы, потенциальный поставщик посредством веб-портала обращается в соответствующие государственные органы в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z182" w:id="175"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z182" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>44. Заявки потенциальных поставщиков о внесении в Реестр опыта работы сведений и документов, подтверждающих опыт работы по строительно-монтажным работам за последние 10 (десять) лет, предшествующих текущему году, а также за текущий год, по объектам, где заказчиками являются государственные учреждения и источником финансирования являются государственные инвестиции рассматриваются с учетом следующих требований:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Министра финансов РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 297</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) достоверность сведений и документов, подтверждающих опыт работы потенциального поставщика в качестве генерального подрядчика, определяется на основе данных органов казначейства. При этом, при отсутствии сведений и документов в информационной системе казначейства, такие сведения рассматриваются в соответствии с требованиями, предусмотренными пунктом 45 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4866,80 +5140,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z379" w:id="176"/>
+    <w:bookmarkStart w:name="z379" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>44-1. Заявки потенциальных поставщиков о внесении в Реестр опыта работы сведений и документов, подтверждающих опыт работы по строительно-монтажным работам за последние 10 (десять) лет, предшествующих текущему году, а также за текущий год, по объектам, где заказчиками являются субъекты квазигосударственного сектора и источником финансирования являются государственные инвестиции, рассматриваются с учетом следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сведения и документы, подтверждающие опыт работы потенциального поставщика в качестве генерального подрядчика, подтверждаются:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5122,158 +5396,158 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="177"/>
+    <w:bookmarkStart w:name="z186" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45. Заявки потенциальных поставщиков о внесении в Реестр опыта работы сведений и документов, подтверждающих опыт работы по строительно-монтажным работам (нового строительства зданий и сооружений) объектов, отнесенных к технически и (или) технологически сложным, а также, их комплексов, инженерных и транспортных коммуникаций за последние 10 (десять) лет, предшествующих текущему году, а также за текущий год, по объектам, где заказчиками являются негосударственные юридические лица, рассматриваются с учетом следующих условий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сведения и документы, подтверждающие опыт работы потенциального поставщика, подтверждаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z494" w:id="178"/>
+    <w:bookmarkStart w:name="z494" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       органом, осуществляющим государственный архитектурно-строительный контроль на основании обращений потенциальных поставщиков, представленных посредством веб-портала с использованием электронной цифровой подписи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z495" w:id="179"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z495" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       посредством единого портала комплексной вневедомственной экспертизы проектов в части положительного заключения государственной комплексной вневедомственной экспертизы проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z496" w:id="180"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z496" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выдачи положительного заключения государственной комплексной вневедомственной экспертизы проектов до 1 апреля 2015 года, допускается подтверждение такой экспертизы путем направления посредством веб-портала запроса потенциального поставщика и получения положительного ответа государственной комплексной вневедомственной экспертизы проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) соответствие документов, подтверждающих опыт работы потенциального поставщика требованиям согласно пункту 46 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5330,80 +5604,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="181"/>
+    <w:bookmarkStart w:name="z191" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>46. Документами, подтверждающим опыт работы по строительно-монтажным работам, являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) электронная копия акта приемки объекта строительства в эксплуатацию, по форме утвержденной в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5550,50 +5824,136 @@
       Потенциальные поставщики, подтверждающие опыт работы строительно-монтажных работ, где заказчиками являются государственные учреждения вносят документы, предусмотренные подпунктами 1), 2) и 3) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Потенциальные поставщики, подтверждающие опыт работы строительно-монтажных работ, по объектам, где заказчиками являются субъекты квазигосударственного сектора, а также негосударственные юридические лица вносят документы, предусмотренные подпунктами 1), 2), 3), 4) и 5) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 4 подпункта 5) предусматривается в редакции приказа Министра финансов РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 297</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае несоответствия документов, предусмотренных подпунктами 1), 2), 3) и 4) части первой настоящего пункта формам, утвержденным в соответствии с законодательством </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5646,70 +6006,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z493" w:id="182"/>
+    <w:bookmarkStart w:name="z493" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46-1. Документами, подтверждающими опыт работы потенциального поставщика по строительству, реконструкции, капитальному и среднему ремонту автомобильных дорог международного и республиканского значений являются электронные копии актов приемки выполненных работ (сертификаты, акты приемки выполненных работ согласно ведомости договорной цены, промежуточные сертификаты оплаты) и приемки объектов в эксплуатацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Достоверность сведений и документов, подтверждающих такой опыт работы за последние 10 (десять) лет, предшествующих текущему году, а также за текущий год, подтверждаются на основе данных уполномоченного государственного органа по автомобильным дорогам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5746,80 +6106,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="183"/>
+    <w:bookmarkStart w:name="z197" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47. Достоверность сведений и документов, подтверждающих опыт работы потенциального поставщика по разработке проектной (проектно-сметной) документации за последние 10 (десять) лет, предшествующих текущему году, а также за текущий год, подтверждаются положительными экспертными заключениями комплексной вневедомственной экспертизы по проекту строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Достоверность положительного заключения комплексной вневедомственной экспертизы проекта подтверждается посредством единого портала комплексной вневедомственной экспертизы проектов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5856,70 +6216,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="184"/>
+    <w:bookmarkStart w:name="z200" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Достоверность сведений и документов, подтверждающих опыт работы потенциального поставщика по инжиниринговым услугам по техническому надзору за строительно-монтажными работами за последние 5 (пять) лет, предшествующих текущему году, а также за текущий год, подтверждаются документами, предусмотренными пунктом 49 настоящих Правил, а также в порядке, предусмотренном пунктами 44, 44-1 и 45 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Достоверность сведений и документов, подтверждающих опыт работы потенциального поставщика по инжиниринговым услугам по техническому надзору за строительно-монтажными работами, реконструкции, капитальному и среднему ремонту автомобильных дорог международного и республиканского значений подтверждается документами, и в порядке, предусмотренном пунктом 46-1 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5956,80 +6316,80 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="185"/>
+    <w:bookmarkStart w:name="z201" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49. Документами, подтверждающими опыт работы инжиниринговых услуг по техническому надзору за строительно-монтажными работами, являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) электронная копия акта приемки объекта строительства в эксплуатацию, по форме утвержденной в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6138,50 +6498,136 @@
       Потенциальные поставщики, подтверждающие опыт работы инжиниринговых услуг по техническому надзору за строительно-монтажными работами, где заказчиками являются субъекты квазигосударственного сектора, вносят документы, предусмотренные подпунктами 1), 2) и 3) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Потенциальные поставщики, подтверждающие опыт работы инжиниринговых услуг по техническому надзору за строительно-монтажными работами (нового строительства зданий и сооружений) объектов, отнесенных к технически и (или) технологически сложным, а также, их комплексов, инженерных и транспортных коммуникаций по объектам, где заказчиками негосударственные юридические лица, вносят документы, предусмотренные подпунктами 1), 2) и 3) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 5 подпункта 3) предусматривается в редакции приказа Министра финансов РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 297</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае несоответствия электронной копии акта приемки объекта строительства в эксплуатацию форме, утвержденной в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 22-2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6234,90 +6680,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="186"/>
+    <w:bookmarkStart w:name="z205" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. В случае, если в акте приемки объектов в эксплуатацию, предусматривается несколько видов функционального назначения, за исключением объектов жилищно-гражданского назначения, то такой опыт работы потенциального поставщика по строительно-монтажным работам вносится в реестр опыта работы отдельно по каждому виду функционального назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z497" w:id="187"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z497" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Опыт работы потенциального поставщика по разработке проектной (проектно-сметной) документации вносится в реестр опыта работы отдельно по каждому виду функционального назначения, за исключением объектов жилищно-гражданского назначения, в случае, если в положительном заключении комплексной вневедомственной экспертизы, предусматривается несколько видов функционального назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6336,250 +6782,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="188"/>
+    <w:bookmarkStart w:name="z207" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Заявка потенциального поставщика о внесении в Реестр опыта работы сведений и документов, подтверждающих опыт работы, полученный в результате реорганизации путем слияния, присоединения и преобразования рассматривается после обновления (объединения) на веб-портале показателей финансовой устойчивости реорганизуемых юридических лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z208" w:id="189"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z208" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, в Реестр опыта работы вносится наибольший опыт работы одного из реорганизуемых юридических лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z209" w:id="190"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z209" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Опыт работы реорганизованного юридического лица не вносится в Реестр опыта работы, при наличии одного из следующих случаев:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z210" w:id="191"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z210" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) если заявленный опыт работы потенциального поставщика получен в результате реорганизации путем разделения или выделения из другого юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z211" w:id="192"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z211" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) если заявленный опыт работы потенциального поставщика получен в результате нескольких последовательных видов реорганизации (разделение, выделение, слияние, присоединение, преобразование);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z212" w:id="193"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z212" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) если заявленный опыт работы потенциального поставщика получен в результате реорганизации юридических лиц (слияние, присоединение, преобразование), где одно из реорганизуемых юридических лиц имеет ограничения, предусмотренные подпунктами 3), 5), 6) и 7) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z213" w:id="194"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z213" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) если заявленный опыт работы потенциального поставщика получен в результате реорганизации юридических лиц (слияние, присоединение, преобразование), где одно из реорганизуемых юридических лиц лишено лицензии (разрешения) на осуществление видов деятельности, соответствующей предмету государственных закупок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z498" w:id="195"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z498" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51-1. В случае внесения в Реестр опыта работы сведений и документов, подтверждающих опыт работы временными объединениями юридических лиц (консорциум), принимаются сведения и документы в отношении основного участника консорциума, определенного консорциальным соглашением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z499" w:id="196"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z499" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, не допускается внесение в Реестр опыта работы сведений и документов в качестве основного участника консорциума от нескольких юридических лиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6598,150 +7044,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z214" w:id="197"/>
+    <w:bookmarkStart w:name="z214" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Ведомство уполномоченного органа и его территориальные подразделения рассматривают заявки потенциальных поставщиков с учетом соответствия заполненных сведений подтверждающим документам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z500" w:id="198"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z500" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При рассмотрении заявок потенциальных поставщиков, ведомство уполномоченного органа и его территориальные подразделения проверяют сведения и документы в том числе на предмет наличия разрешения, направления уведомления, выданных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о разрешениях и уведомлениях не позднее заявленного опыта работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z501" w:id="199"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z501" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ведомство уполномоченного органа и его территориальные подразделения в целях уточнения сведений и документов, содержащихся в заявках потенциальных поставщиков запрашивают необходимую информацию у соответствующих физических или юридических лиц, государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z502" w:id="200"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z502" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, предусмотренном частью третьей настоящего пункта, срок рассмотрения заявки потенциального поставщика продлевается, о чем сообщается такому потенциальному поставщику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6760,70 +7206,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z217" w:id="201"/>
+    <w:bookmarkStart w:name="z217" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. По результатам рассмотрения заявок потенциальных поставщиков о подтверждении достоверности сведений и документов, подтверждающих его опыт работы, вносимых в Реестр опыта работы, посредством веб-портала принимается одно из следующих решений в разрезе каждого опыта работы потенциального поставщика:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о подтверждении, которое принимается в случаях соответствия сведений и документов требованиям, предусмотренным в пунктах 44, 44-1, 45, 46, 46-1, 47, 48 и 49 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6914,870 +7360,870 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z222" w:id="202"/>
+    <w:bookmarkStart w:name="z222" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Сведения и документы, подтверждающие опыт работы потенциального поставщика, вносятся в Реестр опыта работы со статусом "Подтверждено" в случае принятия решения, предусмотренного подпунктом 1) пункта 53 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z223" w:id="203"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z223" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. В случае предоставления потенциальными поставщиками недостоверной информации по документам, подтверждающим опыт работы потенциального поставщика, установленной при формировании и ведении Реестра опыта работы ведомство уполномоченного органа не позднее 30 (тридцати) календарных дней со дня, когда им стало известно о таком факте, обращается с иском в суд о признании такого потенциального поставщика недобросовестным участником государственных закупок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z224" w:id="204"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z224" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Корректировка сведений, внесенных в Реестр опыта работы, в том числе сведений со статусом "Подтверждено" осуществляется при несоответствии заполненных в Реестре опыта работы сведений к представленным документам, подтверждающих опыт работы в части:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z225" w:id="205"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z225" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вида строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z226" w:id="206"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z226" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       года завершения работ согласно дате акта приемки объекта в эксплуатацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z227" w:id="207"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z227" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       статуса поставщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z228" w:id="208"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z228" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уровня ответственности зданий и сооружений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z229" w:id="209"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z229" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технической сложности объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z230" w:id="210"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z230" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       функционального назначения объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z231" w:id="211"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z231" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подвидов лицензируемых видов деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z232" w:id="212"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z232" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Такая корректировка осуществляется на основе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z233" w:id="213"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z233" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       самостоятельно выявленных ведомством уполномоченного органа и его территориальных подразделений указанных несоответствий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z234" w:id="214"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z234" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявок организаторов, единых организаторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z235" w:id="215"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z235" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жалоб потенциальных поставщиков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z236" w:id="216"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z236" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявок органов внутреннего государственного аудита, в том числе на основе сведений и документов, представленных заказчиком, организатором, единым организатором, потенциальным поставщиком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z237" w:id="217"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z237" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       судебных актов, вступивших в законную силу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z238" w:id="218"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z238" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, веб-портал автоматически уведомляет потенциального поставщика, сведения которого подлежат корректировке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z239" w:id="219"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z239" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несогласии с заявкой органов внутреннего государственного аудита о корректировке, потенциальный поставщик посредством веб-портала дает аргументированные обоснования с приложением подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z240" w:id="220"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z240" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несогласии с заявкой или жалобой о корректировке, а также выявленными ведомством уполномоченного органа и его территориальными подразделениями несоответствий, потенциальный поставщик посредством веб-портала дает аргументированные обоснования с приложением подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z241" w:id="221"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z241" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аргументированные обоснования с приложением подтверждающих документов подаются в течение 5 (пяти) рабочих дней со дня поступления уведомления потенциальному поставщику на веб-портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z242" w:id="222"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z242" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Корректировка осуществляется ведомством уполномоченного в течение 10 (десяти) рабочих дней со дня поступления заявок (жалоб), поданных посредством веб-портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z243" w:id="223"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z243" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Ведомство уполномоченного органа рассматривает заявки потенциальных поставщиков о корректировке сведений, внесенных в Реестр опыта работы в пределах заявленных корректировок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z244" w:id="224"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z244" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. По результатам рассмотрения заявок потенциальных поставщиков о корректировки сведений, внесенных в Реестр опыта работы, посредством веб-портала принимается одно из следующих решений в разрезе каждого опыта работы потенциального поставщика:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z245" w:id="225"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z245" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) о подтверждении корректировки, которое принимается в случае соответствия предлагаемых корректировок, указанных в заявке потенциального поставщика требованиям Правил определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 28 февраля 2015 года № 165 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10666) (далее – Правила определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z246" w:id="226"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z246" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) об отказе в подтверждении корректировки, которое принимается в случае несоответствия предлагаемых корректировок, указанных в заявке потенциального поставщика требованиям Правил определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z247" w:id="227"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z247" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Решения, предусмотренные в пунктах 53 и 58 настоящих Правил, обжалуются в судебном порядке в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z248" w:id="228"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z248" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Блокировка сведений и документов, подтверждающих опыт работы потенциального поставщика, содержащиеся в реестре опыта работы, в том числе сведений со статусом "Подтверждено" осуществляется ведомством уполномоченного органа в случаях установления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z249" w:id="229"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z249" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) факта предоставления недостоверной информации по документам, подтверждающим опыт работы потенциального поставщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z250" w:id="230"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z250" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) факта дублирований сведений и документов по объекту, подтверждающих опыт работы потенциального поставщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z251" w:id="231"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z251" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отсутствия сведений и документов, подтверждающих опыт работы потенциального поставщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z252" w:id="232"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z252" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Блокировка сведений и документов, подтверждающих опыт работы потенциального поставщика, содержащиеся в Реестре опыта работы, в том числе сведений со статусом "Подтверждено" осуществляется ведомством уполномоченного органа в течение 5 (пяти) рабочих дней со дня поступления заявок на блокировку, направленных посредством веб-портала, с приложением подтверждающих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z253" w:id="233"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z253" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в случаях, предусмотренных подпунктом 1) и 3) пункта 60 настоящих Правил, в том числе на основе сведений и документов, представленных заказчиком, организатором, единым организатором, потенциальным поставщиком на любой стадии осуществления государственных закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z254" w:id="234"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z254" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в случаях, предусмотренных подпунктом 2) и 3) пункта 60 настоящих Правил ведомством уполномоченного органа, в том числе на основе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z255" w:id="235"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z255" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявок организаторов, единых организаторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z256" w:id="236"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z256" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жалоб потенциальных поставщиков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z257" w:id="237"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z257" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявок органов внутреннего государственного аудита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z258" w:id="238"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z258" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Заявки на блокировку сведений и документов, подтверждающих опыт работы потенциального поставщика, содержащиеся в Реестре опыта работы без документов, подтверждающих факты недостоверной информации и дублирования сведений по объекту, отклоняются ведомством уполномоченного органа с указанием аргументированных обоснований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z259" w:id="239"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z259" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Разблокировка сведений и документов, подтверждающих опыт работы потенциального поставщика, содержащиеся в Реестре опыта работы осуществляется ведомством уполномоченного органа на основании вступивших в законную силу решений суда о признании заблокированных сведений и документов достоверными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z260" w:id="240"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z260" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Разблокировка сведений и документов, подтверждающих опыт работы потенциального поставщика, содержащиеся в Реестре опыта работы осуществляется в течение 5 (пяти) рабочих дней со дня получения ведомством уполномоченного органа копии соответствующего судебного акта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z261" w:id="241"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z261" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Ведомство уполномоченного органа в течение 5 (пяти) рабочих дней со дня включения потенциального поставщика или поставщика в Реестр недобросовестных участников государственных закупок по причине установления факта предоставления им недостоверной информации по сведениям и документам, находящимся в Реестре опыта работы, исключает такие сведения и документы из Реестра опыта работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7921,68 +8367,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z264" w:id="242"/>
+    <w:bookmarkStart w:name="z264" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр потенциальных поставщиков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkEnd w:id="240"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -9294,67 +9740,1680 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z265" w:id="243"/>
+    <w:bookmarkStart w:name="z265" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КОПФ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КФС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория субъекта предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код сектора экономики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о руководителе потенциального поставщика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная почта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+телефон (рабочий)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+телефон (мобильный)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z266" w:id="242"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КАТО – классификатор административно-территориальных объединений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН – бизнес-идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН – индивидуальный идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КФС – классификатор форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ф.И.О. – фамилия, имя, отчество (при его наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КОПФ – код организационно-правовой формы хозяйствования.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам формирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и ведения реестров в сфере</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных закупок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z269" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Реестр заказчиков</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -9379,235 +11438,380 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КОПФ</w:t>
+№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КФС</w:t>
+Номер записи в реестре</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Категория субъекта предпринимательства</w:t>
+Дата регистрации (перерегистрации) заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Код сектора экономики</w:t>
+БИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
-[...29 lines deleted...]
-Сведения о руководителе потенциального поставщика</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о территориальной принадлежности заказчика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование администратора отчетности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На казахском языке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На русском языке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
@@ -9620,668 +11824,592 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ИИН</w:t>
+КАТО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ф.И.О.</w:t>
+регион</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Должность</w:t>
-[...71 lines deleted...]
-Электронная почта</w:t>
+юридический адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-телефон (рабочий)</w:t>
+фактический адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10600,377 +12728,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z266" w:id="244"/>
+    <w:bookmarkStart w:name="z270" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Расшифровка аббревиатур:</w:t>
+      продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:p>
-[...305 lines deleted...]
-    <w:bookmarkEnd w:id="245"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -10992,380 +12813,235 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+КОПФ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Номер записи в реестре</w:t>
-[...36 lines deleted...]
-Наименование заказчика</w:t>
+КФС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата регистрации (перерегистрации) заказчика</w:t>
+Категория субъекта предпринимательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-БИН</w:t>
+Код сектора экономики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...65 lines deleted...]
-Наименование администратора отчетности</w:t>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о руководителе заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
@@ -11378,592 +13054,668 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КАТО</w:t>
+ИИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-регион</w:t>
+Ф.И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-юридический адрес</w:t>
+Должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная почта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-фактический адрес</w:t>
+телефон (рабочий)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+телефон (мобильный)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12282,67 +14034,470 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z270" w:id="246"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z271" w:id="245"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      продолжение таблицы</w:t>
+      Расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КАТО – классификатор административно-территориальных объединений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН – бизнес-идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН – индивидуальный идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КФС – классификатор форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ф.И.О. – фамилия, имя, отчество (при его наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КОПФ – код организационно-правовой формы хозяйствования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 3 предусматривается в редакции приказа Министра финансов РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 297</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам формирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и ведения реестров в сфере</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных закупок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z274" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Реестр договоров о государственных закупках</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -12367,909 +14522,988 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КОПФ</w:t>
+Номер записи в реестре</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КФС</w:t>
+Дата последнего изменения записи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заказчик</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Категория субъекта предпринимательства</w:t>
+Источник финансирования договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Код сектора экономики</w:t>
+Способ осуществления государственных закупок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер извещения о проведении государственных закупок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата подведения итогов государственных закупок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реквизиты документа, подтверждающего основание заключения договора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
-[...29 lines deleted...]
-Сведения о руководителе заказчика</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договор</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...175 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-телефон (рабочий)</w:t>
+номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-телефон (мобильный)</w:t>
+дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13588,1762 +15822,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...1691 lines deleted...]
-    <w:bookmarkStart w:name="z275" w:id="249"/>
+    <w:bookmarkStart w:name="z275" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -16889,70 +17431,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="250"/>
+    <w:bookmarkStart w:name="z276" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -17719,70 +18261,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z277" w:id="251"/>
+    <w:bookmarkStart w:name="z277" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -18759,70 +19301,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z278" w:id="252"/>
+    <w:bookmarkStart w:name="z278" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -19484,679 +20026,1876 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z279" w:id="253"/>
+    <w:bookmarkStart w:name="z279" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прекращение действия договора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в том числе: оплаченная сумма в первом году трехлетнего периода, тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в том числе: оплаченная сумма во втором году трехлетнего периода, тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в том числе: оплаченная сумма в третьем году трехлетнего периода, тенге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата исполнения по договору (планируемая)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата исполнения фактически</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+основание и причина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z280" w:id="252"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН – бизнес-идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН – индивидуальный идентификационный номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>НДС – налог на добавленную стоимость;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ф.И.О. – фамилия, имя, отчество (при его наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам формирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и ведения реестров в сфере</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных закупок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z283" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сведения о недобросовестных участниках государственных закупок</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информация о недобросовестном поставщике</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Прекращение действия договора</w:t>
+              <w:t xml:space="preserve">
+Сведения о лицах в соответствии с подпунктами 3), 5), 7) пункта 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информация о заказчике</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в том числе: оплаченная сумма в первом году трехлетнего периода, тенге</w:t>
+Наименование поставщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в том числе: оплаченная сумма во втором году трехлетнего периода, тенге</w:t>
+Страна поставщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в том числе: оплаченная сумма в третьем году трехлетнего периода, тенге</w:t>
+БИН, ИИН (регистрационные данные для поставщиков-нерезидентов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата исполнения по договору (планируемая)</w:t>
+Ф.И.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата исполнения фактически</w:t>
+ИИН, регистрационные данные для поставщиков-нерезидентов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-дата</w:t>
+Наименование заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-основание и причина</w:t>
+Страна заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20347,1267 +22086,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...1196 lines deleted...]
-    <w:bookmarkStart w:name="z284" w:id="256"/>
+    <w:bookmarkStart w:name="z284" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="254"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -22164,70 +22706,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z285" w:id="257"/>
+    <w:bookmarkStart w:name="z285" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -22847,70 +23389,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z286" w:id="258"/>
+    <w:bookmarkStart w:name="z286" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="256"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -23606,64 +24148,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z287" w:id="259"/>
+      <w:bookmarkStart w:name="z287" w:id="257"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *В случае уклонения потенциального поставщика от заключения договора путем не подписания договора о государственных закупках заказчиком заполняются пункты 1-14, 19.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">*В случае уклонения потенциального поставщика путем не внесения обеспечения исполнения договора о государственных закупках, обеспечения аванса (в случае, если договором предусмотрен аванс) и (или) суммы, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 13</w:t>
@@ -23680,64 +24222,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>** В случае внесения поставщика в реестр недобросовестных участников государственных закупок по решению суда не заполняются пункты 14, 15, 16, 17 и 18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z288" w:id="260"/>
+      <w:bookmarkStart w:name="z288" w:id="258"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БИН – бизнес-идентификационный номер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24487,69 +25029,69 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место издания на русском языке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z291" w:id="261"/>
+    <w:bookmarkStart w:name="z291" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> О включении в реестр недобросовестных участников государственных закупок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z292" w:id="262"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z292" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24564,502 +25106,502 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 4 статьи 8, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 17 Закона Республики Казахстан "О государственных закупках" (далее – Закон), по итогам государственных закупок:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z293" w:id="263"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z293" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер объявления о закупке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z294" w:id="264"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z294" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Способ закупки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z295" w:id="265"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z295" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата направления подписанного заказчиком договора о государственных закупках на подписание потенциальному поставщику: день/месяц/год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z296" w:id="266"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z296" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата направления уведомления о необходимости подписания проекта договора о государственных закупках: день/месяц/год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z297" w:id="267"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z297" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дата истечения срока для подписания договора о государственных закупках поставщиком, установленного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: день/месяц/год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z298" w:id="268"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z298" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Либо:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z299" w:id="269"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z299" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заключения договора: день/месяц/год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z300" w:id="270"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z300" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дата истечения срока внесения обеспечения исполнения договора о государственных закупках, обеспечения аванса (в случае, если договором предусмотрен аванс) и (или) суммы, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона потенциальным поставщиком: день/месяц/год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z301" w:id="271"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z301" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z302" w:id="272"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z302" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z303" w:id="273"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z303" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z304" w:id="274"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z304" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z305" w:id="275"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z305" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z306" w:id="276"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z306" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z307" w:id="277"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z307" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 17 Закона признать _________ уклонившимся от заключения договора о государственных закупках в связи с:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z308" w:id="278"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z308" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не подписанием договора о государственных закупках № ___ по закупке № ______, проведенного способом ______ в установленный Законом срок/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z309" w:id="279"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z309" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       либо:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z310" w:id="280"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z310" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       не внесением обеспечения исполнения договора о государственных закупках, обеспечения аванса (в случае, если договором предусмотрен аванс) и (или) суммы, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона по договору № ____ от день/месяц/год по лоту ____, проведенного способом _______.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z311" w:id="281"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z311" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25074,71 +25616,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 4, части второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 Закона признать недобросовестным участником государственных закупок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z312" w:id="282"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z312" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Включить в реестр недобросовестных участников государственных закупок следующие сведения о потенциальном поставщике:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -25699,130 +26241,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z313" w:id="283"/>
+    <w:bookmarkStart w:name="z313" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Период нахождения в реестре определить 24 месяца с даты утверждения приказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z314" w:id="284"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z314" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Приказ вступает в силу с момента подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z315" w:id="285"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z315" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное лицо Ф.И.О. (электронная цифровая подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z316" w:id="286"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z316" w:id="284"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БИН – бизнес-идентификационный номер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26594,68 +27136,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место издания на русском языке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z424" w:id="287"/>
+    <w:bookmarkStart w:name="z424" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> О признании поставщика недобросовестным участником государственных закупок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkEnd w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа и.о. Министра финансов РК от 06.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28011,68 +28553,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z346" w:id="288"/>
+    <w:bookmarkStart w:name="z346" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр недобросовестных участников государственных закупок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkEnd w:id="286"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -29228,70 +29770,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z347" w:id="289"/>
+    <w:bookmarkStart w:name="z347" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -29806,70 +30348,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z348" w:id="290"/>
+    <w:bookmarkStart w:name="z348" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkEnd w:id="288"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -30446,64 +30988,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z349" w:id="291"/>
+      <w:bookmarkStart w:name="z349" w:id="289"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkEnd w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БИН – бизнес-идентификационный номер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -31290,178 +31832,178 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место издания на русском языке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z352" w:id="292"/>
+    <w:bookmarkStart w:name="z352" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Об исключении из реестра недобросовестных участников государственных закупок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z353" w:id="293"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z353" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 статьи 8 Закона Республики Казахстан "О государственных закупках" (далее – Закон), по итогам рассмотрения согласительной комиссии обращения от ____ № ____ "Об исключении потенциального поставщика из реестра недобросовестных участников государственных закупок" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z354" w:id="294"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z354" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Отменить приказ "Наименование уполномоченного органа" от "___"___ года № _____ "О включении в реестр недобросовестных участников государственных закупок".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z355" w:id="295"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z355" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В соответствии с частью четвертой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 Закона исключить из реестра недобросовестных участников государственных закупок потенциального поставщика:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -32022,110 +32564,110 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z356" w:id="296"/>
+    <w:bookmarkStart w:name="z356" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Приказ вступает в силу с момента подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z357" w:id="297"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z357" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное лицо Ф.И.О. (электронная цифровая подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z358" w:id="298"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z358" w:id="296"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkEnd w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БИН – бизнес-идентификационный номер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -32255,68 +32797,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и ведения реестров в сфере</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственных закупок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z360" w:id="299"/>
+    <w:bookmarkStart w:name="z360" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень работ, услуг, по которым формируется реестр опыта работы потенциальных поставщиков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="297"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -32723,68 +33265,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и ведения реестров в сфере</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственных закупок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z362" w:id="300"/>
+    <w:bookmarkStart w:name="z362" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень сведений и документов, подтверждающих опыт работы потенциального поставщика</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkEnd w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 10 - в редакции приказа и.о. Министра финансов РК от 06.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36349,402 +36891,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 сентября 2024 года № 646</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z366" w:id="301"/>
+    <w:bookmarkStart w:name="z366" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z367" w:id="302"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z367" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 28 декабря 2015 года № 694 "Об утверждении Правил формирования и ведения реестров в сфере государственных закупок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12618).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z368" w:id="303"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z368" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 2 февраля 2016 года № 46 "О внесении изменения в приказ Министра финансов Республики Казахстан от 28 декабря 2015 года № 694 "Об утверждении Правил формирования и ведения реестров в сфере государственных закупок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13393).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z369" w:id="304"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z369" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 29 февраля 2016 года № 91 "Об утверждении перечня товаров, работ, услуг, по которым государственные закупки осуществляются способом конкурса с предварительным квалификационным отбором и внесении изменений и дополнений в приказ Министра финансов Республики Казахстан от 28 декабря 2015 года № 694 "Об утверждении Правил формирования и ведения реестров в сфере государственных закупок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13553).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z370" w:id="305"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z370" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Первого заместителя Премьер-Министра Республики Казахстан – Министра финансов Республики Казахстан от 1 марта 2019 года № 160 "О внесении изменений и дополнения в приказ Министра финансов Республики Казахстан от 28 декабря 2015 года № 694 "Об утверждении Правил формирования и ведения реестров в сфере государственных закупок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18363).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z371" w:id="306"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z371" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 13 января 2022 года № 28 "О внесении изменения в приказ Министра финансов Республики Казахстан от 28 декабря 2015 года № 694 "Об утверждении Правил формирования и ведения реестров в сфере государственных закупок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26557).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z372" w:id="307"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z372" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра финансов Республики Казахстан от 20 июня 2022 года № 601 "О внесении изменений и дополнения в приказ Министра финансов Республики Казахстан от 28 декабря 2015 года № 694 "Об утверждении Правил формирования и ведения реестров в сфере государственных закупок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28579).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z373" w:id="308"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z373" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра финансов Республики Казахстан, в которые вносятся изменения, утвержденного приказом Министра финансов Республики Казахстан от 21 июня 2024 года № 385 "О внесении изменений в некоторые приказы Министра финансов Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 34544).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37070,31 +37612,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>