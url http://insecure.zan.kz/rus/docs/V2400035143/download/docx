--- v2 (2026-07-21)
+++ v3 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3bdb700" w14:textId="3bdb700">
+    <w:p w14:paraId="d70c5c3" w14:textId="d70c5c3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1344,6886 +1344,6568 @@
         <w:t>
       электронная почта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       телефон (рабочий, мобильный).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Формирование реестра потенциальных поставщиков осуществляется автоматически посредством веб-портала на основании регистрационных данных потенциального поставщика на веб-портале и сведений, полученных из государственных и негосударственных цифровых систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z503" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом потенциальный поставщик регистрируется на веб-портале не позднее 3 (трех) рабочих дней со дня его государственной регистрации в органах юстиции. В случае реорганизации (ликвидации) либо изменения регистрационных данных потенциального поставщика в органах юстиции потенциальный поставщик в срок не позднее 10 (десяти) рабочих дней со дня регистрации таких случаев в органах юстиции вносит измененные сведения в регистрационные данные на веб-портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра финансов РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 297</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Ведение реестра потенциальных поставщиков осуществляется посредством веб-портала по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Сведения о потенциальном поставщике, включенные в реестр потенциальных поставщиков, хранятся в электронном виде в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 25 августа 2023 года № 236 "Об утверждении Правил документирования, управления документацией и использования систем электронного документооборота в государственных и негосударственных организациях" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33339) (далее – Правила электронного документооборота).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок формирования и ведения реестра заказчиков</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Реестр заказчиков содержит следующие сведения о заказчике:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование заказчика на казахском и русском языках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дата государственной регистрации (перерегистрации) заказчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бизнес-идентификационный номер (БИН);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения о территориальной принадлежности заказчика (код по классификатору административно-территориальных объединений (КАТО), регион, юридический адрес и фактический адрес);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наименование администратора отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) код организационно правовой формы хозяйствования (КОПФ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) код по классификатору форм собственности (КФС);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) категория субъекта предпринимательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) код сектора экономики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сведения о руководителе заказчика:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуальный идентификационный номер (ИИН);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии) руководителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должность руководителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      источник данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электронная почта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон (рабочий, мобильный).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Формирование реестра заказчиков осуществляется автоматически посредством веб-портала на основании регистрационных данных заказчика на веб-портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом заказчик регистрируется на веб-портале не позднее 3 (трех) рабочих дней со дня его государственной регистрации в органах юстиции. В случае реорганизации (ликвидации) либо изменения регистрационных данных заказчика в органах юстиции заказчик в срок не позднее 10 (десяти) рабочих дней со дня регистрации таких случаев в органах юстиции вносит измененные сведения в регистрационные данные заказчика на веб-портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Ведение реестра заказчиков осуществляется посредством веб-портала по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сведения о заказчике, включенные в реестр заказчиков, хранятся в электронном виде в порядке, установленном Правилами электронного документооборота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок формирования и ведения реестра договоров о государственных закупках</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Внесение в реестр договоров о государственных закупках сведений осуществляется заказчиком путем заполнения электронной формы реестра договоров на веб-портале государственных закупок по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам по:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключенным договорам о государственных закупках в соответствующем финансовом году – не позднее 10 (десяти) рабочих дней со дня вступления в силу договора о государственных закупках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исполнению договора о государственных закупках (акт приема- передачи товаров или акт выполненных работ, оказанных услуг) – не позднее 10 (десяти) рабочих дней со дня подписания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществленным платежам по договорам о государственных закупках – не позднее 10 (десяти) рабочих дней со дня проведения платежа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Не подлежат включению в реестр договоров о государственных закупках сведения о договорах, заключенных по результатам государственных закупок, предусмотренных подпунктами 6), 12), 21), 22) и 24) пункта 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Реестр договоров о государственных закупках содержит следующие сведения о договоре (его изменении), за исключением сведений о договорах о государственных закупках, составляющих государственные секреты в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о государственных секретах и (или) содержащих служебную информацию ограниченного распространения в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 45 Кодекса:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование заказчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бизнес-идентификационный номер (БИН) заказчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) источник финансирования – республиканский бюджет, местный бюджет, средства от реализации государственными учреждениями товаров (работ, услуг), средства от спонсорской, благотворительной помощи для государственных учреждений (далее – внебюджетные средства), собственные средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) номер извещения о проведении государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дата подведения итогов конкурса, итогов аукциона, итогов проведения закупок из одного источника, итогов проведения запроса ценовых предложений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) реквизиты документа, подтверждающего основание заключения договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) номер и дата заключения договора – день, месяц, год заключения договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) код валюты договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сведения о регистрации договора о государственных закупках государственными учреждениями в территориальных подразделениях государственного казначейства – реквизиты уведомления о регистрации, включая номер заявки и дату регистрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) предмет договора о государственных закупках:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вид предмета закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      код продукции по классификатору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование товаров, работ, услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      краткая и дополнительная характеристика товаров, работ, услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      единица измерения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цена за единицу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о суммах налога на добавленную стоимость (далее – НДС), в случае если поставщик является плательщиком НДС;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) информация о поставщиках (исполнителях, подрядчиках):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование юридического лица, фамилия, имя, отчество (при его наличии) физического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для резидентов Республики Казахстан – бизнес идентификационный номер (БИН) (для юридического лица), индивидуальный идентификационный номер (ИИН) (для физического лица);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для нерезидентов – регистрационные данные юридических лиц (физических лиц), осуществляющих предпринимательскую деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер записи в Базе данных товаров, работ, услуг и их поставщиков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      страна резидентства и юридический адрес;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контактная информация;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) исполнение договора:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование и описание товара, работы, услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      краткое описание закупленного товара, работы, услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование товарного знака;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      страна товаропроизводителя, поставщика работ, услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сумма платежа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планируемая и фактическая даты исполнения договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сведения о прекращении действия договора:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата, основание и причина.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...979 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными приказом Министра финансов РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 297</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Заказчик посредством веб-портала вносит сведения о прекращении (об исполнении или неисполнении) действия договора путем заполнения электронных форм реестра договоров о государственных закупках не позднее 3 (трех) рабочих дней со дня прекращения (исполнения или неисполнении) договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При представлении заказчиком на веб-портал сведений об изменении договора или сведений о прекращении (об исполнении или неисполнении) действия договора, происходит автоматическое обновление записи в реестре договоров о государственных закупках с сохранением архива первоначальных сведений о договоре.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Сведения о договоре (его изменении) и (или) сведения о прекращении (об исполнении или неисполнении) действия договора, включенные в реестр договоров о государственных закупках, сохраняются в реестре договоров о государственных закупках в течение 5 (пяти) лет со дня включения в него сведений о прекращении (об исполнении или неисполнении) действия договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Сведения о договоре (его изменении) или сведения о прекращении (об исполнении или неисполнения) действия договора, исключенные из реестра договоров о государственных закупках по истечении срока, указанного в пункте 17 настоящих Правил, хранятся в электронном виде в порядке, установленном Правилами электронного документооборота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Порядок формирования и ведения реестра недобросовестных участников государственных закупок</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Реестр недобросовестных участников государственных закупок представляет собой перечень:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) потенциальных поставщиков или поставщиков, предоставивших недостоверную информацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) потенциальных поставщиков, определенных победителями, уклонившихся от заключения договора о государственных закупках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) поставщиков, не исполнивших свои обязательства по заключенным с ними договорам о государственных закупках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) поставщиков, ненадлежащим образом исполнивших свои обязательства по заключенным с ними договорам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Реестр недобросовестных участников государственных закупок, предусмотренных подпунктами 1), 3) и 4) пункта 19 настоящих Правил, формируется на основании решений судов, вступивших в законную силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, указанном в подпункте 1) пункта 19 настоящих Правил, организатор государственных закупок, единый организатор государственных закупок, заказчик либо уполномоченный орган не позднее 30 (тридцати) календарных дней со дня, когда им стало известно о факте нарушения потенциальным поставщиком или поставщиком законодательства Республики Казахстан о государственных закупках, обращается с иском в суд о признании такого потенциального поставщика или поставщика недобросовестным участником государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, указанном в подпункте 3) пункта 19 настоящих Правил, заказчик не позднее 30 (тридцати) календарных дней со дня расторжения договора либо истечения срока действия договора обращается с иском в суд о признании такого поставщика недобросовестным участником государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, указанном в подпункте 4) пункта 19 настоящих Правил, заказчик не позднее 30 (тридцати) календарных дней со дня, когда ему стало известно о факте нарушения поставщиком законодательства Республики Казахстан о государственных закупках, обращается с иском в суд о признании такого поставщика недобросовестным участником государственных закупок, за исключением случаев, которые в совокупности удовлетворяют следующим условиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выплаты поставщиком неустойки (штрафа, пени);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) полного исполнения договорных обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отсутствия ущерба, причиненного заказчику.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Реестр недобросовестных участников государственных закупок, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 19 настоящих Правил, формируется по потенциальным поставщикам, определенными победителями, уклонившимися от заключения договора о государственных закупках (за исключением потенциальных поставщиков, занявших второе место и по договорам заключаемым способом из одного источника).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 9) предусматривается в редакции приказа Министра финансов РК от 08.05.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции приказа Министра финансов РК от 17.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 297</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Заказчики в течение 3 (трех) рабочих дней после получения посредством веб-портала вступившего в законную силу решения суда о признании потенциального поставщика или поставщика недобросовестным участником государственных закупок (далее – Решение суда), представляют уполномоченному органу электронную копию Решения суда, полученную посредством веб-портала, а также сведения о таком потенциальном поставщике или поставщике в электронном виде по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. В случае поступления заказчику Решения суда на бумажном носителе, электронная копия которого не поступила посредством веб-портала, заказчики в течение 3 (трех) рабочих дней после получения данного Решения суда представляют посредством веб-портала уполномоченному органу копию Решения суда и сведения о таком потенциальном поставщике или поставщике в электронном виде по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) сведения о регистрации договора о государственных закупках государственными учреждениями в территориальных подразделениях казначейства – реквизиты уведомления о регистрации, включая номер заявки и дату регистрации;</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+      24. Уполномоченный орган в течение 7 (семи) рабочих дней со дня представления заказчиком посредством веб-портала сведений о недобросовестном участнике государственных закупок рассматривает их и включает такие сведения в реестр недобросовестных участников государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) предмет договора о государственных закупках:</w:t>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      25. При условии представления в уполномоченный орган неполных и (или) недостоверных (некорректных) сведений для включения в реестр недобросовестных участников государственных закупок, уполномоченный орган в течение 7 (семи) рабочих дней направляет посредством веб-портала уведомление заказчику о необходимости в течение 5 (пяти) рабочих дней повторно предоставить сведения о недобросовестном участнике государственных закупок в соответствии с пунктом 31 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Если потенциальный поставщик, признанный победителем, уклонился от заключения договора о государственных закупках путем не подписания посредством веб-портала договора о государственных закупках в сроки, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, такой потенциальный поставщик решением уполномоченного органа, принимаемого посредством веб-портала по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, автоматически включается в реестр недобросовестных участников государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. В случае уклонения потенциального поставщика от заключения договора о государственных закупках путем не внесения обеспечения исполнения договора о государственных закупках, обеспечение аванса (в случае, если договором предусмотрен аванс) и (или) суммы в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, заказчик в течение 3 (трех) рабочих дней со дня уклонения от заключения договора о государственных закупках принимает посредством веб-портала по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам решение о признании поставщика недобросовестным участником государственных закупок и представляет посредством веб-портала уполномоченному органу сведения о таком поставщике в электронном виде по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      вид предмета закупок;</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Министра финансов РК от 17.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      код продукции по классификатору;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      наименование товаров, работ, услуг;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+      28. Заказчик обеспечивает достоверность представленных сведений в уполномоченный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      краткая и дополнительная характеристика товаров, работ, услуг;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="85"/>
+      Уполномоченный орган при рассмотрении представленных заказчиком сведений, осуществляет форматно-логический контроль, заключающийся в проверке полноты и корректности ее заполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. Потенциальный поставщик, признанный победителем, уклонившийся от заключения договора о государственных закупках путем не внесения обеспечения исполнения договора, обеспечения аванса (в случае, если договором предусмотрен аванс) и (или) суммы в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, включается в реестр недобросовестных участников государственных закупок на основании решения заказчика о признании потенциального поставщика недобросовестным участником государственных закупок, решения уполномоченного органа, принимаемого посредством веб-портала по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30. Ведение реестра недобросовестных участников государственных закупок осуществляется по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      единица измерения;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="86"/>
+      31. При внесении сведений в реестр недобросовестных участников государственных закупок указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      цена за единицу;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+      1) информация о недобросовестном потенциальном поставщике или поставщике:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      количество;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="88"/>
+      наименование потенциального поставщика или поставщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сведения о суммах налога на добавленную стоимость (далее – НДС), в случае если поставщик является плательщиком НДС;</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+      страна резидентства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для резидентов Республики Казахстан – бизнес идентификационный номер (БИН) (для юридического лица), индивидуальный идентификационный номер (ИИН) (для физического лица);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      для нерезидентов – регистрационные данные юридических лиц (физических лиц), осуществляющих предпринимательскую деятельность;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="93"/>
+      для нерезидентов – регистрационные данные юридических лиц (физических лиц) осуществляющих предпринимательскую деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      номер записи в Базе данных товаров, работ, услуг и их поставщиков;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="94"/>
+      2) информация о заказчике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z149" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      страна резидентства и юридический адрес;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="95"/>
+      3) сведения о проведенных закупках:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      контактная информация;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+      способ осуществления закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) исполнение договора:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="97"/>
+      номер объявления о закупке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z152" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      наименование и описание товара, работы, услуги;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="98"/>
+      дата объявления о закупке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z153" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      краткое описание закупленного товара, работы, услуги;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="99"/>
+      дата подведения итогов закупки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z154" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      наименование товарного знака;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="100"/>
+      4) номер договора в Реестре договоров о государственных закупках (при его наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z155" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      страна товаропроизводителя, поставщика работ, услуг;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="101"/>
+      5) основание признания (потенциального) поставщика недобросовестным участником государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z156" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сумма платежа;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="102"/>
+      6) дата уведомления о намерении расторгнуть данный договор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z157" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      планируемая и фактическая даты исполнения договора;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="103"/>
+      7) дата уведомления о расторжении данного договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z158" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) сведения о прекращении действия договора:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="104"/>
+      8) сведения о решении суда/ решении уполномоченного органа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z159" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дата, основание и причина.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="105"/>
+      наименование суда/уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z160" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Заказчик посредством веб-портала вносит сведения о прекращении (об исполнении или неисполнении) действия договора путем заполнения электронных форм реестра договоров о государственных закупках не позднее 3 (трех) рабочих дней со дня прекращения (исполнения или неисполнении) договора.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="106"/>
+      номер решения суда/уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z161" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. При представлении заказчиком на веб-портал сведений об изменении договора или сведений о прекращении (об исполнении или неисполнении) действия договора, происходит автоматическое обновление записи в реестре договоров о государственных закупках с сохранением архива первоначальных сведений о договоре.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="107"/>
+      дата решения суда/уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z162" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Сведения о договоре (его изменении) и (или) сведения о прекращении (об исполнении или неисполнении) действия договора, включенные в реестр договоров о государственных закупках, сохраняются в реестре договоров о государственных закупках в течение 5 (пяти) лет со дня включения в него сведений о прекращении (об исполнении или неисполнении) действия договора.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="108"/>
+      дата вступления в законную силу решения суда/вступления в силу решения уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z163" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Сведения о договоре (его изменении) или сведения о прекращении (об исполнении или неисполнения) действия договора, исключенные из реестра договоров о государственных закупках по истечении срока, указанного в пункте 17 настоящих Правил, хранятся в электронном виде в порядке, установленном Правилами электронного документооборота.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="109"/>
+      9) дата исключения из Реестра недобросовестных участников государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Основанием исключения из Реестра недобросовестных участников государственных закупок сведений о недобросовестном участнике государственных закупок является:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) истечение срока, установленного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие вступившего в законную силу судебного акта об отмене решения о признании недобросовестным участником государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) решение уполномоченного органа, принятое по итогам рассмотрения согласительной комиссией обращения потенциального поставщика об исключении его из реестра недобросовестных участников государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. Сведения о недобросовестном участнике государственных закупок, исключаются из реестра автоматически по истечении срока, установленного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. В случае наличия вступившего в законную силу судебного акта об отмене решения о признании недобросовестным участником государственных закупок сведения о недобросовестном участнике государственных закупок исключаются по запросу потенциального поставщика (поставщика) в течение 3 (трех) рабочих дней со дня получения уполномоченным органом копии соответствующего судебного акта, заверенного судом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35. При условии представления заказчиком решения согласительной комиссии об исключении потенциального поставщика из реестра недобросовестных участников государственных закупок посредством веб-портала, уполномоченный орган в течение 3 (трех) рабочих дней выносит решение об исключении данного поставщика из реестра недобросовестных участников государственных закупок по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом решение уполномоченного органа об исключении потенциального поставщика из реестра недобросовестных участников государственных закупок выносится посредством веб-портала в автоматическом режиме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z172" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 6. Порядок формирования и ведения реестра недобросовестных участников государственных закупок</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="110"/>
+        <w:t xml:space="preserve"> Глава 7. Порядок формирования и ведения реестра жалоб</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z173" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Реестр недобросовестных участников государственных закупок представляет собой перечень:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="111"/>
+      37. Реестр жалоб представляет собой перечень жалоб потенциальных поставщиков и поставщиков, поданных посредством веб-портала государственных закупок в уполномоченный орган, и содержит сведения о решениях, принятых по результатам рассмотрения жалоб и выданных предписаний (уведомлений).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 8. Порядок формирования и ведения реестра опыта работы потенциальных поставщиков</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      38. Реестр опыта работы потенциальных поставщиков (далее – Реестр опыта работы) формируется на веб-портале по перечню работ, услуг, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, за исключением сведений, составляющих государственные секреты в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о государственных секретах и (или) содержащих служебную информацию ограниченного распространения в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 45 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z176" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) потенциальных поставщиков или поставщиков, предоставивших недостоверную информацию;</w:t>
-[...242 lines deleted...]
-    <w:bookmarkEnd w:id="122"/>
+      39. Реестр опыта работы формируется ведомством уполномоченного органа и его территориальными подразделениями на основании сведений и документов, подтверждающих опыт работы, согласно приложению 10 к настоящим Правилам, вносимые потенциальными поставщиками посредством веб-портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции приказа Министра финансов РК от 17.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 306</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 - в редакции приказа и.о. Министра финансов РК от 04.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 102</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Реестр опыта работы формируется путем подтверждения достоверности сведений и документов, подтверждающих опыт работы потенциальных поставщиков, вносимых в реестр опыта работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Сведения и документы, подтверждающие опыт работы потенциального поставщика, вносятся в реестр опыта работы ведомством уполномоченного органа и его территориальными подразделениями после подтверждения их достоверности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Заявки потенциальных поставщиков о внесении в Реестр опыта работы сведений и документов, формируются потенциальным поставщиком и подаются посредством веб-портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Такие заявки потенциальных поставщиков рассматриваются территориальными подразделениями ведомства уполномоченного органа по согласования с ведомством уполномоченного органа в течение 10 (десяти) рабочих дней. При этом, срок рассмотрения заявок потенциальных поставщиков территориальными подразделениями ведомства уполномоченного органа не превышает 7 (семь) рабочих дней, а согласование ведомством уполномоченного органа не превышает 3 (трех) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z181" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. В целях подтверждения достоверности сведений и документов, подтверждающих опыт работы, потенциальный поставщик посредством веб-портала обращается в соответствующие государственные органы в порядке, определенном настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z182" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      22. Заказчики в течение 3 (трех) рабочих дней после получения посредством веб-портала вступившего в законную силу решения суда о признании потенциального поставщика или поставщика недобросовестным участником государственных закупок (далее – Решение суда), представляют уполномоченному органу электронную копию Решения суда, полученную посредством веб-портала, а также сведения о таком потенциальном поставщике или поставщике в электронном виде по форме согласно </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="125"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>44. Заявки потенциальных поставщиков о внесении в Реестр опыта работы сведений и документов, подтверждающих опыт работы по строительно-монтажным работам за последние 10 (десять) лет, предшествующих текущему году, а также за текущий год, по объектам, где заказчиками являются государственные учреждения и источником финансирования являются государственные инвестиции рассматриваются с учетом следующих требований:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Уполномоченный орган в течение 7 (семи) рабочих дней со дня представления заказчиком посредством веб-портала сведений о недобросовестном участнике государственных закупок рассматривает их и включает такие сведения в реестр недобросовестных участников государственных закупок.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z135" w:id="126"/>
+      1) достоверность сведений и документов, подтверждающих опыт работы потенциального поставщика в качестве генерального подрядчика, определяется на основе данных органов государственного казначейства. При этом, при отсутствии сведений и документов в цифровой системе государственного казначейства, такие сведения рассматриваются в соответствии с требованиями, предусмотренными пунктом 45 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. При условии представления в уполномоченный орган неполных и (или) недостоверных (некорректных) сведений для включения в реестр недобросовестных участников государственных закупок, уполномоченный орган в течение 7 (семи) рабочих дней направляет посредством веб-портала уведомление заказчику о необходимости в течение 5 (пяти) рабочих дней повторно предоставить сведения о недобросовестном участнике государственных закупок в соответствии с пунктом 31 настоящих Правил.</w:t>
-[...142 lines deleted...]
-    <w:bookmarkEnd w:id="128"/>
+      2) достоверность сведений и документов, подтверждающих опыт работы потенциального поставщика в качестве субподрядчика, определяется на основе сведений и документов, подтверждающих опыт работы потенциального поставщика, имеющего опыт работы в качестве генерального подрядчика со статусом "Подтверждено";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соответствие документов, подтверждающих опыт работы потенциального поставщика требованиям согласно пункту 46 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Министра финансов РК от 17.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 306</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 44 - в редакции приказа и.о. Министра финансов РК от 06.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 425</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра финансов РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 297</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:bookmarkStart w:name="z379" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>44-1. Заявки потенциальных поставщиков о внесении в Реестр опыта работы сведений и документов, подтверждающих опыт работы по строительно-монтажным работам за последние 10 (десять) лет, предшествующих текущему году, а также за текущий год, по объектам, где заказчиками являются субъекты квазигосударственного сектора и источником финансирования являются государственные инвестиции, рассматриваются с учетом следующих условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. Заказчик обеспечивает достоверность представленных сведений в уполномоченный орган.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="130"/>
+      1) сведения и документы, подтверждающие опыт работы потенциального поставщика в качестве генерального подрядчика, подтверждаются:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Уполномоченный орган при рассмотрении представленных заказчиком сведений, осуществляет форматно-логический контроль, заключающийся в проверке полноты и корректности ее заполнения.</w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="133"/>
+      заказчиком (в случае реорганизации – правопреемником заказчика);</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31. При внесении сведений в реестр недобросовестных участников государственных закупок указываются:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z143" w:id="134"/>
+      органом, осуществляющим государственный архитектурно-строительный контроль.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) информация о недобросовестном потенциальном поставщике или поставщике:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="135"/>
+      Подтверждение осуществляется вышеуказанными органами и лицами на основании обращений потенциальных поставщиков, представленных посредством веб-портала с использованием электронной цифровой подписи;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      наименование потенциального поставщика или поставщика;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="136"/>
+      посредством единого портала комплексной вневедомственной экспертизы проектов в части положительного заключения комплексной вневедомственной экспертизы проектов;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      страна резидентства;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="137"/>
+      2) достоверность сведений и документов, подтверждающих опыт работы потенциального поставщика в качестве субподрядчика, определяется на основе сведений и подтверждающих опыт работы в качестве генерального подрядчика со статусом "Подтверждено";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      для резидентов Республики Казахстан – бизнес идентификационный номер (БИН) (для юридического лица), индивидуальный идентификационный номер (ИИН) (для физического лица);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="138"/>
+      посредством единого портала комплексной вневедомственной экспертизы проектов в части положительного заключения комплексной вневедомственной экспертизы проектов;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      для нерезидентов – регистрационные данные юридических лиц (физических лиц) осуществляющих предпринимательскую деятельность;</w:t>
-[...698 lines deleted...]
-    <w:bookmarkEnd w:id="167"/>
+      3) соответствие документов, подтверждающих опыт работы потенциального поставщика требованиям согласно пункту 46 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 39 - в редакции приказа и.о. Министра финансов РК от 04.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 102</w:t>
+        <w:t xml:space="preserve">      Сноска. Глава 8 дополнена пунктом 44-1 в соответствии с приказом Министра финансов РК от 09.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 809</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие 01.01.2025); в редакции приказа и.о. Министра финансов РК от 06.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 425</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="168"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z182" w:id="173"/>
+    <w:bookmarkStart w:name="z186" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>44. Заявки потенциальных поставщиков о внесении в Реестр опыта работы сведений и документов, подтверждающих опыт работы по строительно-монтажным работам за последние 10 (десять) лет, предшествующих текущему году, а также за текущий год, по объектам, где заказчиками являются государственные учреждения и источником финансирования являются государственные инвестиции рассматриваются с учетом следующих требований:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="173"/>
+        <w:t>45. Заявки потенциальных поставщиков о внесении в Реестр опыта работы сведений и документов, подтверждающих опыт работы по строительно-монтажным работам (нового строительства зданий и сооружений) объектов, отнесенных к технически и (или) технологически сложным, а также, их комплексов, инженерных и транспортных коммуникаций за последние 10 (десять) лет, предшествующих текущему году, а также за текущий год, по объектам, где заказчиками являются негосударственные юридические лица, рассматриваются с учетом следующих условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведения и документы, подтверждающие опыт работы потенциального поставщика, подтверждаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z494" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      органом, осуществляющим государственный архитектурно-строительный контроль на основании обращений потенциальных поставщиков, представленных посредством веб-портала с использованием электронной цифровой подписи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z495" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      посредством единого портала комплексной вневедомственной экспертизы проектов в части положительного заключения государственной комплексной вневедомственной экспертизы проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z496" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выдачи положительного заключения государственной комплексной вневедомственной экспертизы проектов до 1 апреля 2015 года, допускается подтверждение такой экспертизы путем направления посредством веб-портала запроса потенциального поставщика и получения положительного ответа государственной комплексной вневедомственной экспертизы проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соответствие документов, подтверждающих опыт работы потенциального поставщика требованиям согласно пункту 46 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 45 - в редакции приказа и.о. Министра финансов РК от 06.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 425</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра финансов РК от 04.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 749</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Документами, подтверждающим опыт работы по строительно-монтажным работам, являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) электронная копия акта приемки объекта строительства в эксплуатацию, по форме утвержденной в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 22-2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" (далее – Закон об архитектурной, градостроительной и строительной деятельности), за исключением объектов текущего, среднего ремонтов, а также объектов, принимаемых в эксплуатацию собственником самостоятельно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) электронная копия акта выполненных работ, по форме утвержденной в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 23-17)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Закона об архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) электронная копия декларации о соответствии по форме утвержденной в соответствии с подпунктом 22-1) статьи 20 Закона об архитектурной, градостроительной и строительной деятельности или заключение рабочей комиссии, действовавшей до 1 января 2016 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) электронная копия талона о приеме уведомления о начале строительно-монтажных работ по форме утвержденной в соответствии с подпунктом 4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон о разрешениях и уведомлениях);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) электронная копия положительного заключения комплексной вневедомственной экспертизы проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Потенциальные поставщики, подтверждающие опыт работы строительно-монтажных работ, где заказчиками являются государственные учреждения вносят документы, предусмотренные подпунктами 1), 2) и 3) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Потенциальные поставщики, подтверждающие опыт работы строительно-монтажных работ, по объектам, где заказчиками являются субъекты квазигосударственного сектора, а также негосударственные юридические лица вносят документы, предусмотренные подпунктами 1), 2), 3), 4) и 5) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z504" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае несоответствия документов, предусмотренных подпунктами 1), 2), 3) и 4) части первой настоящего пункта формам, утвержденным в соответствии с законодательством Закона об архитектурной, градостроительной и строительной деятельности, допускается предоставление таких документов, находящихся в цифровой системе уполномоченного органа по делам архитектурной, градостроительной и строительной деятельности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...59 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 46 - в редакции приказа и.о. Министра финансов РК от 06.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 425</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра финансов РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 297</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z493" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46-1. Документами, подтверждающими опыт работы потенциального поставщика по строительству, реконструкции, капитальному и среднему ремонту автомобильных дорог международного и республиканского значений являются электронные копии актов приемки выполненных работ (сертификаты, акты приемки выполненных работ согласно ведомости договорной цены, промежуточные сертификаты оплаты) и приемки объектов в эксплуатацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достоверность сведений и документов, подтверждающих такой опыт работы за последние 10 (десять) лет, предшествующих текущему году, а также за текущий год, подтверждаются на основе данных уполномоченного государственного органа по автомобильным дорогам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z379" w:id="174"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 46-1 в соответствии с приказом и.о. Министра финансов РК от 06.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 425</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>44-1. Заявки потенциальных поставщиков о внесении в Реестр опыта работы сведений и документов, подтверждающих опыт работы по строительно-монтажным работам за последние 10 (десять) лет, предшествующих текущему году, а также за текущий год, по объектам, где заказчиками являются субъекты квазигосударственного сектора и источником финансирования являются государственные инвестиции, рассматриваются с учетом следующих условий:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="174"/>
+        <w:t>47. Достоверность сведений и документов, подтверждающих опыт работы потенциального поставщика по разработке проектной (проектно-сметной) документации за последние 10 (десять) лет, предшествующих текущему году, а также за текущий год, подтверждаются положительными экспертными заключениями комплексной вневедомственной экспертизы по проекту строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сведения и документы, подтверждающие опыт работы потенциального поставщика в качестве генерального подрядчика, подтверждаются:</w:t>
-[...125 lines deleted...]
-      3) соответствие документов, подтверждающих опыт работы потенциального поставщика требованиям согласно пункту 46 настоящих Правил.</w:t>
+      Достоверность положительного заключения комплексной вневедомственной экспертизы проекта подтверждается посредством единого портала комплексной вневедомственной экспертизы проектов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 8 дополнена пунктом 44-1 в соответствии с приказом Министра финансов РК от 09.12.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие 01.01.2025); в редакции приказа и.о. Министра финансов РК от 06.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 47 - в редакции приказа и.о. Министра финансов РК от 06.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 425</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="175"/>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z200" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сведения и документы, подтверждающие опыт работы потенциального поставщика, подтверждаются:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z494" w:id="176"/>
+      48. Достоверность сведений и документов, подтверждающих опыт работы потенциального поставщика по инжиниринговым услугам по техническому надзору за строительно-монтажными работами за последние 5 (пять) лет, предшествующих текущему году, а также за текущий год, подтверждаются документами, предусмотренными пунктом 49 настоящих Правил, а также в порядке, предусмотренном пунктами 44, 44-1 и 45 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      органом, осуществляющим государственный архитектурно-строительный контроль на основании обращений потенциальных поставщиков, представленных посредством веб-портала с использованием электронной цифровой подписи;</w:t>
-[...58 lines deleted...]
-      2) соответствие документов, подтверждающих опыт работы потенциального поставщика требованиям согласно пункту 46 настоящих Правил.</w:t>
+      Достоверность сведений и документов, подтверждающих опыт работы потенциального поставщика по инжиниринговым услугам по техническому надзору за строительно-монтажными работами, реконструкции, капитальному и среднему ремонту автомобильных дорог международного и республиканского значений подтверждается документами, и в порядке, предусмотренном пунктом 46-1 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 45 - в редакции приказа и.о. Министра финансов РК от 06.08.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 48 - в редакции приказа и.о. Министра финансов РК от 06.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 425</w:t>
-      </w:r>
-[...18 lines deleted...]
-        <w:t>№ 749</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="179"/>
-[...28 lines deleted...]
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z201" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Документами, подтверждающими опыт работы инжиниринговых услуг по техническому надзору за строительно-монтажными работами, являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) электронная копия акта приемки объекта строительства в эксплуатацию, по форме утвержденной в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 22-2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" (далее – Закон об архитектурной, градостроительной и строительной деятельности), за исключением объектов текущего, среднего ремонтов, а также объектов, принимаемых в эксплуатацию собственником самостоятельно;</w:t>
+        <w:t xml:space="preserve"> статьи 20 Закона об архитектурной, градостроительной и строительной деятельности, за исключением объектов текущего, среднего ремонтов, а также объектов, принимаемых в эксплуатацию собственником самостоятельно;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) электронная копия акта выполненных работ, по форме утвержденной в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 20 Закона об архитектурной, градостроительной и строительной деятельности;</w:t>
+      2) электронная копия талона о приеме уведомления о начале строительно-монтажных работ по форме утвержденной в соответствии с подпунктом 4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о разрешениях и уведомлениях;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) электронная копия декларации о соответствии по форме утвержденной в соответствии с подпунктом 22-1) статьи 20 Закона об архитектурной, градостроительной и строительной деятельности или заключение рабочей комиссии, действовавшей до 1 января 2016 года;</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон о разрешениях и уведомлениях);</w:t>
+      3) электронная копия положительного заключения комплексной вневедомственной экспертизы проекта;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) электронная копия положительного заключения комплексной вневедомственной экспертизы проекта.</w:t>
+      Потенциальные поставщики, подтверждающие опыт работы инжиниринговых услуг по техническому надзору за строительно-монтажными работами, где заказчиками являются государственные учреждения, вносят документ, предусмотренный подпунктом 1) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Потенциальные поставщики, подтверждающие опыт работы строительно-монтажных работ, где заказчиками являются государственные учреждения вносят документы, предусмотренные подпунктами 1), 2) и 3) настоящего пункта.</w:t>
+      Потенциальные поставщики, подтверждающие опыт работы инжиниринговых услуг по техническому надзору за строительно-монтажными работами, где заказчиками являются субъекты квазигосударственного сектора, вносят документы, предусмотренные подпунктами 1), 2) и 3) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Потенциальные поставщики, подтверждающие опыт работы строительно-монтажных работ, по объектам, где заказчиками являются субъекты квазигосударственного сектора, а также негосударственные юридические лица вносят документы, предусмотренные подпунктами 1), 2), 3), 4) и 5) настоящего пункта.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Потенциальные поставщики, подтверждающие опыт работы инжиниринговых услуг по техническому надзору за строительно-монтажными работами (нового строительства зданий и сооружений) объектов, отнесенных к технически и (или) технологически сложным, а также, их комплексов, инженерных и транспортных коммуникаций по объектам, где заказчиками негосударственные юридические лица, вносят документы, предусмотренные подпунктами 1), 2) и 3) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z505" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае несоответствия электронной копии акта приемки объекта строительства в эксплуатацию форме, утвержденной в соответствии с подпунктом 22-2) статьи 20 Закона об архитектурной, градостроительной и строительной деятельности, допускается предоставление такого документа, находящегося в цифровой системе уполномоченного органа по делам архитектурной, градостроительной и строительной деятельности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 49 - в редакции приказа и.о. Министра финансов РК от 06.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 425</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); изменениями, внесенными приказом Министра финансов РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 297</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. В случае, если в акте приемки объектов в эксплуатацию, предусматривается несколько видов функционального назначения, за исключением объектов жилищно-гражданского назначения, то такой опыт работы потенциального поставщика по строительно-монтажным работам вносится в реестр опыта работы отдельно по каждому виду функционального назначения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z497" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Опыт работы потенциального поставщика по разработке проектной (проектно-сметной) документации вносится в реестр опыта работы отдельно по каждому виду функционального назначения, за исключением объектов жилищно-гражданского назначения, в случае, если в положительном заключении комплексной вневедомственной экспертизы, предусматривается несколько видов функционального назначения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 50 - в редакции приказа Министра финансов РК от 04.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 749</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z207" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Заявка потенциального поставщика о внесении в Реестр опыта работы сведений и документов, подтверждающих опыт работы, полученный в результате реорганизации путем слияния, присоединения и преобразования рассматривается после обновления (объединения) на веб-портале показателей финансовой устойчивости реорганизуемых юридических лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z208" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, в Реестр опыта работы вносится наибольший опыт работы одного из реорганизуемых юридических лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z209" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Опыт работы реорганизованного юридического лица не вносится в Реестр опыта работы, при наличии одного из следующих случаев:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z210" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) если заявленный опыт работы потенциального поставщика получен в результате реорганизации путем разделения или выделения из другого юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z211" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) если заявленный опыт работы потенциального поставщика получен в результате нескольких последовательных видов реорганизации (разделение, выделение, слияние, присоединение, преобразование);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z212" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) если заявленный опыт работы потенциального поставщика получен в результате реорганизации юридических лиц (слияние, присоединение, преобразование), где одно из реорганизуемых юридических лиц имеет ограничения, предусмотренные подпунктами 3), 5), 6) и 7) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z213" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) если заявленный опыт работы потенциального поставщика получен в результате реорганизации юридических лиц (слияние, присоединение, преобразование), где одно из реорганизуемых юридических лиц лишено лицензии (разрешения) на осуществление видов деятельности, соответствующей предмету государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z498" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51-1. В случае внесения в Реестр опыта работы сведений и документов, подтверждающих опыт работы временными объединениями юридических лиц (консорциум), принимаются сведения и документы в отношении основного участника консорциума, определенного консорциальным соглашением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z499" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, не допускается внесение в Реестр опыта работы сведений и документов в качестве основного участника консорциума от нескольких юридических лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 8 дополнена пунктом 51-1 в соответствии с приказом Министра финансов РК от 04.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 749</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z214" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Ведомство уполномоченного органа и его территориальные подразделения рассматривают заявки потенциальных поставщиков с учетом соответствия заполненных сведений подтверждающим документам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z500" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При рассмотрении заявок потенциальных поставщиков, ведомство уполномоченного органа и его территориальные подразделения проверяют сведения и документы в том числе на предмет наличия разрешения, направления уведомления, выданных в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о разрешениях и уведомлениях не позднее заявленного опыта работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z501" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ведомство уполномоченного органа и его территориальные подразделения в целях уточнения сведений и документов, содержащихся в заявках потенциальных поставщиков запрашивают необходимую информацию у соответствующих физических или юридических лиц, государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z502" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, предусмотренном частью третьей настоящего пункта, срок рассмотрения заявки потенциального поставщика продлевается, о чем сообщается такому потенциальному поставщику.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...53 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 52 - в редакции приказа Министра финансов РК от 04.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 749</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. По результатам рассмотрения заявок потенциальных поставщиков о подтверждении достоверности сведений и документов, подтверждающих его опыт работы, вносимых в Реестр опыта работы, посредством веб-портала принимается одно из следующих решений в разрезе каждого опыта работы потенциального поставщика:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о подтверждении, которое принимается в случаях соответствия сведений и документов требованиям, предусмотренным в пунктах 44, 44-1, 45, 46, 46-1, 47, 48 и 49 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) об отказе в подтверждении, которое принимается в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установления факта предоставления потенциальным поставщиком недостоверной информации по документам, подтверждающим опыт работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несоответствия сведений и документов требованиям, предусмотренным в пунктах 44, 44-1, 45, 46, 46-1, 47, 48 и 49 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 53 - в редакции приказа и.о. Министра финансов РК от 06.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 425</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...1088 lines deleted...]
-    <w:bookmarkStart w:name="z222" w:id="200"/>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Сведения и документы, подтверждающие опыт работы потенциального поставщика, вносятся в Реестр опыта работы со статусом "Подтверждено" в случае принятия решения, предусмотренного подпунктом 1) пункта 53 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z223" w:id="201"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z223" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. В случае предоставления потенциальными поставщиками недостоверной информации по документам, подтверждающим опыт работы потенциального поставщика, установленной при формировании и ведении Реестра опыта работы ведомство уполномоченного органа не позднее 30 (тридцати) календарных дней со дня, когда им стало известно о таком факте, обращается с иском в суд о признании такого потенциального поставщика недобросовестным участником государственных закупок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z224" w:id="202"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z224" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Корректировка сведений, внесенных в Реестр опыта работы, в том числе сведений со статусом "Подтверждено" осуществляется при несоответствии заполненных в Реестре опыта работы сведений к представленным документам, подтверждающих опыт работы в части:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z225" w:id="203"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z225" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вида строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z226" w:id="204"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z226" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       года завершения работ согласно дате акта приемки объекта в эксплуатацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z227" w:id="205"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z227" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       статуса поставщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z228" w:id="206"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z228" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уровня ответственности зданий и сооружений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z229" w:id="207"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z229" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технической сложности объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z230" w:id="208"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z230" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       функционального назначения объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z231" w:id="209"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z231" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подвидов лицензируемых видов деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z232" w:id="210"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z232" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Такая корректировка осуществляется на основе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z233" w:id="211"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z233" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       самостоятельно выявленных ведомством уполномоченного органа и его территориальных подразделений указанных несоответствий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z234" w:id="212"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z234" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявок организаторов, единых организаторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z235" w:id="213"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z235" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жалоб потенциальных поставщиков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z236" w:id="214"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z236" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявок органов внутреннего государственного аудита, в том числе на основе сведений и документов, представленных заказчиком, организатором, единым организатором, потенциальным поставщиком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z237" w:id="215"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z237" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       судебных актов, вступивших в законную силу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z238" w:id="216"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z238" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, веб-портал автоматически уведомляет потенциального поставщика, сведения которого подлежат корректировке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z239" w:id="217"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z239" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несогласии с заявкой органов внутреннего государственного аудита о корректировке, потенциальный поставщик посредством веб-портала дает аргументированные обоснования с приложением подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z240" w:id="218"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z240" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несогласии с заявкой или жалобой о корректировке, а также выявленными ведомством уполномоченного органа и его территориальными подразделениями несоответствий, потенциальный поставщик посредством веб-портала дает аргументированные обоснования с приложением подтверждающих документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z241" w:id="219"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z241" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аргументированные обоснования с приложением подтверждающих документов подаются в течение 5 (пяти) рабочих дней со дня поступления уведомления потенциальному поставщику на веб-портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z242" w:id="220"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z242" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Корректировка осуществляется ведомством уполномоченного в течение 10 (десяти) рабочих дней со дня поступления заявок (жалоб), поданных посредством веб-портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z243" w:id="221"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z243" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Ведомство уполномоченного органа рассматривает заявки потенциальных поставщиков о корректировке сведений, внесенных в Реестр опыта работы в пределах заявленных корректировок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z244" w:id="222"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z244" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. По результатам рассмотрения заявок потенциальных поставщиков о корректировки сведений, внесенных в Реестр опыта работы, посредством веб-портала принимается одно из следующих решений в разрезе каждого опыта работы потенциального поставщика:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z245" w:id="223"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z245" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) о подтверждении корректировки, которое принимается в случае соответствия предлагаемых корректировок, указанных в заявке потенциального поставщика требованиям Правил определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 28 февраля 2015 года № 165 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10666) (далее – Правила определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z246" w:id="224"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z246" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) об отказе в подтверждении корректировки, которое принимается в случае несоответствия предлагаемых корректировок, указанных в заявке потенциального поставщика требованиям Правил определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z247" w:id="225"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z247" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Решения, предусмотренные в пунктах 53 и 58 настоящих Правил, обжалуются в судебном порядке в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z248" w:id="226"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z248" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Блокировка сведений и документов, подтверждающих опыт работы потенциального поставщика, содержащиеся в реестре опыта работы, в том числе сведений со статусом "Подтверждено" осуществляется ведомством уполномоченного органа в случаях установления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z249" w:id="227"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z249" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) факта предоставления недостоверной информации по документам, подтверждающим опыт работы потенциального поставщика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z250" w:id="228"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z250" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) факта дублирований сведений и документов по объекту, подтверждающих опыт работы потенциального поставщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z251" w:id="229"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z251" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отсутствия сведений и документов, подтверждающих опыт работы потенциального поставщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z252" w:id="230"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z252" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Блокировка сведений и документов, подтверждающих опыт работы потенциального поставщика, содержащиеся в Реестре опыта работы, в том числе сведений со статусом "Подтверждено" осуществляется ведомством уполномоченного органа в течение 5 (пяти) рабочих дней со дня поступления заявок на блокировку, направленных посредством веб-портала, с приложением подтверждающих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z253" w:id="231"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z253" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в случаях, предусмотренных подпунктом 1) и 3) пункта 60 настоящих Правил, в том числе на основе сведений и документов, представленных заказчиком, организатором, единым организатором, потенциальным поставщиком на любой стадии осуществления государственных закупок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z254" w:id="232"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z254" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в случаях, предусмотренных подпунктом 2) и 3) пункта 60 настоящих Правил ведомством уполномоченного органа, в том числе на основе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z255" w:id="233"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z255" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявок организаторов, единых организаторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z256" w:id="234"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z256" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жалоб потенциальных поставщиков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z257" w:id="235"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z257" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявок органов внутреннего государственного аудита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z258" w:id="236"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z258" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Заявки на блокировку сведений и документов, подтверждающих опыт работы потенциального поставщика, содержащиеся в Реестре опыта работы без документов, подтверждающих факты недостоверной информации и дублирования сведений по объекту, отклоняются ведомством уполномоченного органа с указанием аргументированных обоснований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z259" w:id="237"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z259" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Разблокировка сведений и документов, подтверждающих опыт работы потенциального поставщика, содержащиеся в Реестре опыта работы осуществляется ведомством уполномоченного органа на основании вступивших в законную силу решений суда о признании заблокированных сведений и документов достоверными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z260" w:id="238"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z260" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Разблокировка сведений и документов, подтверждающих опыт работы потенциального поставщика, содержащиеся в Реестре опыта работы осуществляется в течение 5 (пяти) рабочих дней со дня получения ведомством уполномоченного органа копии соответствующего судебного акта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z261" w:id="239"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z261" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Ведомство уполномоченного органа в течение 5 (пяти) рабочих дней со дня включения потенциального поставщика или поставщика в Реестр недобросовестных участников государственных закупок по причине установления факта предоставления им недостоверной информации по сведениям и документам, находящимся в Реестре опыта работы, исключает такие сведения и документы из Реестра опыта работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="243"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8367,4428 +8049,65 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z264" w:id="240"/>
+    <w:bookmarkStart w:name="z264" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр потенциальных поставщиков</w:t>
-      </w:r>
-[...4361 lines deleted...]
-      продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -12813,235 +8132,380 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КОПФ</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КФС</w:t>
+Номер записи в реестре</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование потенциального поставщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Категория субъекта предпринимательства</w:t>
+Дата регистрации (перерегистрации) потенциального поставщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Код сектора экономики</w:t>
+БИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
-[...29 lines deleted...]
-Сведения о руководителе заказчика</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о территориальной принадлежности потенциального поставщика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование администратора отчетности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На казахском языке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На русском языке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
@@ -13054,668 +8518,592 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ИИН</w:t>
+КАТО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ф.И.О.</w:t>
+регион</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Должность</w:t>
-[...71 lines deleted...]
-Электронная почта</w:t>
+юридический адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-телефон (рабочий)</w:t>
+фактический адрес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14034,473 +9422,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z271" w:id="245"/>
+    <w:bookmarkStart w:name="z265" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Расшифровка аббревиатур:</w:t>
+      продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:p>
-[...401 lines deleted...]
-    <w:bookmarkEnd w:id="246"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -14522,988 +9507,909 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Номер записи в реестре</w:t>
+КОПФ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата последнего изменения записи</w:t>
-[...36 lines deleted...]
-Заказчик</w:t>
+КФС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Источник финансирования договора</w:t>
+Категория субъекта предпринимательства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способ осуществления государственных закупок</w:t>
-[...110 lines deleted...]
-Реквизиты документа, подтверждающего основание заключения договора</w:t>
+Код сектора экономики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...29 lines deleted...]
-Договор</w:t>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о руководителе потенциального поставщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...34 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная почта</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-номер</w:t>
+телефон (рабочий)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-дата</w:t>
+телефон (мобильный)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15822,70 +10728,4788 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z275" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z266" w:id="246"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КАТО – классификатор административно-территориальных объединений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН – бизнес-идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН – индивидуальный идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КФС – классификатор форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ф.И.О. – фамилия, имя, отчество (при его наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КОПФ – код организационно-правовой формы хозяйствования.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам формирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и ведения реестров в сфере</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных закупок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z269" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Реестр заказчиков</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер записи в реестре</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование заказчика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата регистрации (перерегистрации) заказчика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о территориальной принадлежности заказчика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование администратора отчетности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На казахском языке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На русском языке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КАТО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+регион</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+юридический адрес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фактический адрес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z270" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КОПФ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КФС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория субъекта предпринимательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код сектора экономики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о руководителе заказчика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная почта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+телефон (рабочий)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+телефон (мобильный)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z271" w:id="249"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КАТО – классификатор административно-территориальных объединений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИН – бизнес-идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИН – индивидуальный идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КФС – классификатор форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ф.И.О. – фамилия, имя, отчество (при его наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КОПФ – код организационно-правовой формы хозяйствования.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам формирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и ведения реестров в сфере</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных закупок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z274" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Реестр договоров о государственных закупках</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции приказа Министра финансов РК от 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 297</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер записи в реестре</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата последнего изменения записи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заказчик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источник финансирования договора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способ осуществления государственных закупок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер извещения о проведении государственных закупок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата подведения итогов государственных закупок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Реквизиты документа, подтверждающего основание заключения договора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Договор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z978" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -15982,51 +15606,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сведения о регистрации договора в территориальных подразделениях казначейства (для государственных учреждений)</w:t>
+Сведения о регистрации договора в территориальных подразделениях государственного казначейства (для государственных учреждений)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16087,88 +15711,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заявка на регистрацию договора в территориальном подразделении Казначейства</w:t>
+заявка на регистрацию договора в территориальном подразделении государственного Казначейства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-уведомление о регистрации договора в территориальном подразделении Казначейства</w:t>
+уведомление о регистрации договора в территориальном подразделении государственного Казначейства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17431,70 +17055,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="248"/>
+    <w:bookmarkStart w:name="z979" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="252"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -18261,70 +17885,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z277" w:id="249"/>
+    <w:bookmarkStart w:name="z980" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="253"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -19301,70 +18925,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z278" w:id="250"/>
+    <w:bookmarkStart w:name="z981" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="254"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -20026,70 +19650,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z279" w:id="251"/>
+    <w:bookmarkStart w:name="z982" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -20889,138 +20513,162 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z280" w:id="252"/>
+    <w:bookmarkStart w:name="z983" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-[...67 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БИН – бизнес-идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ИИН – индивидуальный идентификационный номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НДС – налог на добавленную стоимость;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ф.И.О. – фамилия, имя, отчество</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z275" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (если оно указано в документе, удостоверяющем личность).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21164,68 +20812,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z283" w:id="253"/>
+    <w:bookmarkStart w:name="z283" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о недобросовестных участниках государственных закупок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="258"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -22086,70 +21734,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z284" w:id="254"/>
+    <w:bookmarkStart w:name="z284" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="259"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -22706,70 +22354,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z285" w:id="255"/>
+    <w:bookmarkStart w:name="z285" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -23389,70 +23037,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z286" w:id="256"/>
+    <w:bookmarkStart w:name="z286" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="261"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -24148,64 +23796,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z287" w:id="257"/>
+      <w:bookmarkStart w:name="z287" w:id="262"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *В случае уклонения потенциального поставщика от заключения договора путем не подписания договора о государственных закупках заказчиком заполняются пункты 1-14, 19.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">*В случае уклонения потенциального поставщика путем не внесения обеспечения исполнения договора о государственных закупках, обеспечения аванса (в случае, если договором предусмотрен аванс) и (или) суммы, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 13</w:t>
@@ -24222,64 +23870,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>** В случае внесения поставщика в реестр недобросовестных участников государственных закупок по решению суда не заполняются пункты 14, 15, 16, 17 и 18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z288" w:id="258"/>
+      <w:bookmarkStart w:name="z288" w:id="263"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БИН – бизнес-идентификационный номер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25029,69 +24677,69 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место издания на русском языке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z291" w:id="259"/>
+    <w:bookmarkStart w:name="z291" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> О включении в реестр недобросовестных участников государственных закупок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z292" w:id="260"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z292" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25106,502 +24754,502 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 4 статьи 8, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 17 Закона Республики Казахстан "О государственных закупках" (далее – Закон), по итогам государственных закупок:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z293" w:id="261"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z293" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер объявления о закупке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z294" w:id="262"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z294" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Способ закупки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z295" w:id="263"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z295" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата направления подписанного заказчиком договора о государственных закупках на подписание потенциальному поставщику: день/месяц/год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z296" w:id="264"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z296" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата направления уведомления о необходимости подписания проекта договора о государственных закупках: день/месяц/год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z297" w:id="265"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z297" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дата истечения срока для подписания договора о государственных закупках поставщиком, установленного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>: день/месяц/год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z298" w:id="266"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z298" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Либо:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z299" w:id="267"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z299" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заключения договора: день/месяц/год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z300" w:id="268"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z300" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дата истечения срока внесения обеспечения исполнения договора о государственных закупках, обеспечения аванса (в случае, если договором предусмотрен аванс) и (или) суммы, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона потенциальным поставщиком: день/месяц/год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z301" w:id="269"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z301" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z302" w:id="270"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z302" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z303" w:id="271"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z303" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z304" w:id="272"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z304" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z305" w:id="273"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z305" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z306" w:id="274"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z306" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z307" w:id="275"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z307" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 17 Закона признать _________ уклонившимся от заключения договора о государственных закупках в связи с:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z308" w:id="276"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z308" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не подписанием договора о государственных закупках № ___ по закупке № ______, проведенного способом ______ в установленный Законом срок/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z309" w:id="277"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z309" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       либо:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z310" w:id="278"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z310" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       не внесением обеспечения исполнения договора о государственных закупках, обеспечения аванса (в случае, если договором предусмотрен аванс) и (или) суммы, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона по договору № ____ от день/месяц/год по лоту ____, проведенного способом _______.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z311" w:id="279"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z311" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25616,71 +25264,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 4, части второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 Закона признать недобросовестным участником государственных закупок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z312" w:id="280"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z312" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Включить в реестр недобросовестных участников государственных закупок следующие сведения о потенциальном поставщике:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="285"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -26241,130 +25889,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z313" w:id="281"/>
+    <w:bookmarkStart w:name="z313" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Период нахождения в реестре определить 24 месяца с даты утверждения приказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z314" w:id="282"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z314" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Приказ вступает в силу с момента подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z315" w:id="283"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z315" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное лицо Ф.И.О. (электронная цифровая подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z316" w:id="284"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z316" w:id="289"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkEnd w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БИН – бизнес-идентификационный номер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -27136,68 +26784,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место издания на русском языке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z424" w:id="285"/>
+    <w:bookmarkStart w:name="z424" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> О признании поставщика недобросовестным участником государственных закупок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkEnd w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 - в редакции приказа и.о. Министра финансов РК от 06.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28553,68 +28201,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z346" w:id="286"/>
+    <w:bookmarkStart w:name="z346" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр недобросовестных участников государственных закупок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkEnd w:id="291"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -29770,70 +29418,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z347" w:id="287"/>
+    <w:bookmarkStart w:name="z347" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkEnd w:id="292"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -30348,70 +29996,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z348" w:id="288"/>
+    <w:bookmarkStart w:name="z348" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -30988,64 +30636,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z349" w:id="289"/>
+      <w:bookmarkStart w:name="z349" w:id="294"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БИН – бизнес-идентификационный номер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -31832,178 +31480,178 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место издания на русском языке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z352" w:id="290"/>
+    <w:bookmarkStart w:name="z352" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Об исключении из реестра недобросовестных участников государственных закупок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z353" w:id="291"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z353" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 статьи 8 Закона Республики Казахстан "О государственных закупках" (далее – Закон), по итогам рассмотрения согласительной комиссии обращения от ____ № ____ "Об исключении потенциального поставщика из реестра недобросовестных участников государственных закупок" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z354" w:id="292"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z354" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Отменить приказ "Наименование уполномоченного органа" от "___"___ года № _____ "О включении в реестр недобросовестных участников государственных закупок".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z355" w:id="293"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z355" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В соответствии с частью четвертой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 Закона исключить из реестра недобросовестных участников государственных закупок потенциального поставщика:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkEnd w:id="298"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -32564,110 +32212,110 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z356" w:id="294"/>
+    <w:bookmarkStart w:name="z356" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Приказ вступает в силу с момента подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z357" w:id="295"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z357" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное лицо Ф.И.О. (электронная цифровая подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z358" w:id="296"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z358" w:id="301"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkEnd w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БИН – бизнес-идентификационный номер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -32797,68 +32445,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и ведения реестров в сфере</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственных закупок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z360" w:id="297"/>
+    <w:bookmarkStart w:name="z360" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень работ, услуг, по которым формируется реестр опыта работы потенциальных поставщиков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkEnd w:id="302"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -33265,68 +32913,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и ведения реестров в сфере</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственных закупок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z362" w:id="298"/>
+    <w:bookmarkStart w:name="z362" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень сведений и документов, подтверждающих опыт работы потенциального поставщика</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkEnd w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 10 - в редакции приказа и.о. Министра финансов РК от 06.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36891,402 +36539,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 сентября 2024 года № 646</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z366" w:id="299"/>
+    <w:bookmarkStart w:name="z366" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z367" w:id="300"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z367" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 28 декабря 2015 года № 694 "Об утверждении Правил формирования и ведения реестров в сфере государственных закупок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12618).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z368" w:id="301"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z368" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 2 февраля 2016 года № 46 "О внесении изменения в приказ Министра финансов Республики Казахстан от 28 декабря 2015 года № 694 "Об утверждении Правил формирования и ведения реестров в сфере государственных закупок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13393).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z369" w:id="302"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z369" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 29 февраля 2016 года № 91 "Об утверждении перечня товаров, работ, услуг, по которым государственные закупки осуществляются способом конкурса с предварительным квалификационным отбором и внесении изменений и дополнений в приказ Министра финансов Республики Казахстан от 28 декабря 2015 года № 694 "Об утверждении Правил формирования и ведения реестров в сфере государственных закупок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13553).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z370" w:id="303"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z370" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Первого заместителя Премьер-Министра Республики Казахстан – Министра финансов Республики Казахстан от 1 марта 2019 года № 160 "О внесении изменений и дополнения в приказ Министра финансов Республики Казахстан от 28 декабря 2015 года № 694 "Об утверждении Правил формирования и ведения реестров в сфере государственных закупок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18363).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z371" w:id="304"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z371" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 13 января 2022 года № 28 "О внесении изменения в приказ Министра финансов Республики Казахстан от 28 декабря 2015 года № 694 "Об утверждении Правил формирования и ведения реестров в сфере государственных закупок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26557).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z372" w:id="305"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z372" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра финансов Республики Казахстан от 20 июня 2022 года № 601 "О внесении изменений и дополнения в приказ Министра финансов Республики Казахстан от 28 декабря 2015 года № 694 "Об утверждении Правил формирования и ведения реестров в сфере государственных закупок" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28579).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z373" w:id="306"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z373" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра финансов Республики Казахстан, в которые вносятся изменения, утвержденного приказом Министра финансов Республики Казахстан от 21 июня 2024 года № 385 "О внесении изменений в некоторые приказы Министра финансов Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 34544).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkEnd w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>