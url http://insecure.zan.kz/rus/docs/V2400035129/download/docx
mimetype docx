--- v2 (2026-03-13)
+++ v3 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="061b886" w14:textId="061b886">
+    <w:p w14:paraId="bacc63b" w14:textId="bacc63b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,153 +100,150 @@
         </w:rPr>
         <w:t>Об определении перечня товаров, подлежащих маркировке, и дату его введения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра торговли и интеграции Республики Казахстан от 27 сентября 2024 года № 343-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 сентября 2024 года № 35129.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Заголовок приказа – в редакции приказа Министра торговли и интеграции РК от 22.11.2025 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок приказа – в редакции приказа Министра торговли и интеграции РК от 22.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 330-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">В соответствии с подпунктом 2-4) </w:t>
+      В соответствии с подпунктом 2-4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О регулировании торговой деятельности" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+      1. Определить перечень товаров, подлежащих маркировке, и дату его введения согласно приложению к настоящему приказу.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра торговли и интеграции РК от 22.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -255,174 +252,154 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 330-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+</w:t>
       </w:r>
-      <w:r>
-[...107 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      2. Комитету технического регулирования и метрологии Министерства торговли и интеграции Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства торговли и интеграции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра торговли и интеграции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -450,66 +427,88 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>исполняющий обязанности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министра торговли и интеграции</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -547,278 +546,277 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Бижанова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:name="z12" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство здравоохранения</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство промышленности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и строительства</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -938,35134 +936,26323 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 сентября 2024 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 343-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="0"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень товаров, подлежащих маркировке, и дату его введения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Приложение – в редакции приказа Министра торговли и интеграции РК от 22.11.2025 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение – в редакции приказа Министра торговли и интеграции РК от 22.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 330-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра торговли и интеграции РК от 11.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>№ 128-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код товарной номенклатуры внешнеэкономической деятельности Евразийского экономического союза (далее – ТН ВЭД ЕАЭС)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование позиции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата введения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2402 20 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие сигареты, содержащие табак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 октября 2020 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2402 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сигары, сигары с обрезанными концами и сигариллы, содержащие табак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 апреля 2021 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2402 20 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сигареты, содержащие табак, сигары, сигары с обрезанными концами, сигариллы и сигареты из табака или его заменителей, содержащие гвоздику</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 апреля 2021 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2402 90 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие сигары, сигары с обрезанными концами, сигариллы и сигареты из табака или его заменителей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 апреля 2021 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочий промышленно изготовленный табак и промышленные заменители табака; табак "гомогенизированный" или "восстановленный"; табачные экстракты и эссенции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 апреля 2021 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+продукция, содержащая табак, восстановленный табак, никотин или заменители табака или никотина, предназначенная для вдыхания без горения; прочая продукция, содержащая никотин и предназначенная для поступления никотина в организм человека</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 апреля 2021 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3824 99 920 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие химические продукты или препараты, состоящие преимущественно из органических соединений, в другом месте не поименованные или не включенные, жидкие при температуре 20°С</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 апреля 2021 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+водонепроницаемая обувь с подошвой и верхом из резины или пластмассы, верх которой не крепится к подошве и не соединяется с ней ни ниточным, ни шпилечным, ни гвоздевым, ни винтовым, ни заклепочным, ни каким-либо другим аналогичным способом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 ноября 2021 года*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6402</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочая обувь с подошвой и верхом из резины или пластмассы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 ноября 2021 года*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+обувь с подошвой из резины, пластмассы, натуральной или композиционной кожи и верхом из натуральной кожи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 ноября 2021 года*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+обувь с подошвой из резины, пластмассы, натуральной или композиционной кожи и верхом из текстильных материалов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 ноября 2021 года*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+обувь прочая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 ноября 2021 года*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3002 12 000 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прочие сыворотки иммунные и фракции крови человеческого происхождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2022 года**</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3002 12 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сыворотки иммунные и фракции крови прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2022 года**</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3002 15 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иммунологические продукты, расфасованные в виде дозированных лекарственных форм или в формы или упаковки для розничной продажи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2022 года**</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3002 90 300 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кровь животных, приготовленная для использования в терапевтических, профилактических или диагностических целях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2022 года**</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 20 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лекарственные средства (кроме товаров товарных позиций 3002, 3005 или 3006), состоящие из смешанных или несмешанных продуктов, для использования в терапевтических или профилактических целях, расфасованные в виде дозированных лекарственных форм (включая лекарственные средства в форме трансдермальных систем) или в формы или упаковки для розничной продажи, прочие, содержащие антибиотики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2022 года**</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 39 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лекарственные средства (кроме товаров товарных позиций 3002, 3005 или 3006), состоящие из смешанных или несмешанных продуктов, для использования в терапевтических или профилактических целях, расфасованные в виде дозированных лекарственных форм (включая лекарственные средства в форме трансдермальных систем), прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2022 года**</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 49 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лекарственные средства (кроме товаров товарных позиций 3002, 3005 или 3006), состоящие из смешанных или несмешанных продуктов, для использования в терапевтических или профилактических целях, расфасованные в виде дозированных лекарственных форм (включая лекарственные средства в форме трансдермальных систем), прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2022 года**</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лекарственные средства (кроме товаров товарных позиций 3002, 3005 или 3006), состоящие из смешанных или несмешанных продуктов, для использования в терапевтических или профилактических целях, расфасованные в виде дозированных лекарственных форм (включая лекарственные средства в форме трансдермальных систем), прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2022 года**</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лекарственные средства (кроме товаров товарных позиций 3002, 3005 или 3006), состоящие из смешанных или несмешанных продуктов, для использования в терапевтических или профилактических целях, расфасованные в виде дозированных лекарственных форм (включая лекарственные средства в форме трансдермальных систем), прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2022 года**</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1704 90 550 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пастилки от боли в горле и таблетки от кашля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2024 года***</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 2106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пищевые продукты товарной позиции 2106, предназначенные для использования в медицинских целях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2024 года***</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 2208 90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спиртовые настойки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2024 года***</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 3002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кровь человеческая; кровь животных, приготовленная для использования в терапевтических, профилактических или диагностических целях; сыворотки иммунные, фракции крови прочие и иммунологические продукты, модифицированные или немодифицированные, в том числе полученные методами биотехнологии; вакцины, токсины, культуры микроорганизмов (кроме дрожжей) и аналогичные продукты; клеточные культуры, модифицированные или немодифицированные</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2024 года***</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лекарственные средства (кроме товаров товарных позиций 3002, 3005 или 3006), состоящие из смешанных или несмешанных продуктов, для использования в терапевтических или профилактических целях, расфасованные в виде дозированных лекарственных форм (включая лекарственные средства в форме трансдермальных систем) или в формы или упаковки для розничной продажи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2024 года***</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3006 30 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+препараты контрастные для рентгенографических обследований; реагенты диагностические, предназначенные для введения больным</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2024 года***</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3006 60 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+средства химические контрацептивные на основе гормонов, прочих соединений товарной позиции 2937 или спермицидов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2024 года***</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3006 70 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+препараты в виде геля, предназначенные для использования в медицине в качестве смазки для частей тела при хирургических операциях или физических исследованиях, или в качестве связующего агента между телом и медицинскими инструментами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2024 года***</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 3301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+водные дистилляты или водные растворы эфирных масел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2024 года***</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 3304, 3305, 3306, 3307</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+препараты товарных позиций 3304-3307, предназначенные для использования в медицинских целях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2024 года***</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+из 3401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мыло или другие продукты товарной позиции 3401, содержащие медикаментозные добавки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2024 года***</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2207 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+спирт этиловый неденатурированный с концентрацией спирта 80 об.% или более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2024 года***</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3305 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шампуни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2024 года***</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3802 10 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+уголь активированный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 июля 2024 года***</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...117 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0507 90 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 панцири черепах, ус китовый и щетина из китового уса, рога, оленьи рога, копыта, ногти, когти и клювы, необработанные или подвергнутые первичной обработке, но без придания формы; порошок и отходы этих продуктов</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...46 lines deleted...]
-            </w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 декабря 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 года****</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2202 91 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+безалкогольное пиво</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+обязательная маркировка в отношении пива и пивных напитков:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+разлитых в кеги, произведенных с 1 февраля 2026 года, — с 1 февраля 2026 года; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+разлитых в бутылки, произведенных с 1 сентября 2026 года, — с 1 сентября 2026 года; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+разлитых в банки, произведенных с 1 января 2027 года, — с 1 января 2027 года;</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2203 00 010 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пиво солодовое в сосудах емкостью 10 л или менее в бутылках</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+обязательная маркировка в отношении пива и пивных напитков:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+разлитых в кеги, произведенных с 1 февраля 2026 года, — с 1 февраля 2026 года; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+разлитых в бутылки, произведенных с 1 сентября 2026 года, — с 1 сентября 2026 года; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+разлитых в банки, произведенных с 1 января 2027 года, — с 1 января 2027 года;</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2203 00 090 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пиво солодовое в сосудах емкостью 10 л или менее прочее</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+обязательная маркировка в отношении пива и пивных напитков:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+разлитых в кеги, произведенных с 1 февраля 2026 года, — с 1 февраля 2026 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+разлитых в бутылки, произведенных с 1 сентября 2026 года, — с 1 сентября 2026 года; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+разлитых в банки, произведенных с 1 января 2027 года, — с 1 января 2027 года;</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2203 00 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пиво солодовое в сосудах емкостью более 10 л</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 февраля 2026 года *****</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2710 19 710 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масла смазочные и масла прочие, для специфических процессов переработки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 сентября 2026 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2710 19 750 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масла смазочные и масла прочие, для химических превращений в процессах, кроме указанных в подсубпозиции 2710 19 710 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 сентября 2026 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...117 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2710 19 820 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Моторные масла, компрессорное смазочное</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 масло, турбинное смазочное масло</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...53 lines deleted...]
-            </w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 февраля 2026 года. ******</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2710 19 840 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жидкости для гидравлических целей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 сентября 2026 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2710 19 860 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Светлые масла, вазелиновое масло</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 сентября 2026 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2710 19 880 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Масло для шестерен, масло для редукторов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 сентября 2026 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2710 19 920 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Составы для обработки металлов, масла для смазывания форм, антикоррозионные масла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 сентября 2026 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2710 19 940 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрические изоляционные масла</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 сентября 2026 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2710 19 980 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие смазочные масла и прочие масла, для прочих целей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 сентября 2026 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3403 19 100 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалы смазочные, содержащие не в качестве основного компонента 70 мас.% или более нефти или нефтепродуктов, полученных из битуминозных пород</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 февраля 2026 года ******</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3403 19 900 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие материалы смазочные, кроме содержащих в качестве основных компонентов 70 мас.% нефти или более нефтепродуктов, полученных из битуминозных пород</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 февраля 2026 года ******</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3403 99 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие материалы смазочные, не содержащие нефть или нефтепродукты, полученные из битуминозных пород</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 февраля 2026 года ******</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3819 00 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жидкости тормозные гидравлические и жидкости готовые прочие для гидравлических передач, не содержащие или содержащие менее 70 мас.% нефти или нефтепродуктов, полученных из битуминозных пород</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 сентября 2026 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3820 00 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Антифризы и жидкости антиобледенительные готовые</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 сентября 2026 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4203 10 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предметы одежды и принадлежности к одежде, из натуральной кожи или композиционной кожи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 декабря 2026 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4304 00 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мех искусственный и изделия из него</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 декабря 2026 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6113 00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предметы одежды из трикотажного полотна машинного или ручного вязания товарной позиции 5903, 5906 или 5907</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 декабря 2026 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предметы одежды, изготовленные из материалов товарной позиции 5602, 5603, 5903, 5906 или 5907</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 декабря 2026 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6211 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лыжные костюмы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 декабря 2026 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6211 32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предметы одежды прочие мужские или для мальчиков из хлопчатобумажной пряжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 декабря 2026 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6211 39 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предметы одежды прочие мужские или для мальчиков из прочих текстильных материалов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 декабря 2026 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6211 42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предметы одежды прочие женские или для девочек из хлопчатобумажной пряжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 декабря 2026 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6211 49 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предметы одежды прочие женские или для девочек из прочих текстильных материалов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 декабря 2026 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белье постельное, столовое, туалетное и кухонное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 декабря 2026 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Блузки, блузы и блузоны трикотажные машинного или ручного вязания, женские или для девочек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 марта 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свитеры, пуловеры, кардиганы, жилеты и аналогичные изделия трикотажные машинного или ручного вязания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 марта 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пальто, полупальто, накидки, плащи, куртки (включая лыжные), ветровки, штормовки и аналогичные изделия мужские или для мальчиков, кроме изделий товарной позиции 6203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 марта 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пальто, полупальто, накидки, плащи, куртки (включая лыжные), ветровки, штормовки и аналогичные изделия женские или для девочек, кроме изделий товарной позиции 6204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 марта 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашки мужские или для мальчиков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 марта 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Блузки, блузы и блузоны женские или для девочек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 марта 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6211 33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предметы одежды прочие мужские или для мальчиков из химических нитей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 марта 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6211 43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предметы одежды прочие женские или для девочек из химических нитей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 марта 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шали, шарфы, кашне, мантильи, вуали и аналогичные изделия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 марта 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Галстуки, галстуки-бабочки и шейные платки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 марта 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пальто, полупальто, накидки, плащи, куртки (включая лыжные), ветровки, штормовки и аналогичные изделия трикотажные машинного или ручного вязания, мужские или для мальчиков, кроме изделий товарной позиции 6103:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 октября 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пальто, полупальто, накидки, плащи, куртки (включая лыжные), ветровки, штормовки и аналогичные изделия трикотажные машинного или ручного вязания, женские или для девочек, кроме изделий товарной позиции 6104:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 октября 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюмы, комплекты, пиджаки, блайзеры, брюки, комбинезоны с нагрудниками и лямками, бриджи и шорты (кроме купальных) трикотажные машинного или ручного вязания, мужские или для мальчиков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 октября 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюмы, комплекты, жакеты, блайзеры, платья, юбки, юбки-брюки, брюки, комбинезоны с нагрудниками и лямками, бриджи и шорты (кроме купальных) трикотажные машинного или ручного вязания, женские или для девочек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 октября 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рубашки трикотажные машинного или ручного вязания, мужские или для мальчиков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 октября 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6112 11 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюмы спортивные из хлопчатобумажной пряжи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 октября 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6112 12 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюмы спортивные из синтетических нитей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 октября 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6112 19 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюмы спортивные из прочих текстильных материалов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 октября 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6112 20 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюмы спортивные, лыжные костюмы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 октября 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюмы, комплекты, пиджаки, блайзеры, брюки, комбинезоны с нагрудниками и лямками, бриджи и шорты (кроме купальных) мужские или для мальчиков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 октября 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костюмы, комплекты, жакеты, блайзеры, платья, юбки, юбки-брюки, брюки, комбинезоны с нагрудниками и лямками, бриджи и шорты (кроме купальных) женские или для девочек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 октября 2027 года</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание:</w:t>
+        <w:t>
+      Примечание:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * – обязательная маркировка в отношении обувных товаров, ввезенных в Республику Казахстан или произведенных на территории Республики Казахстан, с обязательным выводом из оборота маркированных товаров при розничной реализации, за исключением субъектов внутренней торговли, осуществляющих оптовую торговлю;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ** – лекарственные средства, произведенные с 1 июля 2022 года:</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код ТН ВЭД ЕАЭС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Международное непатентованное наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Торговое наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лекарственная форма</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3002 12 000 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+алтеплаза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ревекард</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+порошок лиофилизированный для приготовления раствора для внутривенных инфузий в комплекте с растворителем - водой для инъекций, 50 мг, фасовка 1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3002 12 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+эптаког альфа активированный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+семиклотин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лиофилизат для приготовления раствора для внутривенного введения в комплекте с растворителем (вода для инъекций), 1,2 мг, фасовка 1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3002 12 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+эптаког альфа активированный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+семиклотин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лиофилизат для приготовления раствора для внутривенного введения в комплекте с растворителем (вода для инъекций), 2,4 мг, фасовка 1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3002 15 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ритуксимаб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ритуксимаб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий, 10 мг/мл, 10 мл, фасовка 1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3002 15 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ритуксимаб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ритуксимаб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий, 10 мг/мл, 10 мл, фасовка 2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3002 15 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бевацизумаб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бевацизумаб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий, 25 мг/мл, 4 мл, фасовка 1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3002 15 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бевацизумаб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бевацизумаб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий, 25 мг/мл, 16 мл, фасовка 1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3002 15 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+трастузумаб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+трастузумаб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лиофилизат для приготовления концентрата для приготовления раствора для инфузий в комплекте с растворителем – бактериостатической водой для инъекций, 440 мг, фасовка 1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3002 15 000 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+интерферон бета-1б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+интербетин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лиофилизат для приготовления раствора для подкожного введения в комплекте с растворителем, 0,3 мг (9,6 млн. МЕ), фасовка 5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3002 90 300 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+актовегин®</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таблетки, покрытые оболочкой, 200 мг по 50 таблеток во флаконе из стекла. Флакон в пачке из картона.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 39 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тамоксифен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тамоксифен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таблетки</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+терипаратид</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+форстео®</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для подкожного введения 250 мкг/мл, 2,4 мл в картридже, 1 шприц-ручка</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+трипторелин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+декапептил</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0.1 мг/мл раствор для инъекций, 1 мл 7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+эпросартан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+теветен®</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таблетки 500 мг</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+эпоэтин бета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рекормон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инъекций 2000 МЕ/0,3 мл в шприц-тюбиках, 6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дексмедетомидин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дексдор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий, 100 мкг/мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рецакадротил</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+гидрасек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+капсулы твердые желатиновые</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рецакадротил</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+гидрасек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+гранулы для приготовления суспензии для приема внутрь</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дабигатрана этексилат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прадакса®</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+капсулы, 75 мг</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оланзапин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+зипрекса®</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таблетки, покрытые пленочной оболочкой, 10 мг</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иматиниб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иматиниб -адамед</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+капсулы, 400 мг</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иматиниб</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иматиниб -адамед</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+капсулы, 200 мг</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+эверолимус</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сертикан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таблетки 0,25 мг</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рамиприл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+полприл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+капсулы 2,5 мг, 5 мг и 10 мг</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рамиприл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+полприл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+капсулы 10 мг</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рамиприл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рамиприл-санто</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таблетки 5 мг</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рамиприл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рамиприл-санто</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таблетки 10 мг</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рамиприл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рамиприл-санто</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таблетки 2,5 мг</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+панкрим</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таблетки, покрытые кишечнорастворимой оболочкой</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ципрофлоксацин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ципрофлоксацин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инфузий 0,2 %, 100 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+каптоприл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+каптоприл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таблетки</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+глюкорон®</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таблетки, покрытые оболочкой</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нормотанс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таблетки, покрытые оболочкой</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кетотифен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кетотифен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таблетки</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ламивудин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ламиас® 150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таблетки, покрытые оболочкой</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+клопидогрел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грелид®</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таблетки, покрытые оболочкой</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+цетиризин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+носмин®</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таблетки, покрытые оболочкой</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+энтекавир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+квантавир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таблетки, покрытые пленочной оболочкой</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+абакавир</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+виракар®</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таблетки, покрытые оболочкой</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фолиевая кислота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фолика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таблетки</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+зидовудин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+зидоас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+капсулы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+урсодезоксихолевая кислота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+урсозим</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+капсулы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+натрия хлорид</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инфузий 0,9 %, 100 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+натрия хлорид</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инфузий 0,9 %, 200 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+натрия хлорид</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инфузий 0,9 %, 250 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+натрия хлорид</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инфузий 0,9 %, 400 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+натрия хлорид</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инфузий 0,9 %, 500 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+декстроза (глюкоза)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инфузий 10 %, 200 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+декстроза (глюкоза)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инфузий 10 %, 400 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+декстроза (глюкоза)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инфузий 5 %, 100 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+декстроза (глюкоза)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инфузий 5 %, 200 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+декстроза (глюкоза)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инфузий 5 %, 250 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+декстроза (глюкоза)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инфузий 5 %, 400 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+декстроза (глюкоза)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инфузий 5 %, 500 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метронидазол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метронидазол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инфузий 5 %, 100 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+офлоксацин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+офлоксацин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инфузий 2 мг/мл, 100 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+левофлоксацин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+левофлоксацин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инфузий 5 мг/мл, 100 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+гемцитабин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+гемцитабин-келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лиофилизат для приготовления раствора для инфузий, 200 мг</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+гемцитабин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+гемцитабин-келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лиофилизат для приготовления раствора для инфузий, 100 мг</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+доцетаксел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+доцетаксел-келун-казфарм 20 мг/мл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+доцетаксел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+доцетаксел-келун-казфарм 80 мг/4 мл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кабазитаксел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кабазитаксел-келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий в комплекте с растворителем</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метотрексат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метотрексат-келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инъекций, 20 мг/2мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метотрексат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метотрексат-келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инъекций, 7,5 мг/0,75 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метотрексат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метотрексат-келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инъекций, 10 мг/1 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метотрексат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+метотрексат-келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для инъекций, 15 мг/1,5 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оксалиплатин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оксалиплатин-келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+паклитаксел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+паклитаксел-келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий, 100 мг/16,7 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+паклитаксел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+паклитаксел-келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий, 60 мг/10 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+паклитаксел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+паклитаксел-келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий, 30 мг/5 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+паклитаксел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+паклитаксел-келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий, 300 мг/50 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пеметрексед</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пеметрексед-келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лиофилизат для приготовления раствора для инфузий, 100 мг</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пеметрексед</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пеметрексед-келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лиофилизат для приготовления раствора для инфузий, 500 мг</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+флударабин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+флударабин-келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий, 50 мг/2 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+карбоплатин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+карбоплатин-келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий, 150 мг/15 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+циклофосфамид</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+циклофосфамид-келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лиофилизат для приготовления раствора для внутривенного введения</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+эпирубицин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+эпирубицин-келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий, 10 мг/5 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+эпирубицин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+эпирубицин-келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий, 50 мг/25 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+цисплатин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+цисплатин-келун казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий, 20 мг/20 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+цисплатин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+цисплатин-келун казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий, 50 мг/50 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+винорелбин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+винорелбин келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий, 10 мг/1мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+винорелбин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+винорелбин келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий, 50 мг/50мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заледроновая кислота</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+золедроновая кислота-келун-казфарм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+концентрат для приготовления раствора для инфузий, 4 мг/5 мл</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...173 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3004 90 000 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+амброксол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+солфран®</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+таблетки</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *** – обязательная маркировка в отношении лекарственных средств, произведенных с 1 июля 2024 года, расфасованных в виде дозированных лекарственных форм (включая лекарственные средства в форме трансдермальных систем) или в формы, или упаковки для розничной продажи, за исключением лекарственных средств и вакцин, применяемых в ветеринарии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      **** – исключительно дериваты сайгака (рога);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ***** – обязательная маркировка в отношении пива и пивных напитков, произведенных с 1 февраля 2026 года поставляемые в кегах и бутылках, с 1 января 2027 года разлитые в банки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ****** – в отношении моторных масел, произведенных с 1 февраля 2026 года. В отношении товаров классифицируемых в указанных позициях ТН ВЭД ЕАЭС, необходимо руководствоваться как кодом ТН ВЭД ЕАЭС, так и наименованием товара.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ;</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
-      *** – обязательная маркировка в отношении лекарственных средств, произведенных с 1 июля 2024 года, расфасованных в виде дозированных лекарственных форм (включая лекарственные средства в форме трансдермальных систем) или в формы, или упаковки для розничной продажи, за исключением лекарственных средств и вакцин, применяемых в ветеринарии;</w:t>
-[...55 lines deleted...]
-      </w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>