--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2f839ac" w14:textId="2f839ac">
+    <w:p w14:paraId="559ccde" w14:textId="559ccde">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,732 +85,989 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 29 ноября 2022 года № 663 "Об установлении целевых индикаторов по энергоэффективности для субъектов Государственного энергетического реестра, потребляющих энергетические ресурсы в объеме, эквивалентном пятидесяти тысячам и более тонн условного топлива в год"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра промышленности и строительства Республики Казахстан от 10 сентября 2024 года № 322. Зарегистрирован в Министерстве юстиции Республики Казахстан 13 сентября 2024 года № 35067</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...10 lines deleted...]
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t>Приказ и.о. Министра промышленности и строительства Республики Казахстан от 10 сентября 2024 года № 322. Зарегистрирован в Министерстве юстиции Республики Казахстан 13 сентября 2024 года № 35067. Утратил силу приказом Министра промышленности и строительства Республики Казахстан от 6 марта 2026 года № 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Утратил силу приказом Министра промышленности и строительства РК от 06.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 29 ноября 2022 года № 663 "Об установлении целевых индикаторов по энергоэффективности для субъектов Государственного энергетического реестра, потребляющих энергетические ресурсы в объеме, эквивалентном пятидесяти тысячам и более тонн условного топлива в год" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 30790) следующие изменения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Целевых индикаторах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по энергоэффективности для субъектов Государственного энергетического реестра, потребляющих энергетические ресурсы в объеме, эквивалентном пятидесяти тысячам и более тонн условного топлива в год, установленных указанным приказом:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>строки 3, 4 и 5 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...193 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акционерное общество "Алюминий Казахстана"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расход электроэнергии на производство глинозема</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>глинозем</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>717</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...157 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акционерное общество "Транснациональная компания "Казхром"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расход электроэнергии на производство высокоуглеродистого феррохрома, закрытые печи 21 МВА (Плавильный цех № 2 Аксуский завод ферросплавов)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>высокоуглеродистый феррохром</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -817,173 +1076,225 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расход электроэнергии на производство высокоуглеродистого феррохрома, закрытые печи 21 МВА (Плавильный цех № 4 Аксуский завод ферросплавов)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>высокоуглеродистый феррохром</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6880</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -992,173 +1303,225 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расход электроэнергии на производство высокоуглеродистого феррохрома, закрытые печи 33 МВА (Плавильный цех № 1 Аксуский завод ферросплавов)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>высокоуглеродистый феррохром</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1167,173 +1530,225 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расход электроэнергии на производство высокоуглеродистого феррохрома, закрытые печи 63 МВА (Плавильный цех № 6 Аксуский завод ферросплавов)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>высокоуглеродистый феррохром</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1342,173 +1757,225 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расход электроэнергии на производство высокоуглеродистого феррохрома, герметичные печи 81 МВА (Плавильный цех № 6 Аксуский завод ферросплавов)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>высокоуглеродистый феррохром</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1517,173 +1984,225 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расход электроэнергии на производство высокоуглеродистого феррохрома, герметичные печи 72 МВА (Плавильный цех № 4 Актюбинский завод ферросплавов)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>высокоуглеродистый феррохром</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6745</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1692,173 +2211,225 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расход электроэнергии на производство высокоуглеродистого феррохрома, открытые печи 16,5 МВА (Плавильный цех № 1 Актюбинский завод ферросплавов)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>высокоуглеродистый феррохром</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1867,173 +2438,225 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расход электроэнергии на производство ферросиликохрома 48 % (Аксуский завод ферросплавов)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ферросиликохром 48 %</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7660</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -2042,173 +2665,225 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расход электроэнергии на производство ферросиликохрома 40 % (Аксуский завод ферросплавов)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ферросиликохром 40 %</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -2217,173 +2892,225 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расход электроэнергии на производство среднеуглеродистого феррохрома (Актюбинский завод ферросплавов)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>среднеуглеродистый феррохром</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -2392,173 +3119,225 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расход электроэнергии на производство ферросиликомарганца (Аксуский завод ферросплавов)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ферросиликомарганец</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4955</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -2567,173 +3346,225 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расход электроэнергии на производство ферросилиция 75 % Si (Аксуский завод ферросплавов)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ферросилиция 75 % Si</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -2742,699 +3573,928 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расход электроэнергии на производство низкоуглеродистого феррохрома (Актюбинский завод ферросплавов)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>низкоуглеродистый феррохром</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...193 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Товарищество с ограниченной ответственностью "Главная распределительная энергостанция ТОПАР", Абайский район</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>потребление топливно-энергетических ресурсов на производство электроэнергии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>г.у.т./кВтч</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электроэнергия</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>497,1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>строку 20 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      ";</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...157 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акционерное общество "Qarmet" г. Темиртау</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Удельный расход электроэнергии на производство продукции</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>чугун</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -3443,478 +4503,629 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Удельный расход электроэнергии на производство продукции</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сталь</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>строку 23 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      ";</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...157 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акционерное общество "Атырауская теплоэлектроцентраль" г. Атырау</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Удельный расход условного топлива на производство электроэнергии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>г.у.т./кВтч</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электроэнергия</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>485</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -3923,781 +5134,1031 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Потребление топливно-энергетических ресурсов на производство тепла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кг.у.т./Гкал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тепловая энергия</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>173,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>строку 25 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      ";</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...193 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акционерное общество "Озенмунайгаз", г. Жанаозен</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>удельное потребление энергии на тонну добываемой углеводородной смеси</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>т.у.т./т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>углеводородная смесь</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>0,1216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>строку 34 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      ";</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...157 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Товарищество с ограниченной ответственностью "Усть-Каменогорская теплоэлектроцентраль"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Потребление топливно-энергетических ресурсов на производство тепла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кг.у.т./Гкал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тепловая энергия</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>188,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -4706,478 +6167,629 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Потребление топливно-энергетических ресурсов на производство электроэнергии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>г.у.т./кВтч</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электроэнергия</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>строку 36 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      ";</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...157 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Товарищество с ограниченной ответствен ностью "Корпорация Казахмыс" г. Караганда</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>добыча руды открытым способом</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>добыча медной руды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7,692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -5186,173 +6798,225 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>добыча руды подземным способом</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>добыча медной руды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22,07</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -5361,478 +7025,629 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>переработка руды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>переработка медной руды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36,03</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>строку 52 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      ";</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...157 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Товарищество с ограниченной ответственностью "KAZ Minerals Bozshakol"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расход электроэнергии на производство продукции (руда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>добыча медной руды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40,52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -5841,173 +7656,225 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расход электроэнергии на производство продукции (концентрат 23.46% меди) Сульфидная фабрика.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>концентрат 23,46% меди</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2530,28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -6016,173 +7883,225 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С учетом Clay Plant (руда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>добыча медной руды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32,48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -6191,478 +8110,629 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С учетом Clay Plant (концентрат)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>концентрат 23,46% меди</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2111,54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>строку 55 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      ";</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...157 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственное коммунальное предприятие "Теплокоммунэнерго" государственное управление "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог города Семей"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Потребление топливно-энергетических ресурсов на производство тепла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кг.у.т./Гкал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тепловая энергия</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>252,1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -6671,781 +8741,1031 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Потребление топливно-энергетических ресурсов на производство электроэнергии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>г.у.т./кВтч</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электроэнергия</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>238,81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>строку 57 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      ";</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...193 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акционерное общество "Кристалл Менеджмент"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Потребление топливно-энергетических ресурсов на производство электроэнергии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>г.у.т./кВтч</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электроэнергия</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>строку 85 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      ";</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...157 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Товарищество с ограниченной ответственностью "Актюбинская медная компания"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расход электроэнергии на производство медного и цинкового концентрат</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>медный и цинковый концентрат</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40,1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -7454,478 +9774,629 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расход электроэнергии на добычу руды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>добыча руды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>строку 88 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      ";</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...157 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республиканское Государственное Предприятие "Казводхоз"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Потребление топливно-энергетических ресурсов на производство тепла</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кг.у.т./Гкал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тепловая энергия</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>231,064</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -7934,635 +10405,823 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...121 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>расход электроэнергии на распределение воды (подача воды насосными агрегатами)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/1000 м3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>распределение воды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>705,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>строку 93 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      ";</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="25"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...193 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Товарищество с ограниченной ответственностью "Актюбинский рельсобалочный завод"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Расход электроэнергии на производство продукции</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кВтч/т</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рельсы, швеллера, балки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>188,4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>строку 106 исключить.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Комитету промышленности Министерства промышленности и строительства Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) размещение настоящего приказа на интернет-ресурсе Министерства промышленности и строительства Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра промышленности Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Настоящий приказ вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      ";</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -8590,105 +11249,79 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>исполняющий обязанности</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министра промышленности</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и строительства</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8726,262 +11359,293 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Бейспеков</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z51" w:id="33"/>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"СОГЛАСОВАН"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство водных ресурсов и ирригации</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"СОГЛАСОВАН"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство национальной экономики</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"СОГЛАСОВАН"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство энергетики</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      "СОГЛАСОВАН"</w:t>
-[...142 lines deleted...]
-        <w:t>Республики Казахстан</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9303,35 +11967,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>